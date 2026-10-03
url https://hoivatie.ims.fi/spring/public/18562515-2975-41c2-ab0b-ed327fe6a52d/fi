--- v0 (2026-05-21)
+++ v1 (2026-10-03)
@@ -115,69 +115,60 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22B1A163" w14:textId="08CE882A" w:rsidR="004C486E" w:rsidRDefault="008A1A44" w:rsidP="00C61EEF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DFCBB8" w14:textId="0CB9F86C" w:rsidR="005135DA" w:rsidRPr="005135DA" w:rsidRDefault="005135DA" w:rsidP="00C61EEF">
+    <w:p w14:paraId="37DFCBB8" w14:textId="5B449D4C" w:rsidR="005135DA" w:rsidRPr="005135DA" w:rsidRDefault="005135DA" w:rsidP="00C61EEF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005135DA">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="313F6CCC" w14:textId="77777777" w:rsidR="00471DB0" w:rsidRDefault="00471DB0" w:rsidP="00C61EEF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A3EEB07" w14:textId="2FA88FD9" w:rsidR="00471DB0" w:rsidRPr="00C61EEF" w:rsidRDefault="00816DA3" w:rsidP="00C61EEF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -2566,55 +2557,63 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E6097" w:rsidRPr="004E6097">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3160743–8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D605EC3" w14:textId="4543E0CF" w:rsidR="00816DA3" w:rsidRPr="00172C59" w:rsidRDefault="00172C59" w:rsidP="00172C59">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Kauppurienkatu 8 A, 4. kerros, 90100 Oulu</w:t>
+        <w:t>Kauppurienkatu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 A, 4. kerros, 90100 Oulu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2520565A" w14:textId="77777777" w:rsidR="00816DA3" w:rsidRPr="00F108EA" w:rsidRDefault="00816DA3" w:rsidP="00816DA3">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc201089625"/>
       <w:r w:rsidRPr="00F108EA">
         <w:t>Palveluyksikön perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="412D9FD4" w14:textId="77777777" w:rsidR="001942AF" w:rsidRDefault="001942AF" w:rsidP="001942AF">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -2643,137 +2642,151 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>OID-tunnus 1.2.246.10.31607438.10.91</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157946D4" w14:textId="77777777" w:rsidR="001942AF" w:rsidRPr="00BB2395" w:rsidRDefault="001942AF" w:rsidP="001942AF">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Koulukatu 34, 90100 Oulu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689EF866" w14:textId="77777777" w:rsidR="001942AF" w:rsidRDefault="001942AF" w:rsidP="001942AF">
+    <w:p w14:paraId="689EF866" w14:textId="16E5446F" w:rsidR="001942AF" w:rsidRDefault="001942AF" w:rsidP="001942AF">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Palveluesimies Sari Paso</w:t>
+        <w:t>Palveluesi</w:t>
+      </w:r>
+      <w:r w:rsidR="0094301B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>henkilö Varpu Ilvesluoto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AC428A" w14:textId="77777777" w:rsidR="001942AF" w:rsidRPr="006C56C6" w:rsidRDefault="001942AF" w:rsidP="001942AF">
+    <w:p w14:paraId="35AC428A" w14:textId="5885BAF9" w:rsidR="001942AF" w:rsidRPr="006C56C6" w:rsidRDefault="001942AF" w:rsidP="001942AF">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="006C56C6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">uhelin 044 7341 563, </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="004E2AAC">
+        <w:r w:rsidR="0094301B" w:rsidRPr="00454C05">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
-          <w:t>sari.paso@hoivatie.fi</w:t>
+          <w:t>varpu.ilvesluoto@hoivatie.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C8167AC" w14:textId="77777777" w:rsidR="001942AF" w:rsidRDefault="001942AF" w:rsidP="001942AF">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6097">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Pal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6097">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>elujohtaja Anne Filal</w:t>
+        <w:t xml:space="preserve">elujohtaja Anne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E6097">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Filal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7B730C85" w14:textId="77777777" w:rsidR="001942AF" w:rsidRDefault="001942AF" w:rsidP="001942AF">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="006C56C6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">uhelin </w:t>
       </w:r>
       <w:r w:rsidRPr="006C56C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -3046,86 +3059,97 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00172C59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ostopalvelujen tuottajat</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="6CBC3274" w14:textId="77777777" w:rsidR="004E6097" w:rsidRPr="00B0341E" w:rsidRDefault="004E6097" w:rsidP="004E6097">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B0341E">
         <w:t>Työterveyshuolto: Terveystalo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE86DC7" w14:textId="6B629FD9" w:rsidR="004E6097" w:rsidRPr="00B0341E" w:rsidRDefault="004E6097" w:rsidP="004E6097">
+    <w:p w14:paraId="0AE86DC7" w14:textId="68192D8F" w:rsidR="004E6097" w:rsidRPr="00B0341E" w:rsidRDefault="004E6097" w:rsidP="004E6097">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B0341E">
         <w:t>Työnohjaus:</w:t>
       </w:r>
       <w:r w:rsidR="00954B71">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF2804">
-        <w:t>Valmennustrio Oy, Jenni Harju</w:t>
+        <w:t xml:space="preserve">Valmennustrio Oy, Jenni </w:t>
+      </w:r>
+      <w:r w:rsidR="0094301B">
+        <w:t>Kaan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C8127C" w14:textId="77777777" w:rsidR="004E6097" w:rsidRPr="00B0341E" w:rsidRDefault="004E6097" w:rsidP="004E6097">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B0341E">
         <w:t>Siivouspalvelu</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0341E">
-        <w:t xml:space="preserve"> Wash -palvelut</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B0341E">
+        <w:t>Wash</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B0341E">
+        <w:t xml:space="preserve"> -palvelut</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0270EC60" w14:textId="5E722B73" w:rsidR="004E6097" w:rsidRPr="00172C59" w:rsidRDefault="004E6097" w:rsidP="004E6097">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0341E">
         <w:t>Turvallisuus/vartijapalvelut: Securitas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07769E8E" w14:textId="70D8AF36" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc2062388625"/>
       <w:bookmarkStart w:id="16" w:name="_Toc175740433"/>
       <w:bookmarkStart w:id="17" w:name="_Toc175741896"/>
@@ -3531,51 +3555,67 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tuettu asuminen </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32852">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on tarkoitettu asiakkaille, joilla on toimintakykyä, halua ja motivaatiota itsenäiseen asumiseen, mutta heillä on ohjauksen tarvetta asumiseen ja arjenhallintaan liittyen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32852">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tuetussa asumisessa mahdollistetaan asiakkaan itsenäinen elämä omassa kodissa riittävän tuen turvin. Kuntoutumisen edistyessä ja taitojen karttuessa tavoitteena voi olla siirtyminen itsenäisempään asumiseen. Asiakkaita tuetaan päivittäisten toimintojen harjoittelussa, kodin ulkopuolisten palvelujen käyttämisessä sekä virikkeellisen ja mielekkään vapaa-ajan rakentamisessa. Heitä ohjataan kuntoutumisen myötä työelämään tai opiskelemaan. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32852">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Asiakkaille järjestetään myös ryhmätoimintaa. Toteutamme tuettua asumista mielenterveyskuntoutujille puitesopimuksen mukaisesti Pohteen hyvinvointialueella.</w:t>
+        <w:t xml:space="preserve">Asiakkaille järjestetään myös ryhmätoimintaa. Toteutamme tuettua asumista mielenterveyskuntoutujille puitesopimuksen mukaisesti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D32852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pohteen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D32852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hyvinvointialueella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CC2D11" w14:textId="77777777" w:rsidR="00B07180" w:rsidRPr="00D32852" w:rsidRDefault="00B07180" w:rsidP="004E6097">
       <w:pPr>
         <w:pStyle w:val="Arial9"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2032040A" w14:textId="3E85867F" w:rsidR="00B07180" w:rsidRPr="00D32852" w:rsidRDefault="00B07180" w:rsidP="00B07180">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32852">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -3601,96 +3641,138 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D32852">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Palvelu suunnitellaan asiakkaan yksilöllisten tavoitteiden ja muutostoiveiden mukaan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32852">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Palvelua voidaan tarjota myös etäpalveluna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5B4C44" w14:textId="0872C0CE" w:rsidR="00D32852" w:rsidRDefault="00D32852" w:rsidP="00D32852">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D32852">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Miepä-jälkihuolto</w:t>
+        <w:t>Miepä</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D32852">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>-jälkihuolto</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32852">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> tarjoaa sijaishuollon jatkopolun 17–25-vuotiaalle nuorelle, joka esimerkiksi samanaikaisten päihde- ja mielenterveysongelmien tai vakavan syrjäytymisuhan vuoksi tarvitsee erityistukea matkallaan kohti itsenäistä elämää. Nuorta autetaan psyykkisen hyvinvoinnin ja toimintakyvyn vahvistamisessa, päihteettömän identiteetin rakentamisessa sekä mahdollisen rikoskierteen katkaisemisessa. Työskentely voidaan käynnistää jo sijoituksen loppuvaiheessa, mikä mahdollistaa nuorelle turvallisen siirtymisen kohti aikuisen arkea – oma, hänelle nimetty työpari tiiviisti rinnallaan. Yksilötapaamisia nuoren kanssa on noin kolmesti viikossa, kriisitilanteissa tukea saa vaikka päivittäin. Nuorelle etsitään myös mielekästä harrastustoimintaa ja turvallisia yhteisöjä, joihin tämä voi kiinnittyä. Ammatillinen kuntoutus sekä tuki opintoihin ja työtoimintaan kuuluvat nekin jälkihuoltoomme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF2A24D" w14:textId="25B5B32B" w:rsidR="00D32852" w:rsidRPr="00D32852" w:rsidRDefault="00D32852" w:rsidP="00D32852">
       <w:pPr>
         <w:pStyle w:val="Arial9"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D32852">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Miepä -kuntoutus</w:t>
-      </w:r>
+        <w:t>Miepä</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D32852">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on suunnattu nuorille ja aikuisille, joilla on samanaikainen mielenterveys- ja päihdeongelma; kaksoisdiagnoosi sekä sosiaalisen syrjäytymisen uhka. Asiakkailla on oma halu kuntoutua, ja he tarvitsevat tiivistä avokuntoutusta mielenterveys- ja päihdehoidon tueksi tai laitoshoidon jälkeen. Miepässä rakennetaan kuntoutumisvalmiuksia ja tuetaan kiinnittymään tarvittaviin palveluihin. Työskentely paikantuu päihteettömyyden, psyykkisen ja sosiaalisen hyvinvoinnin lisäämiseen sekä toimintakyvyn kohentumiseen.</w:t>
+        <w:t xml:space="preserve"> -kuntoutus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on suunnattu nuorille ja aikuisille, joilla on samanaikainen mielenterveys- ja päihdeongelma; kaksoisdiagnoosi sekä sosiaalisen syrjäytymisen uhka. Asiakkailla on oma halu kuntoutua, ja he tarvitsevat tiivistä avokuntoutusta mielenterveys- ja päihdehoidon tueksi tai laitoshoidon jälkeen. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D32852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Miepässä</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D32852">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rakennetaan kuntoutumisvalmiuksia ja tuetaan kiinnittymään tarvittaviin palveluihin. Työskentely paikantuu päihteettömyyden, psyykkisen ja sosiaalisen hyvinvoinnin lisäämiseen sekä toimintakyvyn kohentumiseen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04601252" w14:textId="482CC8E8" w:rsidR="004E6097" w:rsidRPr="00B07180" w:rsidRDefault="004E6097" w:rsidP="00B07180">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32852">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Neuropsykiatrinen valmennus</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32852">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3769,59 +3851,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4D4D4D"/>
         </w:rPr>
         <w:t>Hope-kuntoutus</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07180">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
         </w:rPr>
         <w:t xml:space="preserve"> tarjoaa tukea lapsen huostaanoton kokeneille vanhemmille, sekä perheille, joissa on huostaanoton uhka. Palvelumme on sosiaalista kuntoutusta, jonka tavoitteena on tukea vanhempaa uudessa elämäntilanteessa. Autamme syntymävanhempia uudenlaisen vanhemmuusidentiteetin rakentamisessa lapsensa etävanhempana, sekä tuemme heitä onnistuneeseen jaettuun vanhemmuuteen yhdessä lapsen lähihuoltajien kanssa. Syntymävanhemmille tarjottava tuki on lastensuojelulakiin perustuvaa kuntouttavaa toimintaa, joka pohjautuu vanhemmalle tehtävään asiakassuunnitelmaan. Hope-kuntoutus tukee myös perhehoitajien ja syntymävanhempien hyvää ja rakentavaa yhteistyötä jaetussa vanhemmuudessa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260F7E49" w14:textId="52F93EB8" w:rsidR="00B07180" w:rsidRPr="00B07180" w:rsidRDefault="00B07180" w:rsidP="00B07180">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B07180">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Kintas -kuntoutus</w:t>
+        <w:t>Kintas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B07180">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -kuntoutus</w:t>
       </w:r>
       <w:r w:rsidRPr="00B07180">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on tarkoitettu nuorille ja aikuisille mielenterveyskuntoutusta tarvitseville asiakkaille. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07180">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Kuntoutus edistää asiakkaiden kuntoutumisvalmiuksia, arkielämän taitoja ja sosiaalista toimintakykyä.</w:t>
       </w:r>
       <w:r w:rsidR="000A53F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B07180">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Kuntoutukseen sisältyy sekä yksilö- että ryhmätapaamisia. Yksilötoiminnot perustuvat intensiiviseen ohjaukseen ja niissä olennaista on asiakkaan voimavarojen vahvistaminen. Työskentely sisältää tukea antavia keskusteluja, yhdessä asiointia, tekemistä ja liikkumista sekä toimeentuloon ja raha-asioihin liittyvää neuvontaa. Ryhmätoiminnat tarjoavat mahdollisuuden harjoitella sosiaalisia taitoja, saada vertaistukea, kuulua yhteisöön ja löytää mielekästä sisältöä arkielämään. Lisäksi tuemme asiakkaita harrastuksiin, opintoihin ja työelämään.</w:t>
       </w:r>
@@ -4152,66 +4246,90 @@
       <w:r w:rsidRPr="001C331C">
         <w:t>viikkotiimikäytäntö, jonka</w:t>
       </w:r>
       <w:r w:rsidR="00C76DC4" w:rsidRPr="001C331C">
         <w:t xml:space="preserve"> toteutumisesta vastaavat</w:t>
       </w:r>
       <w:r w:rsidRPr="001C331C">
         <w:t xml:space="preserve"> esihenkilö </w:t>
       </w:r>
       <w:r w:rsidR="00C76DC4" w:rsidRPr="001C331C">
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidRPr="001C331C">
         <w:t>tiimivastaava</w:t>
       </w:r>
       <w:r w:rsidR="00C76DC4" w:rsidRPr="001C331C">
         <w:t xml:space="preserve">. Viikkotiimeissä </w:t>
       </w:r>
       <w:r w:rsidRPr="001C331C">
         <w:t xml:space="preserve">käsitellään palvelun tuottamiseen liittyviä arjen asioita ja muita ajankohtaisia asioita sekä jaetaan </w:t>
       </w:r>
       <w:r w:rsidR="00C76DC4" w:rsidRPr="001C331C">
         <w:t xml:space="preserve">työntekijöiden </w:t>
       </w:r>
       <w:r w:rsidRPr="001C331C">
-        <w:t>osaamista. Viikkotiimeistä kirjataan muistio, joka tallennetaan IMS-järjestelmään, josta sen voi käydä lukemassa jälkikäteen. Viestinnässä käytetään myös sähköpostia ja What</w:t>
+        <w:t xml:space="preserve">osaamista. Viikkotiimeistä kirjataan muistio, joka tallennetaan IMS-järjestelmään, josta sen voi käydä lukemassa jälkikäteen. Viestinnässä käytetään myös sähköpostia ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C331C">
+        <w:t>What</w:t>
       </w:r>
       <w:r w:rsidR="00262CC1">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="007C1ADB">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="001C331C">
-        <w:t>pp- viestejä tiimin kesken.</w:t>
+        <w:t>pp-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C331C">
+        <w:t xml:space="preserve"> viestejä tiimin kesken.</w:t>
       </w:r>
       <w:r w:rsidR="00C76DC4" w:rsidRPr="001C331C">
-        <w:t xml:space="preserve"> Teamsia hyödynnetään palavereissa </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C76DC4" w:rsidRPr="001C331C">
+        <w:t>Teamsia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C76DC4" w:rsidRPr="001C331C">
+        <w:t xml:space="preserve"> hyödynnetään palavereissa </w:t>
       </w:r>
       <w:r w:rsidR="001C331C" w:rsidRPr="001C331C">
-        <w:t xml:space="preserve">ja Teams </w:t>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001C331C" w:rsidRPr="001C331C">
+        <w:t>Teams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C331C" w:rsidRPr="001C331C">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C76DC4" w:rsidRPr="001C331C">
         <w:t>tiedostoihin tallennetaan muokattavia</w:t>
       </w:r>
       <w:r w:rsidR="001C331C" w:rsidRPr="001C331C">
         <w:t xml:space="preserve"> ja jaettavia</w:t>
       </w:r>
       <w:r w:rsidR="00C76DC4" w:rsidRPr="001C331C">
         <w:t xml:space="preserve"> yhteisiä asiakirjoja kuten ryhmänohjausvuorot</w:t>
       </w:r>
       <w:r w:rsidR="001C331C" w:rsidRPr="001C331C">
         <w:t xml:space="preserve"> ja</w:t>
       </w:r>
       <w:r w:rsidR="00C76DC4" w:rsidRPr="001C331C">
         <w:t xml:space="preserve"> lomasuunnitelmat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A53893" w14:textId="77777777" w:rsidR="00C76DC4" w:rsidRPr="001C331C" w:rsidRDefault="00C76DC4" w:rsidP="00954B71">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22F7AE58" w14:textId="7FE4E479" w:rsidR="002721E5" w:rsidRPr="00AE50BC" w:rsidRDefault="00FA618B" w:rsidP="00954B71">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -5338,51 +5456,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="32D43992" w14:textId="77777777" w:rsidR="00450CF0" w:rsidRPr="00450CF0" w:rsidRDefault="00450CF0" w:rsidP="000B67D5">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00450CF0">
         <w:t>Asiakaspalautekysely (2 kertaa vuodessa)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B154AF" w14:textId="77777777" w:rsidR="00450CF0" w:rsidRPr="00450CF0" w:rsidRDefault="00450CF0" w:rsidP="000B67D5">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00450CF0">
-        <w:t>Työhyvinvointia mittaava henkilöstökysely (Pulse-kysely)</w:t>
+        <w:t>Työhyvinvointia mittaava henkilöstökysely (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00450CF0">
+        <w:t>Pulse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00450CF0">
+        <w:t>-kysely)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA5BF8A" w14:textId="6E8838EE" w:rsidR="00675D92" w:rsidRDefault="00450CF0" w:rsidP="000B67D5">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00450CF0">
         <w:t>Omavalvontasuunnitelman toteutumisen seuranta vuosikellon mukaisesti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D5998C" w14:textId="77777777" w:rsidR="000B67D5" w:rsidRDefault="000B67D5" w:rsidP="000B67D5">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="380"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02C55B3A" w14:textId="2D901479" w:rsidR="00450CF0" w:rsidRPr="00450CF0" w:rsidRDefault="00450CF0" w:rsidP="000B67D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -6478,98 +6604,110 @@
       <w:r w:rsidR="00745AC5">
         <w:t>uu</w:t>
       </w:r>
       <w:r w:rsidRPr="00450CF0">
         <w:t xml:space="preserve"> 3–4 kertaa vuodessa kokoontuvaan liiketoimintakohtaiseen turvallisuuskoordinaattoritiimin. Tiimi on yhteinen turvallisuuteen liittyvien asioiden kehittämisfoorumi ja paikka jakaa toimivia turvallisuuskäytäntöjä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BCA702" w14:textId="6EEC98FA" w:rsidR="00F84622" w:rsidRPr="00F84622" w:rsidRDefault="008C0AD2" w:rsidP="00F84622">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc201089635"/>
       <w:r w:rsidRPr="00F108EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Toimitilat ja välineet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
-    <w:p w14:paraId="7C16E9A3" w14:textId="77777777" w:rsidR="00B80294" w:rsidRDefault="008E4DF8" w:rsidP="001E6036">
+    <w:p w14:paraId="7C16E9A3" w14:textId="29524553" w:rsidR="00B80294" w:rsidRDefault="008E4DF8" w:rsidP="001E6036">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E4DF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Toimitilat </w:t>
       </w:r>
       <w:r w:rsidR="00BD2472">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>sijaitsevat Oulun keskustassa hyvien kulkuyhteyksien päässä. Tilat t</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4DF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">arjoavat </w:t>
       </w:r>
       <w:r w:rsidR="00BD2472">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hyvät </w:t>
       </w:r>
       <w:r w:rsidRPr="008E4DF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>puitteet sekä yksilö- ja verkostotapaamisten järjestämiseen</w:t>
       </w:r>
       <w:r w:rsidR="00E70AF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> että ryhmätoimintaan.</w:t>
       </w:r>
       <w:r w:rsidR="00BD2472">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Samassa rakennuksessa sijaitsee Hoivatien työelämäpalvelujen toimitilat ja tiloja voidaan hyödyntää yhteisesti.</w:t>
+        <w:t xml:space="preserve"> Samassa </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0FB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tilassa</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2472">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sijaitsee Hoivatien työelämäpalvelujen toimitilat ja tiloja voidaan hyödyntää yhteisesti.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4DF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD2472">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Koulukadun t</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4DF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>oimitiloissa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
@@ -6629,101 +6767,113 @@
         </w:rPr>
         <w:t>huoneita</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4DF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Wc-tiloja on k</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>aksi</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4DF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, joista </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t>toinen on asiakkaille ja toinen henkilökunnalle</w:t>
+        <w:t xml:space="preserve">toinen on </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0FB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esteetön </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>asiakkaille ja toinen henkilökunnalle</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4DF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0063034B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B4DDC3" w14:textId="77777777" w:rsidR="00B80294" w:rsidRDefault="00B80294" w:rsidP="001E6036">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B413198" w14:textId="27BE9F4F" w:rsidR="0063034B" w:rsidRDefault="0063034B" w:rsidP="001E6036">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Työskentely tapahtuu myös asiakkaiden kotona ja muissa toimintaympäristöissä. Asiakkaiden kotona tapahtuvilla tapaamisilla voidaan käyttää välineinä mm. työntekijöiden työpuhelimia, tabletti- tai kannettavia tietokoneita ja tarvittaessa autoja asiakaskäynteihin. </w:t>
       </w:r>
       <w:r w:rsidR="00B80294">
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:t>urvallisuusohjeissa on kuvattu asiakastyön kannalta turvallisuuden edistämiseen liittyviä keskeisiä toimintatapoja avopalvelujen toimintaympäristössä. Turvallisuuteen liittyviä tekijöitä tarkastellaan kolmessa toimintaympäristössä, jotka ovat 1. yksintehtävä työ 2. asiakkaan kuljettaminen sekä 3. ryhmänohjaus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3C6E2A" w14:textId="77777777" w:rsidR="00B80294" w:rsidRDefault="00B80294" w:rsidP="001E6036">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B6EDA05" w14:textId="248725EB" w:rsidR="009830FA" w:rsidRDefault="0063034B" w:rsidP="001E6036">
+    <w:p w14:paraId="2B6EDA05" w14:textId="5D2EFA8A" w:rsidR="009830FA" w:rsidRDefault="0063034B" w:rsidP="001E6036">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Toimitilojen toimivuus varmistetaan säännöllisellä siivouksella, ilmanvaihdolla ja asianmukaisella valaistuksella. Toimitilat siivotaan kerran viikossa ulkopuolisen siivouspalvelun toimesta. Pesu- ja puhdistusaineet </w:t>
       </w:r>
       <w:r w:rsidRPr="009830FA">
-        <w:t xml:space="preserve">säilytetään lukollisessa siivouskaapissa. Uusiin toimitiloihin muutto on tapahtunut toukokesäkuun vaihteessa, joten toimitiloihin ei ole vielä saatu viranomaishyväksyntää. </w:t>
+        <w:t xml:space="preserve">säilytetään lukollisessa siivouskaapissa. </w:t>
       </w:r>
       <w:r w:rsidR="00FB08F6" w:rsidRPr="009830FA">
         <w:t xml:space="preserve">Vuokranantaja vastaa </w:t>
       </w:r>
       <w:r w:rsidRPr="009830FA">
         <w:t>pelastus</w:t>
       </w:r>
       <w:r w:rsidR="00FB08F6" w:rsidRPr="009830FA">
         <w:t>suu</w:t>
       </w:r>
       <w:r w:rsidR="009830FA" w:rsidRPr="009830FA">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00FB08F6" w:rsidRPr="009830FA">
         <w:t>nitelman ajantasa</w:t>
       </w:r>
       <w:r w:rsidR="009830FA" w:rsidRPr="009830FA">
         <w:t>isuudesta vastaa kiinteistön omistaja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3F6DE6" w14:textId="77777777" w:rsidR="001421C9" w:rsidRPr="002E5966" w:rsidRDefault="001421C9" w:rsidP="001E6036">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
@@ -6770,97 +6920,130 @@
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoivatien rekisterikohtaiset tietosuojaselosteet sekä tietosuojavastaavan yhteystiedot.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2251">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2251">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hoivatien tietosuojasta huolehtii tietohallintoyksikössä toimiva EU:n yleisen tietosuoja-asetuksen mukainen tietosuojavastaava</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00050A9C">
-        <w:t>Casandra Andersson-Aho</w:t>
+        <w:t>Casandra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00050A9C">
+        <w:t xml:space="preserve"> Andersson-Aho</w:t>
       </w:r>
       <w:r w:rsidRPr="00680F34">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00050A9C">
         <w:t xml:space="preserve"> p. </w:t>
       </w:r>
       <w:r w:rsidR="00C377BC" w:rsidRPr="00C377BC">
         <w:t>0408345530</w:t>
       </w:r>
       <w:r w:rsidRPr="00680F34">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00680F34">
         <w:t>ietosuojavastaava@hoivatie.fi</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2251">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Teknisen tietoturvan toteutumisesta vastaa tietohallintoyksikkö.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2251">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Tietoturvan hallinnan tukena käytetään Crayon Oy:n Security Posture Management –palvelua.</w:t>
+        <w:t xml:space="preserve">Tietoturvan hallinnan tukena käytetään </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E2251">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Crayon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E2251">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oy:n Security </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E2251">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Posture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E2251">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management –palvelua.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2251">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoivatielle on laadittu Tietoturvapolitiikka sekä THL:n määräyksen 3/24 mukainen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2251">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ietoturvasuunnitelma</w:t>
       </w:r>
@@ -7064,51 +7247,59 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Toiminta tietojen tarkastus- ja luovutuspyyntöjen osalta on ohjeistettu Hoivatien tietosuojavastaavan toimesta. Oh</w:t>
       </w:r>
       <w:r w:rsidR="00284DD4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">eistukset löytyvät myös Hoivatien julkisilta verkkosivuilta tietosuojaosiossa. Kun asiakassuhde perustuu hyvinvointialueen toimeksiantoon, toimii rekisterinpitäjänä asiakkaan kotikunnan hyvinvointialue. Jos asiakas haluaa tarkastaa tai korjata omat tietonsa, häntä ohjataan olemaan yhteydessä kyseiseen hyvinvointialueeseen. Yksikön henkilökunta tai oma sosiaalityöntekijä auttavat tarvittaessa. </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="006175A2">
-        <w:t xml:space="preserve">siakastiedot kirjataan Kanta-sertifioituun Domacare asiakastietojärjestelmään. </w:t>
+        <w:t xml:space="preserve">siakastiedot kirjataan Kanta-sertifioituun </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006175A2">
+        <w:t>Domacare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006175A2">
+        <w:t xml:space="preserve"> asiakastietojärjestelmään. </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="006175A2">
         <w:t xml:space="preserve">rkistointivelvollisuus on </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rekisterinpitäjänä toimivien </w:t>
       </w:r>
       <w:r w:rsidRPr="006175A2">
         <w:t>hyvinvointialueiden vastuulla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06720E64" w14:textId="77777777" w:rsidR="001421C9" w:rsidRPr="006175A2" w:rsidRDefault="001421C9" w:rsidP="001E6036">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D883BE" w14:textId="7115F606" w:rsidR="00752221" w:rsidRDefault="00752221" w:rsidP="001E6036">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -7230,51 +7421,65 @@
         </w:rPr>
         <w:t>Oulun</w:t>
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>avo</w:t>
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">palveluissa käytetään </w:t>
       </w:r>
       <w:r w:rsidR="00E536FF" w:rsidRPr="00E536FF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Kanta-sertifioitua, Lupa- ja valvontaviraston tietojärjestelmärekisteristä löytyvää DomaCare-asiakastietojärjestelmää</w:t>
+        <w:t xml:space="preserve">Kanta-sertifioitua, Lupa- ja valvontaviraston tietojärjestelmärekisteristä löytyvää </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E536FF" w:rsidRPr="00E536FF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>DomaCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E536FF" w:rsidRPr="00E536FF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-asiakastietojärjestelmää</w:t>
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Asiakastietojärjestelmän käyttöä koskevat työohjeet löytyvät Hoivatien toimintajärjestelmästä</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IMS)</w:t>
       </w:r>
@@ -7286,62 +7491,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ja niiden läpikäynti on osa perehdyttämisprosessia. Asiakastietojärjestelmän käyttöön yksikön henkilökunnalle tukea tarjoavat Hoivatien organisaation omat pääkäyttäjät. Hoivatien tietohallinto järjestää uusista ominaisuuksista </w:t>
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>yksikkökohtaisia koulutuksia, ja niistä tiedotetaan tarvittaessa kuukausittaisissa henkilöstöinfoissa tai esihenkilöiden viikkoviestin kautta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0439ED89" w14:textId="77777777" w:rsidR="001421C9" w:rsidRDefault="001421C9" w:rsidP="001421C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FBAD508" w14:textId="22D85818" w:rsidR="00820677" w:rsidRDefault="00820677" w:rsidP="001421C9">
+    <w:p w14:paraId="3FBAD508" w14:textId="119BC75D" w:rsidR="00820677" w:rsidRDefault="00820677" w:rsidP="001421C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hoivatiellä on asiakastietolain mukainen tietoturvasuunnitelma, joka katselmoidaan ja päivitetään vuosittain Hoivatien tietohallinnon toimesta. Hoivatien tietoturvasuunnitelma on viimeksi päivitetty 24.2.2025. </w:t>
+        <w:t>Hoivatiellä on asiakastietolain mukainen tietoturvasuunnitelma, joka katselmoidaan ja päivitetään vuosittain Hoivatien tietohallinnon toimesta.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0FB6">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E64830">
-        <w:t>Tietoturvasuunnitelman toteutumisesta palveluyksikössä vastaa yksikön esihenkilö.</w:t>
+        <w:t>Tietoturvasuunnitelman toteutumisesta palveluyksikössä</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0FB6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64830">
+        <w:t>vastaa yksikön esihenkilö.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E64830">
         <w:cr/>
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rekisterinpitäjänä on palveluntilaajana toimiva hyvinvointialue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoivatie luovuttaa asiakastiedot asiakkuuden päättyessä palvelun</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -7390,57 +7604,81 @@
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00820677">
         <w:t xml:space="preserve">vopalveluissa varmistetaan hyödynnettävän teknologian soveltuvuus, asianmukaisuus ja turvallisuus tarjottaviin palveluihin nähden tekemällä laitekokeiluja ja -arviointeja ennen käyttöönottoa. Henkilöstön käyttöopastus toteutetaan koulutuksilla ja perehdytyksellä. Hoivatiellä on tietohallintopalvelun dokumentoima tietojärjestelmien toipumissuunnitelma, jonka se katselmoi ja päivittää vuosittain. Asiakkaan yksilölliset tarpeet huomioidaan teknologian käytössä ja teknologian soveltuvuus arvioidaan asiakaskohtaisesti huomioiden yksityisyyden suoja sekä itsemääräämisoikeus. Asiakkaan käyttöopastus varmistetaan henkilökohtaisella ohjauksella. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00820677">
         <w:t>Teknologian käyttöön pyydetään asiakkaan suostumus aina, kun teknologia koskee asiakkaan henkilökohtaisia tietoja tai palvelua. Asiakasta informoidaan teknologian hyödyntämisen yhteydessä siitä, mitä tietoja hänestä kerätään sekä mihin niitä kerätään, käytetään ja luovutetaan keskustelemalla asiasta selkeästi ja ymmärrettävästi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8FCB26" w14:textId="77777777" w:rsidR="001421C9" w:rsidRDefault="001421C9" w:rsidP="001421C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20FFF7D7" w14:textId="51244167" w:rsidR="00820677" w:rsidRDefault="0043332E" w:rsidP="001421C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Hoivatiellä on käytössä Howspace-alusta, jonka käyttöä kehitetään myös Oulun avopalveluissa.  Howspace mahdollistaa etätyöskentelyn asiakkaiden kanssa. Myös älypuhelimia hyödynnetään siten, että asiakaskäyntejä voidaan toteuttaa etänä.</w:t>
+        <w:t xml:space="preserve">Hoivatiellä on käytössä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Howspace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-alusta, jonka käyttöä kehitetään myös Oulun avopalveluissa.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Howspace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mahdollistaa etätyöskentelyn asiakkaiden kanssa. Myös älypuhelimia hyödynnetään siten, että asiakaskäyntejä voidaan toteuttaa etänä.</w:t>
       </w:r>
       <w:r w:rsidRPr="0043332E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Asiakasta tuetaan tarvittaessa teknologian käyttössä.</w:t>
+        <w:t xml:space="preserve">Asiakasta tuetaan tarvittaessa teknologian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>käyttössä</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB8919B" w14:textId="77777777" w:rsidR="00856A75" w:rsidRPr="0043332E" w:rsidRDefault="00856A75" w:rsidP="001421C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ED9A2B3" w14:textId="3D2B6E42" w:rsidR="00D76D3F" w:rsidRPr="003F00F2" w:rsidRDefault="008C0AD2" w:rsidP="003F00F2">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Toc175741963"/>
       <w:bookmarkStart w:id="65" w:name="_Toc201089638"/>
       <w:r w:rsidRPr="00A1233E">
         <w:rPr>
           <w:rStyle w:val="Otsikko4Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="majorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -7487,51 +7725,51 @@
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Yksikön puhtaus ja siisteys turvataan säännöllisellä siivouksella, jonka toteuttaa ulkopuolinen siivouspalveluyritys. Siivouspalveluntuottajalla on ajantasainen siivoussuunnitelma ja palvelusopimus. Jätehuolto ja vaarallisten jätteiden käsittely toteutetaan Oulun kaupungin jätehuoltomääräysten mukaisesti. Erityistä huomiota kiinnitetään tietosuojajätteen asianmukaiseen hävittämiseen. Yksikössä on tietosuojajätteen keräysastia, jonka tyhjentämisestä vastaa sopimusyritys. Oulun avopalveluilla on ISO 14001 ympäristösertifikaatti. Yksikön jätehuollon toteuttamisessa huomioidaan standardin mukaisen ympäristöohjelman tavoite sitoutua muun muassa jätteiden tehokkaaseen hallintaan lajittelemalla ja kierrättämällä. Yksiköissä kierrätetään biojäte, lasi, metalli, paperi, pahvi, muovi ja sekajäte. Vaarallinen jäte, kuten paristot, toimitetaan asianmukaisiin keräyspisteisiin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5254C726" w14:textId="050E6667" w:rsidR="003F00F2" w:rsidRPr="003F00F2" w:rsidRDefault="003F00F2" w:rsidP="00992EBB">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc188956184"/>
       <w:bookmarkStart w:id="67" w:name="_Toc201089639"/>
       <w:r w:rsidRPr="00522F8C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lääkehoitosuunnitelma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
-    <w:p w14:paraId="2F966256" w14:textId="77777777" w:rsidR="00992EBB" w:rsidRDefault="003F00F2" w:rsidP="00992EBB">
+    <w:p w14:paraId="2F966256" w14:textId="358C7962" w:rsidR="00992EBB" w:rsidRDefault="003F00F2" w:rsidP="00992EBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090756D">
         <w:t>Asiakkaan hoitava taho vastaa lääkehoidon kokonaisuudesta</w:t>
       </w:r>
       <w:r w:rsidR="00992EBB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oulun avopalveluissa lääkehoitoa toteutetaan t</w:t>
       </w:r>
       <w:r w:rsidRPr="003C034A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uetu</w:t>
       </w:r>
       <w:r>
@@ -7558,51 +7796,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="003C034A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ääkehoito perustuu yksikkökohtaiseen lääkehoitosuunnitelmaan, jota päivitetään</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vähintään kerran vuodessa. Palveluesimies vastaa lääkehoitosuunnitelman päivittämisestä. Lääkehoitosuunnitelma käsitellään päivityksen yhteydessä tuetussa asumisessa koko henkilöstön kanssa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Edellinen lääkehoitosuunnitelman päivitys on ollut maaliskuussa 2025. </w:t>
+        <w:t>Edellinen lääkehoitosuunnitelman päivitys on ollut maaliskuussa 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0FB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4266C608" w14:textId="77777777" w:rsidR="00992EBB" w:rsidRDefault="00992EBB" w:rsidP="00992EBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CC0049D" w14:textId="1D6D4AB3" w:rsidR="003F00F2" w:rsidRPr="0043332E" w:rsidRDefault="003F00F2" w:rsidP="0043332E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="003C034A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Turvallinen lääkehoito - oppaassa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C034A">
         <w:rPr>
@@ -7935,53 +8185,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F00F2" w14:paraId="3B0277EB" w14:textId="77777777" w:rsidTr="008C5157">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15552BD3" w14:textId="77777777" w:rsidR="003F00F2" w:rsidRDefault="003F00F2" w:rsidP="008C5157">
             <w:r>
               <w:t>Työntekijöiden</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FE5E132" w14:textId="77777777" w:rsidR="003F00F2" w:rsidRDefault="003F00F2" w:rsidP="008C5157">
             <w:r>
               <w:t>yksintyöskentely</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F7EF698" w14:textId="77777777" w:rsidR="00B754DB" w:rsidRDefault="00B754DB" w:rsidP="008C5157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44C72738" w14:textId="77777777" w:rsidR="003F00F2" w:rsidRDefault="003F00F2" w:rsidP="008C5157">
+          <w:p w14:paraId="44C72738" w14:textId="0B2FB0F4" w:rsidR="003F00F2" w:rsidRDefault="003F00F2" w:rsidP="008C5157">
             <w:r w:rsidRPr="00496075">
-              <w:t>Turvanappijärjestelmä, parityöskentely, riskiarvioint</w:t>
+              <w:t xml:space="preserve">Turvanappijärjestelmä, parityöskentely, </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC0FB6">
+              <w:t xml:space="preserve">ennakoiva </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496075">
+              <w:t>riskiarvioint</w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27386EE1" w14:textId="429916E1" w:rsidR="003F00F2" w:rsidRDefault="003F00F2" w:rsidP="008C5157">
             <w:r>
               <w:t>Palveluesimies</w:t>
             </w:r>
             <w:r w:rsidR="00B754DB">
               <w:t>, tiimivastaava</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32B277B1" w14:textId="7237A8D3" w:rsidR="004A7700" w:rsidRPr="00992EBB" w:rsidRDefault="00763B77" w:rsidP="00992EBB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -8103,96 +8359,112 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="142C4B67" w14:textId="77777777" w:rsidR="00E128E1" w:rsidRDefault="00E128E1" w:rsidP="00E128E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F7050D4" w14:textId="6DEE833A" w:rsidR="00E128E1" w:rsidRDefault="00D97E1C" w:rsidP="00E128E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Henkilökunnan kelpoisuusvaatimuksissa noudatetaan sosiaali- ja terveysalan lupa- ja valvontavirasto</w:t>
       </w:r>
       <w:r w:rsidR="00E536FF">
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r>
         <w:t>ohjeistuksia sekä annettua lakia sosiaalihuollon ammatillisen henkilöstön kelpoisuudesta.</w:t>
       </w:r>
       <w:r w:rsidR="00E128E1">
-        <w:t xml:space="preserve"> Esihenkilö vastaa, että sosiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeudet varmistetaan tarkistamalla rekisteritiedot sosiaalihuollon ja terveydenhuollon ammattihenkilöiden keskusrekisteristä (Terhikki/Suosikki) rekrytointivaiheessa. Terhikki- ja Suosikki-rekisteritarkistukset dokumentoidaan henkilöstöjärjestelmään. Lasten kanssa työskentelevien rikostausta selvitetään viipymättä pyytämällä rikosrekisteriote kaikilta lasten kanssa työskenteleviltä työntekijöiltä työsuhteen alkaessa. </w:t>
+        <w:t xml:space="preserve"> Esihenkilö vastaa, että sosiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeudet varmistetaan tarkistamalla rekisteritiedot sosiaalihuollon ja terveydenhuollon ammattihenkilöiden keskusrekisteristä (Terhikki/Suosikki) rekrytointivaiheessa. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E128E1">
+        <w:t>Terhikki-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E128E1">
+        <w:t xml:space="preserve"> ja Suosikki-rekisteritarkistukset dokumentoidaan henkilöstöjärjestelmään. Lasten kanssa työskentelevien rikostausta selvitetään viipymättä pyytämällä rikosrekisteriote kaikilta lasten kanssa työskenteleviltä työntekijöiltä työsuhteen alkaessa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495FBC78" w14:textId="77777777" w:rsidR="00E128E1" w:rsidRDefault="00E128E1" w:rsidP="00E128E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3586C441" w14:textId="0D18184A" w:rsidR="00D97E1C" w:rsidRDefault="00D97E1C" w:rsidP="00E128E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00526D54">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Yksikössä ei käytetä talon ulkopuolisia sijaisia. Työntekijöiden loma-ajat järjestellään sisäisillä sijaisuuksilla. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Palveluyksikön vastuuhenkilö varmistaa riittävän henkilöstön kaikissa tilanteissa seuraamalla asiakkaiden määrää ja palvelutarpeita suhteessa henkilöstöresursseihin. Tarvittaessa rekrytoidaan lisää henkilöstöä tai muokataan palvelun toteutustapaa. </w:t>
       </w:r>
       <w:r w:rsidRPr="00406BCE">
         <w:t>Tilanteissa, jo</w:t>
       </w:r>
       <w:r w:rsidR="004851CC">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00406BCE">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="004851CC">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00406BCE">
         <w:t xml:space="preserve"> henkilöstöä ei ole riittävästi, käytetään priorisointia ja tehtävien uudelleen organisointia. Kriittiset asiakastilanteet hoidetaan aina ensin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CB0BC5" w14:textId="77777777" w:rsidR="00E128E1" w:rsidRDefault="00E128E1" w:rsidP="00E128E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09FCA3F6" w14:textId="02EF3C14" w:rsidR="00D97E1C" w:rsidRDefault="00D97E1C" w:rsidP="00E128E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Palvelun tuottamiseen osallistuvalla henkilöstöllä asianmukainen koulutus, riittävä osaaminen ja ammattitaito sekä kielitaito varmistetaan rekrytointivaiheessa tarkistamalla todistukset ja haastattelemalla hakija. Työntekijöiden osaamisen kehittymistä seurataan kehityskeskusteluissa. Palveluyksikön henkilöstöllä on runsaasti alakohtaista työkokemusta. Kaikilla työntekijöillä on voimassa oleva EA-koulutus sekä suurimmalla osalla väkivallan ennaltaehkäisy ja hallinta -koulutus (Avekki). Lisäksi henkilöstöllä on monipuolisesti </w:t>
+        <w:t>Palvelun tuottamiseen osallistuvalla henkilöstöllä asianmukainen koulutus, riittävä osaaminen ja ammattitaito sekä kielitaito varmistetaan rekrytointivaiheessa tarkistamalla todistukset ja haastattelemalla hakija. Työntekijöiden osaamisen kehittymistä seurataan kehityskeskusteluissa. Palveluyksikön henkilöstöllä on runsaasti alakohtaista työkokemusta. Kaikilla työntekijöillä on voimassa oleva EA-koulutus sekä suurimmalla osalla väkivallan ennaltaehkäisy ja hallinta -koulutus (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Avekki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Lisäksi henkilöstöllä on monipuolisesti </w:t>
       </w:r>
       <w:r w:rsidR="00E55AE5" w:rsidRPr="00E84B4D">
         <w:t xml:space="preserve">lisäkoulutuksia, joita </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84B4D">
         <w:t xml:space="preserve">ovat </w:t>
       </w:r>
       <w:r w:rsidR="00E55AE5" w:rsidRPr="00E84B4D">
         <w:t xml:space="preserve">mm. psykoterapeutti, työnohjaaja, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84B4D">
         <w:t xml:space="preserve">neuropsykiatrinen valmentaja, </w:t>
       </w:r>
       <w:r w:rsidR="00E55AE5" w:rsidRPr="00E84B4D">
         <w:t xml:space="preserve">kognitiivinen </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84B4D">
         <w:t>lyhytterapeutti</w:t>
       </w:r>
       <w:r w:rsidR="00E55AE5">
         <w:t>. Suuri osa työntekijöistä on suorittanut dialogisen ohjauksen peruskurssin ja osa työntekijöistä osallistuu jatkokurssille.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A32FEA8" w14:textId="77777777" w:rsidR="00E128E1" w:rsidRDefault="00E128E1" w:rsidP="00E128E1">
       <w:pPr>
@@ -9466,51 +9738,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="56248F54" w14:textId="71DB2FE8" w:rsidR="004A5743" w:rsidRDefault="004A5743" w:rsidP="006A61EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Henkilöstön ilmoitusvelvollisuus valvontalain 29 § mukaan: Hoivatien henkilöstöön kuuluvan on ilmoitettava viipymättä salassapitosäännösten estämättä yksikön esihenkilölle tai palvelujohtajalle, jos hän tehtävissään huomaa tai saa tietoonsa epäkohdan tai ilmeisen epäkohdan uhan asiakkaan sosiaalihuollon toteuttamisessa taikka muun lainvastaisuuden. Henkilöstölle tiedotetaan ilmoitusvelvollisuuksista ja - oikeuksista sekä niiden käytöstä perehdytyksessä ja viikkotiimeissä. Ilmoitukset tehdään IMS-raporttipohjan avulla. Muita lakisääteisiä ilmoitusvelvollisuuksia koskevia menettelyohjeita ovat:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57295DA7" w14:textId="77777777" w:rsidR="00CB02C2" w:rsidRDefault="00CB02C2" w:rsidP="006A61EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="539B5FAF" w14:textId="77777777" w:rsidR="004A5743" w:rsidRPr="001508E7" w:rsidRDefault="004A5743" w:rsidP="001508E7">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001508E7">
-        <w:t xml:space="preserve">Hoivatiellä on käytössä väärinkäytösten ilmoituskanava (EasyWhistle). Työntekijät, asiakkaat ja muut sidosryhmät voivat ilmoittaa kanavan kautta epäillyistä väärinkäytöksistä tai epäeettisestä toiminnasta luottamuksellisesti. Ilmoituksen voi tehdä nimettömänä ja kaikki ilmoituskanavan kautta jätetyt ilmoitukset käsitellään ehdottoman luottamuksellisesti. </w:t>
+        <w:t>Hoivatiellä on käytössä väärinkäytösten ilmoituskanava (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001508E7">
+        <w:t>EasyWhistle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001508E7">
+        <w:t xml:space="preserve">). Työntekijät, asiakkaat ja muut sidosryhmät voivat ilmoittaa kanavan kautta epäillyistä väärinkäytöksistä tai epäeettisestä toiminnasta luottamuksellisesti. Ilmoituksen voi tehdä nimettömänä ja kaikki ilmoituskanavan kautta jätetyt ilmoitukset käsitellään ehdottoman luottamuksellisesti. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB29212" w14:textId="77777777" w:rsidR="004A5743" w:rsidRPr="001508E7" w:rsidRDefault="004A5743" w:rsidP="001508E7">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001508E7">
         <w:t xml:space="preserve">Sote-alan ammattilaisia sitoo velvollisuus tehdä esimerkiksi lastensuojeluilmoitus (LSL 25 §) tai ennakollinen lastensuojeluilmoitus (LSL 25 c §). Lastensuojeluilmoituksen tekeminen on ohjeistettu työntekijöille Hoivatien sähköisessä oppimisympäristössä, kohdassa "Huoli lapsesta". </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9A79AD" w14:textId="77777777" w:rsidR="004A5743" w:rsidRPr="001508E7" w:rsidRDefault="004A5743" w:rsidP="001508E7">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001508E7">
@@ -9533,85 +9813,101 @@
       </w:pPr>
       <w:r>
         <w:t>Omavalvonnassa ilmeneviin epäkohtiin ja puutteisiin puututaan tilanteen edellyttämällä tavalla välittömästi.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Epäkohdat käsitellään tiimipalavereissa, ja niiden pohjalta sovitaan korjaavista toimenpiteistä ja vastuuhenkilöistä. Toimenpiteiden toteutumista seurataan säännöllisesti. Vaara- ja haittatapahtumien sekä epäkohtien ja poikkeamien ilmoitusmenettelyt ja raportointikäytännöt toteutetaan IMS-järjestelmän avulla. Henkilöstöllä on velvollisuus ilmoittaa havaitsemistaan epäkohdista IMS-järjestelmän kautta. Poikkeamat käsitellään säännöllisesti tiimipalavereissa. Työsuojelutoimikunta käsittelee turvallisuuspoikkeamat kaksi kertaa vuodessa, ja ne käsitellään myös johdon katselmuksessa kaksi kertaa vuodessa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5553C56C" w14:textId="77777777" w:rsidR="006A61EE" w:rsidRDefault="006A61EE" w:rsidP="006A61EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B8C7800" w14:textId="32C95FE5" w:rsidR="004A5743" w:rsidRPr="00583DA0" w:rsidRDefault="004A5743" w:rsidP="006A61EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Asiakkailla ja läheisillä on mahdollisuus tehdä vaara- ja haittatapahtumailmoitus esimerkiksi sähköpostilla yksikön vastuuhenkilölle tai whistleblowing-ilmoituskanavan kautta. He voivat tehdä myös muistutuksen, jossa epäkohta tuodaan esiin. Epäkohta-, haitta- ja vaaratapahtumien käsittelyn ja niistä oppimisen prosessi sisältää tapahtuman dokumentoinnin, analysoinnin, korjaavien toimenpiteiden suunnittelun ja toteuttamisen sekä seurannan. Prosessiin kuuluu myös tapahtumasta oppiminen ja toimintatapojen kehittäminen vastaavien tapahtumien estämiseksi jatkossa.</w:t>
+        <w:t xml:space="preserve">Asiakkailla ja läheisillä on mahdollisuus tehdä vaara- ja haittatapahtumailmoitus esimerkiksi sähköpostilla yksikön vastuuhenkilölle tai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>whistleblowing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-ilmoituskanavan kautta. He voivat tehdä myös muistutuksen, jossa epäkohta tuodaan esiin. Epäkohta-, haitta- ja vaaratapahtumien käsittelyn ja niistä oppimisen prosessi sisältää tapahtuman dokumentoinnin, analysoinnin, korjaavien toimenpiteiden suunnittelun ja toteuttamisen sekä seurannan. Prosessiin kuuluu myös tapahtumasta oppiminen ja toimintatapojen kehittäminen vastaavien tapahtumien estämiseksi jatkossa.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="06D1E693" w14:textId="547C354C" w:rsidR="008C0AD2" w:rsidRPr="00DF6AAC" w:rsidRDefault="008C0AD2" w:rsidP="004A5743">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="578" w:hanging="578"/>
       </w:pPr>
       <w:bookmarkStart w:id="97" w:name="_Toc175740443"/>
       <w:bookmarkStart w:id="98" w:name="_Toc175741906"/>
       <w:bookmarkStart w:id="99" w:name="_Toc175741970"/>
       <w:bookmarkStart w:id="100" w:name="_Toc188357441"/>
       <w:bookmarkStart w:id="101" w:name="_Toc201089645"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:t>Vakavien vaaratapahtumien tutkinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p w14:paraId="55412BC4" w14:textId="29EF6DD8" w:rsidR="00C46385" w:rsidRDefault="00C46385" w:rsidP="001508E7">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="102" w:name="_Hlk192594227"/>
       <w:bookmarkStart w:id="103" w:name="_Hlk195464549"/>
       <w:r w:rsidRPr="0022254F">
-        <w:t>Hoivatiellä vakavat vaaratapahtumat on määritelty STM:n ohjeistuksen mukaisesti. Kun seuraukset asiakkaalle ovat vakavat, tutkinta tehdään aina. Vakavassa vaaratapahtumassa asiakkaalle on aiheutunut tai olisi voinut aiheutua vakavaa tai huomattavaa pysyvää haittaa, tai hänen henkeensä tai turvallisuuteensa kohdistuu vakava vaara. Tällaiseksi tilanteeksi katsotaan asiakkaan kuolemaan johtanut, henkeä uhannut, sairaalahoidon aloittamiseen tai jatkamiseen, pysyvään tai merkittävään vammaan, toimintaesteisyyteen tai -kyvyttömyyteen johtanut tilanne. Vakava vaaratapahtuma on myös tilanne, jossa uhka kohdistuu suureen</w:t>
+        <w:t xml:space="preserve">Hoivatiellä vakavat vaaratapahtumat on määritelty </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0022254F">
+        <w:t>STM:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0022254F">
+        <w:t xml:space="preserve"> ohjeistuksen mukaisesti. Kun seuraukset asiakkaalle ovat vakavat, tutkinta tehdään aina. Vakavassa vaaratapahtumassa asiakkaalle on aiheutunut tai olisi voinut aiheutua vakavaa tai huomattavaa pysyvää haittaa, tai hänen henkeensä tai turvallisuuteensa kohdistuu vakava vaara. Tällaiseksi tilanteeksi katsotaan asiakkaan kuolemaan johtanut, henkeä uhannut, sairaalahoidon aloittamiseen tai jatkamiseen, pysyvään tai merkittävään vammaan, toimintaesteisyyteen tai -kyvyttömyyteen johtanut tilanne. Vakava vaaratapahtuma on myös tilanne, jossa uhka kohdistuu suureen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022254F">
         <w:t>joukkoon Hoivatien asiakkaita.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343A5626" w14:textId="77777777" w:rsidR="001508E7" w:rsidRPr="0022254F" w:rsidRDefault="001508E7" w:rsidP="001508E7">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7658B390" w14:textId="335D560A" w:rsidR="00C46385" w:rsidRDefault="00C46385" w:rsidP="001508E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE3CDF">
         <w:t>Vakavia vaaratapahtumia voivat olla esimerkiksi asiakkaan itsemurhayritys tai muu itsetuhoinen käyttäytyminen, hyväksikäytön tai väkivallan kohteeksi joutuminen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
@@ -9638,51 +9934,59 @@
         <w:t>, että tilanne tulee dokumentoitua asiakastietojärjestelmään.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFA163D" w14:textId="77777777" w:rsidR="001508E7" w:rsidRDefault="001508E7" w:rsidP="001508E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43ED81AA" w14:textId="3B55B427" w:rsidR="00C46385" w:rsidRDefault="00C46385" w:rsidP="001508E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE3CDF">
         <w:t xml:space="preserve">Palvelujohtaja ilmoittaa asiakasta koskevan vakavan vaaratilanteen toimitusjohtajalle, tilaajalle sekä </w:t>
       </w:r>
       <w:r w:rsidR="009973AF">
         <w:t>lupa- ja valvontaviranomaise</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3CDF">
         <w:t>lle.</w:t>
       </w:r>
       <w:r w:rsidR="009973AF">
         <w:t xml:space="preserve"> Vastuusairaanhoitaja ilmoittaa tarvittaessa </w:t>
       </w:r>
       <w:r w:rsidR="009973AF" w:rsidRPr="00CA7967">
-        <w:t>esimerkiksi FIMEA:lle.</w:t>
+        <w:t xml:space="preserve">esimerkiksi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009973AF" w:rsidRPr="00CA7967">
+        <w:t>FIMEA:lle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009973AF" w:rsidRPr="00CA7967">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3CDF">
         <w:t xml:space="preserve"> Jos vaaratilanne on vaikuttanut useisiin asiakkaisiin tai kyseessä on laajempi, toistuva turvallisuusongelma, palvelujohtaja ilmoittaa asian kaikille yksikön tilaaja-asiakkaille. Toimitusjohtaja informoi johtoryhmää ja hallitusta tilanteen vakavuuden mukaan. Tarvittaessa toimitusjohtaja vastaa Hoivatien ulkopuolisesta viestinnästä kriisiviestintäohjeen mukaisesti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75ED5EAA" w14:textId="77777777" w:rsidR="00985175" w:rsidRDefault="00985175" w:rsidP="001508E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15D126FB" w14:textId="63275905" w:rsidR="00C46385" w:rsidRDefault="00C46385" w:rsidP="001508E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE3CDF">
         <w:lastRenderedPageBreak/>
         <w:t>Vaaratapahtuman ensimmäisenä havainnut työntekijä kirjaa asiasta poikkeaman tilanteen käsittelyä ja juurianalyysiä varten. Tutkinnasta vastaa yksikön esihenkilö, joka kerää tietoa tapahtumaketjusta ja sen taustatekijöistä. Tietoa kerätään muun muassa haastattelemalla mukana oll</w:t>
       </w:r>
       <w:r>
         <w:t>utta työntekijää/työntekijöitä</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3CDF">
         <w:t xml:space="preserve"> ja asiakkaita mahdollisimman pian tapahtuman jälkeen. Mikäli kyse on Hoivatien toimintayksikkörajat ylittävästä vaaratilanteesta, prosessin omistaja nimeää tapauskohtaisesti laajemman tutkintaryhmän, joka sopii keskinäisestä työnjaosta tilanteen edellyttämällä tavalla.</w:t>
       </w:r>
     </w:p>
@@ -9799,5347 +10103,1145 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="228DC894" w14:textId="77777777" w:rsidR="00D14439" w:rsidRPr="00784EF1" w:rsidRDefault="00D14439" w:rsidP="00D14439">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A8AD7C8" w14:textId="0E69C3A3" w:rsidR="00784EF1" w:rsidRDefault="00784EF1" w:rsidP="00D14439">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00784EF1">
         <w:t>Valvontaviranomaisten antama ohjaus ja päätökset huomioidaan omavalvonnan ja toiminnan laadun kehittämisessä käymällä ne läpi henkilöstön kanssa ja tekemällä tarvittavat muutokset toimintaan. Tarkastuskäynneillä saatu viranomaisohjeistus käydään läpi liiketoiminnan esihenkilöiden johtoryhmässä, millä varmistetaan asian korjaaminen myös muissa yksiköissä. Keskeiset tarkastuskäyntihavainnot kerätään toimintajärjestelmässä tallennettuna olevaan yhteisesti jaettuun dokumenttiin jokaisen Hoivatien yksikön toiminnasta vastaavan hyödynnettäväksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7DB18C" w14:textId="77777777" w:rsidR="00D14439" w:rsidRDefault="00D14439" w:rsidP="00D14439">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C384258" w14:textId="77777777" w:rsidR="00D14439" w:rsidRPr="00784EF1" w:rsidRDefault="00D14439" w:rsidP="00D14439">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E543B87" w14:textId="4371210E" w:rsidR="00784EF1" w:rsidRDefault="008C0AD2" w:rsidP="00675D92">
+    <w:p w14:paraId="1CF7ECCD" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="00DF6AAC" w:rsidRDefault="00913340" w:rsidP="00913340">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="114" w:name="_Toc175741972"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="_Toc188956192"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc188357443"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc201089647"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc175740445"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc175741908"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc175741972"/>
       <w:r w:rsidRPr="00DF6AAC">
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-        <w:t>seurantaraportti</w:t>
+        <w:t>Omavalvonnan toteutumisen seurantaraportti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="110"/>
-      <w:bookmarkEnd w:id="111"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDB315B" w14:textId="5416262E" w:rsidR="006A1F88" w:rsidRDefault="006A1F88" w:rsidP="00D14439">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6E4438E1" w14:textId="534FAEA2" w:rsidR="00913340" w:rsidRPr="00986836" w:rsidRDefault="00913340" w:rsidP="00913340">
       <w:r>
+        <w:t xml:space="preserve">Omavalvonnan lähtökohtia ovat seuranta ja ennakointi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
         <w:t xml:space="preserve">Saamme tietoa </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596693">
-        <w:t>palvelun laadun ja asiakasturvallisuuden kehittämisen tarpeista useista eri lähteistä</w:t>
+      <w:r w:rsidRPr="00913340">
+        <w:t xml:space="preserve">Oulun avopalveluissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>palvel</w:t>
       </w:r>
       <w:r>
-        <w:t>: viranomaisten</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00784EF1">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> laadun ja asiakasturvallisuuden kehittämisen tarpeista esimerkiksi poikkeamahavainnoista, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kvartaaleittain toteutettavasta omavalvontakyselystä, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ulkoisista </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>auditoinneista, omavalvontapäivistä, asiakastyön vaikuttavuus- ja arviointimittareista, asiakaspalautteista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> henkilöstöpalautteista. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">eurantaa tehdään säännöllisesti myös viikkotiimien yhteydessä. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kehittämistarvehavaintoja voi tulla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">viranomaisten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>valvonta- ja ohjaus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>käynneilt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ä ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>mahdollisista muistutuksista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, kantelusta tai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>epäkohtailmoituksista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913340">
+        <w:t>Oulun avopalveluiden palveluesihenkilö</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00596693">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00596693">
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">vastaa siitä, että havaittuihin kehittämistarpeisiin reagoidaan ja ne korjataan. Omavalvontasuunnitelma päivitetään tehtyjen toimenpiteiden osalta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4709B9" w14:textId="314A1E51" w:rsidR="00913340" w:rsidRDefault="00913340" w:rsidP="00913340">
+      <w:r>
+        <w:t>Palveluesihenkilö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> vastaa siitä, että </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omavalvontasuunnitelmaa seurataan seurantadokumentissa. Seurannan perusteella tehdyt muutokset j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>ulkaistaan neljän (4) kuukauden välein osana omavalvontasuunnitelmaa</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>alla olevassa taulukossa</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">tehdyistä poikkeamahavainnoista, kvartaaleittain toteutettavasta omavalvontakyselystä, </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> sekä </w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224CCCF5" w14:textId="77777777" w:rsidR="00913340" w:rsidRDefault="00913340" w:rsidP="00913340">
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">Seurantaraportointi ja omavalvontasuunnitelman päivittäminen on kirjattu yksikön vuosikelloon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775FA92B" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="00986836" w:rsidRDefault="00913340" w:rsidP="00913340">
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">Seurantaraportointi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE9D27B" w14:textId="77777777" w:rsidR="00913340" w:rsidRDefault="00913340" w:rsidP="00913340">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">tammikuu – huhtikuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> julkaisu toukokuun </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">asiakastyön vaikuttavuus- ja arviointimittareiden tuloksista, </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">asiakaspalautteista (asiakaspalautekysely, </w:t>
+        <w:t>10. pv mennessä</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">toimintajärjestelmään kirjattu </w:t>
-[...2 lines deleted...]
-        <w:t>sanallinen palaute); henkilöstöpalautteista (</w:t>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">toukokuu – elokuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> julkaisu syyskuun </w:t>
       </w:r>
       <w:r>
-        <w:t>henkilöstökysely</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> aikana tehdyistä havainnoista, kiinteistötarkastuksista; ris</w:t>
+        <w:t>10. pv mennessä</w:t>
       </w:r>
       <w:r>
-        <w:t>ki</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">havainnoista, joita on tehty </w:t>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">syyskuu – joulukuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> julkaisu tammikuun </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">päivitettäessä </w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> tarkastelujakson aikana. Omavalvontasuunnitelman toteutumisen seurantaa tehdään säännöllisesti viikkotiimien yhteydessä ja muutokset päivitetään omavalvontasuunnitelmaan. Seurantajakson aikana tehdyt havainnot julkaistaan vuosikellon mukaisesti tammikuussa, toukokuussa ja syyskuussa. </w:t>
+        <w:t>10. pv mennessä</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1231"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1670"/>
+        <w:gridCol w:w="2025"/>
+        <w:gridCol w:w="4398"/>
+        <w:gridCol w:w="974"/>
+        <w:gridCol w:w="1183"/>
+        <w:gridCol w:w="1048"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A1F88" w:rsidRPr="002E1ED6" w14:paraId="6B9F58ED" w14:textId="77777777" w:rsidTr="00D94125">
+      <w:tr w:rsidR="00913340" w14:paraId="4B717C54" w14:textId="77777777" w:rsidTr="00FC4DB6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="73E7433E" w14:textId="77777777" w:rsidR="006A1F88" w:rsidRPr="002E1ED6" w:rsidRDefault="006A1F88" w:rsidP="00675D92">
+          <w:p w14:paraId="443C75E6" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Seuranta-jakso</w:t>
+              <w:t>Muutoksen ajankohta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3191" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0BA15B" w14:textId="77777777" w:rsidR="006A1F88" w:rsidRPr="002E1ED6" w:rsidRDefault="006A1F88" w:rsidP="00675D92">
+          <w:p w14:paraId="5E83E1C1" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E1ED6">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Tehdyt seurantahavainnot</w:t>
+              <w:t>Muutokset</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3536" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="7B39CF09" w14:textId="77777777" w:rsidR="006A1F88" w:rsidRPr="002E1ED6" w:rsidRDefault="006A1F88" w:rsidP="00675D92">
+          <w:p w14:paraId="047883DB" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E1ED6">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Toimenpiteet</w:t>
+              <w:t>Aloitta-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73C88833" w14:textId="77777777" w:rsidR="006A1F88" w:rsidRPr="002E1ED6" w:rsidRDefault="006A1F88" w:rsidP="00675D92">
+          <w:p w14:paraId="1E671AC3" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>matta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="747A7923" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kesken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="19862CCD" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Valmis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00913340" w14:paraId="19A9A8DD" w14:textId="77777777" w:rsidTr="00FC4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BBB83C5" w14:textId="646B3A5E" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00992221" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>elokuu</w:t>
+            </w:r>
+            <w:r w:rsidR="00913340" w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3F0C02" w14:textId="1D90A917" w:rsidR="00913340" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valmistautuminen sosiaalihuollon Kanta-palveluiden toimintavarmuuteen; Sote-ammattikorttien </w:t>
+            </w:r>
+            <w:r w:rsidR="0007054E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>toimintavalmius kuten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, työväline</w:t>
+            </w:r>
+            <w:r w:rsidR="0007054E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>iden ja työasemien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> toimintakunto ja yhteensopivuus, käyttäjätietojen tallentaminen asiakastieto</w:t>
+            </w:r>
+            <w:r w:rsidR="00A71379">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>järjestelmiin (varmennenumerot), perehdytykset tietohallinnosta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74DB45C2" w14:textId="77777777" w:rsidR="0007054E" w:rsidRDefault="0007054E" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51C32396" w14:textId="2F1581BA" w:rsidR="0007054E" w:rsidRDefault="0007054E" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Työelämäpalveluiden liiketoiminnan sekä työntekijöiden muuttaminen Avopalveluiden kanssa yhteisiin tiloihin. Arjen sujuvuuden varmistaminen asiakastilojen sekä henkilöstön osalta.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A98F2F4" w14:textId="77777777" w:rsidR="00913340" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43BB13ED" w14:textId="01196D47" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1DF726" w14:textId="77777777" w:rsidR="006A1F88" w:rsidRPr="002E1ED6" w:rsidRDefault="006A1F88" w:rsidP="00675D92">
+          <w:p w14:paraId="7AF8527F" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...959 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4F6608" w14:textId="187666CC" w:rsidR="00857CA9" w:rsidRPr="00363AFD" w:rsidRDefault="002C0EE5" w:rsidP="00E3032A">
+          <w:p w14:paraId="2381C574" w14:textId="45E4D05F" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Kiinnitetään huomiota poikkeamien kirjaamiseen</w:t>
+              <w:t>Toukokuu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="170A00F9" w14:textId="73A654E7" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="002C0EE5" w:rsidP="00E3032A">
+          <w:p w14:paraId="1B99CA87" w14:textId="77777777" w:rsidR="00913340" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>2026</w:t>
+              <w:t>Syyskuu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CE55AE" w14:textId="77777777" w:rsidR="0007054E" w:rsidRDefault="0007054E" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0384AD05" w14:textId="77777777" w:rsidR="0007054E" w:rsidRDefault="0007054E" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A924CA8" w14:textId="77777777" w:rsidR="0007054E" w:rsidRDefault="0007054E" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F01A083" w14:textId="77777777" w:rsidR="0007054E" w:rsidRDefault="0007054E" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6472D28B" w14:textId="77777777" w:rsidR="0007054E" w:rsidRDefault="0007054E" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ADBA490" w14:textId="77777777" w:rsidR="0007054E" w:rsidRDefault="0007054E" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6028048B" w14:textId="77777777" w:rsidR="0007054E" w:rsidRDefault="0007054E" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C7D8F6E" w14:textId="77777777" w:rsidR="0007054E" w:rsidRDefault="0007054E" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4480BB99" w14:textId="5048F62F" w:rsidR="0007054E" w:rsidRPr="008116F8" w:rsidRDefault="0007054E" w:rsidP="0007054E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Syyskuu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00913340" w14:paraId="620DD3D6" w14:textId="77777777" w:rsidTr="00FC4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBFD651" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tammikuu 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75D40F8B" w14:textId="56C39913" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="002C0EE5" w:rsidP="00E3032A">
-[...54 lines deleted...]
-          <w:p w14:paraId="1E806FBB" w14:textId="7A327E77" w:rsidR="00EA7BD4" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="068DA577" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C15CA0B" w14:textId="5D8D44C8" w:rsidR="00363AFD" w:rsidRPr="00363AFD" w:rsidRDefault="00B616AC" w:rsidP="00E3032A">
-[...9 lines deleted...]
-          <w:p w14:paraId="6AF4F6BD" w14:textId="3E6211D8" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="03117703" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52AA9C7B" w14:textId="7F4E886B" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="500F6B15" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76420335" w14:textId="1A9AF4B2" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="7A8BD8EC" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w14:paraId="29B208CD" w14:textId="77777777" w:rsidTr="00B616AC">
+      <w:tr w:rsidR="00913340" w14:paraId="34D12B44" w14:textId="77777777" w:rsidTr="00FC4DB6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E22BB85" w14:textId="77777777" w:rsidR="006C4BF6" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="4784AD8E" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00363AFD">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Henkilöstöpalaute</w:t>
+              <w:t>Toukokuu 2027</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75F59720" w14:textId="7BDBC9A0" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4803013E" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8BD7D5" w14:textId="2D9A72C5" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="002C0EE5" w:rsidP="00E3032A">
+          <w:p w14:paraId="36538D80" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...24 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="299B8137" w14:textId="27E95B58" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="3E684982" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB8ED40" w14:textId="02D45C66" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="41D8CA2E" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00913340" w14:paraId="448A1C1A" w14:textId="77777777" w:rsidTr="00FC4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5775A066" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Syyskuu 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56975AF2" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A729B06" w14:textId="270EA382" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="0788D35A" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...34 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37EC263A" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRDefault="001E10A1" w:rsidP="00E3032A">
+          <w:p w14:paraId="2720EA94" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...173 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28AE56A9" w14:textId="75173A75" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="002C0EE5" w:rsidP="00E3032A">
+          <w:p w14:paraId="34D40329" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00913340" w14:paraId="26BEC304" w14:textId="77777777" w:rsidTr="00FC4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0164F3FB" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>-</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tammikuu 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="433F5761" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="18F09231" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7007F0BD" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="60252982" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BAB6DF4" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="0CB63F0D" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...58 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="501FA1EF" w14:textId="172A9B02" w:rsidR="00EA7BD4" w:rsidRPr="00317F41" w:rsidRDefault="002C0EE5" w:rsidP="00E3032A">
+          <w:p w14:paraId="469D9736" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00913340" w14:paraId="5E72CC69" w14:textId="77777777" w:rsidTr="00FC4DB6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4C4678" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>-</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Toukokuu 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="689436CC" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="2C385784" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19071C4F" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="0882286A" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40D5C144" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
+          <w:p w14:paraId="04552C99" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...58 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7436A70B" w14:textId="1BD99D1D" w:rsidR="00EA7BD4" w:rsidRPr="00363AFD" w:rsidRDefault="001E10A1" w:rsidP="00E3032A">
+          <w:p w14:paraId="529CA500" w14:textId="77777777" w:rsidR="00913340" w:rsidRPr="008116F8" w:rsidRDefault="00913340" w:rsidP="00FC4DB6">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...402 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D0B366E" w14:textId="4CCE88AA" w:rsidR="00EA7BD4" w:rsidRDefault="00EA7BD4" w:rsidP="00E3032A">
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="7518C90F" w14:textId="77777777" w:rsidR="00913340" w:rsidRDefault="00913340" w:rsidP="00913340">
+      <w:pPr>
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="750220D5" w14:textId="77777777" w:rsidR="00373620" w:rsidRDefault="00373620" w:rsidP="00675D92">
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p w14:paraId="02860463" w14:textId="77777777" w:rsidR="00317F41" w:rsidRDefault="00317F41" w:rsidP="00675D92">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75682776" w14:textId="77777777" w:rsidR="00373620" w:rsidRDefault="00373620" w:rsidP="00675D92">
-[...2640 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="4F77FFA8" w14:textId="00EEA468" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="00675D92">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="119" w:name="_Toc201089648"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc188357444"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc201089648"/>
       <w:r w:rsidRPr="00177923">
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E36113">
         <w:t xml:space="preserve">ja raportoinnin </w:t>
       </w:r>
       <w:r>
         <w:t>hyväksyminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="118"/>
-      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
     </w:p>
     <w:p w14:paraId="59206FE8" w14:textId="507D7EF6" w:rsidR="008C0AD2" w:rsidRPr="008031B4" w:rsidRDefault="008C0AD2" w:rsidP="00675D92">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">Tämän omavalvontasuunnitelman </w:t>
       </w:r>
       <w:r w:rsidR="00E36113">
         <w:t xml:space="preserve">ja raportoinnin </w:t>
       </w:r>
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">hyväksyy ja </w:t>
       </w:r>
       <w:r w:rsidRPr="008031B4">
         <w:t xml:space="preserve">vahvistaa </w:t>
       </w:r>
       <w:r w:rsidR="00FC08BF" w:rsidRPr="008031B4">
         <w:t>Oulun avopalveluiden</w:t>
       </w:r>
       <w:r w:rsidRPr="008031B4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC08BF" w:rsidRPr="008031B4">
         <w:t>esihenkilö</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C720FFE" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="00675D92">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EDC4EA7" w14:textId="035E8384" w:rsidR="008C0AD2" w:rsidRPr="004272DE" w:rsidRDefault="008C0AD2" w:rsidP="00675D92">
+    <w:p w14:paraId="4EDC4EA7" w14:textId="77A70953" w:rsidR="008C0AD2" w:rsidRPr="004272DE" w:rsidRDefault="008C0AD2" w:rsidP="00675D92">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004272DE">
+        <w:lastRenderedPageBreak/>
         <w:t>Paikka ja päiväys</w:t>
       </w:r>
       <w:r w:rsidR="00FC08BF">
         <w:t xml:space="preserve"> Oulu </w:t>
       </w:r>
+      <w:r w:rsidR="00A71379">
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="00207A4C">
-        <w:t>8.5</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71379">
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00E31D76">
         <w:t>.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E30406" w14:textId="4CCA9479" w:rsidR="00DC25C8" w:rsidRPr="00985175" w:rsidRDefault="008C0AD2" w:rsidP="00675D92">
+    <w:p w14:paraId="37E30406" w14:textId="0547228B" w:rsidR="00DC25C8" w:rsidRPr="00985175" w:rsidRDefault="008C0AD2" w:rsidP="00675D92">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004272DE">
         <w:t>Vastuuhenkilön nimi</w:t>
       </w:r>
       <w:r w:rsidR="00FC08BF">
-        <w:t xml:space="preserve"> Sari Pa</w:t>
-[...5 lines deleted...]
-        <w:t>o</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71379">
+        <w:t>Varpu Ilvesluoto, palveluesihenkilö</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC25C8" w:rsidRPr="00985175" w:rsidSect="00D102AD">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49BDDE97" w14:textId="77777777" w:rsidR="00117217" w:rsidRDefault="00117217" w:rsidP="0069208C">
+    <w:p w14:paraId="55F73A9E" w14:textId="77777777" w:rsidR="00A33337" w:rsidRDefault="00A33337" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F7F2593" w14:textId="77777777" w:rsidR="00117217" w:rsidRDefault="00117217" w:rsidP="0069208C">
+    <w:p w14:paraId="2EDAA4C1" w14:textId="77777777" w:rsidR="00A33337" w:rsidRDefault="00A33337" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E1263CC" w14:textId="77777777" w:rsidR="00117217" w:rsidRDefault="00117217">
+    <w:p w14:paraId="3D019B52" w14:textId="77777777" w:rsidR="00A33337" w:rsidRDefault="00A33337">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15149,50 +11251,51 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -15257,71 +11360,71 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A798D4F" w14:textId="77777777" w:rsidR="00483AE6" w:rsidRDefault="00483AE6">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="452D838E" w14:textId="77777777" w:rsidR="00D102AD" w:rsidRDefault="00D102AD">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="273FE633" w14:textId="77777777" w:rsidR="00117217" w:rsidRDefault="00117217" w:rsidP="0069208C">
+    <w:p w14:paraId="779C4FA5" w14:textId="77777777" w:rsidR="00A33337" w:rsidRDefault="00A33337" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14290499" w14:textId="77777777" w:rsidR="00117217" w:rsidRDefault="00117217" w:rsidP="0069208C">
+    <w:p w14:paraId="540B03C5" w14:textId="77777777" w:rsidR="00A33337" w:rsidRDefault="00A33337" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5CB20838" w14:textId="77777777" w:rsidR="00117217" w:rsidRDefault="00117217">
+    <w:p w14:paraId="1E68E61A" w14:textId="77777777" w:rsidR="00A33337" w:rsidRDefault="00A33337">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B451FF4" w14:textId="77777777" w:rsidR="00D102AD" w:rsidRDefault="00D102AD">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="610EAB3F" w14:textId="5F8DDB3F" w:rsidR="00EC4E63" w:rsidRPr="009C78B6" w:rsidRDefault="00805407">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:rPr>
         <w:b/>
@@ -19606,52 +15709,52 @@
   </w:num>
   <w:num w:numId="30" w16cid:durableId="134756701">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1740130231">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1302032561">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1213955301">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="684937068">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="691805927">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="29"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="124"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069208C"/>
     <w:rsid w:val="000001CF"/>
     <w:rsid w:val="00000267"/>
@@ -20149,50 +16252,51 @@
     <w:rsid w:val="0006652E"/>
     <w:rsid w:val="000665F0"/>
     <w:rsid w:val="0006695C"/>
     <w:rsid w:val="000669F2"/>
     <w:rsid w:val="00066B85"/>
     <w:rsid w:val="00066B93"/>
     <w:rsid w:val="00066C79"/>
     <w:rsid w:val="00066CAA"/>
     <w:rsid w:val="00067020"/>
     <w:rsid w:val="00067091"/>
     <w:rsid w:val="000671A1"/>
     <w:rsid w:val="000673C8"/>
     <w:rsid w:val="000675ED"/>
     <w:rsid w:val="0006768D"/>
     <w:rsid w:val="000677E2"/>
     <w:rsid w:val="00067A99"/>
     <w:rsid w:val="00067AAE"/>
     <w:rsid w:val="00067DE2"/>
     <w:rsid w:val="00067ED0"/>
     <w:rsid w:val="00070024"/>
     <w:rsid w:val="00070178"/>
     <w:rsid w:val="0007024D"/>
     <w:rsid w:val="000702C4"/>
     <w:rsid w:val="000702F5"/>
     <w:rsid w:val="00070448"/>
+    <w:rsid w:val="0007054E"/>
     <w:rsid w:val="00070634"/>
     <w:rsid w:val="000706D4"/>
     <w:rsid w:val="000706DF"/>
     <w:rsid w:val="000706F4"/>
     <w:rsid w:val="00070929"/>
     <w:rsid w:val="00070A21"/>
     <w:rsid w:val="00070B5A"/>
     <w:rsid w:val="00070B83"/>
     <w:rsid w:val="00070DC3"/>
     <w:rsid w:val="00070F9B"/>
     <w:rsid w:val="000711E9"/>
     <w:rsid w:val="00071515"/>
     <w:rsid w:val="0007160B"/>
     <w:rsid w:val="00071697"/>
     <w:rsid w:val="000719CC"/>
     <w:rsid w:val="00071AC3"/>
     <w:rsid w:val="00071AE0"/>
     <w:rsid w:val="00071AEF"/>
     <w:rsid w:val="0007229F"/>
     <w:rsid w:val="000723B6"/>
     <w:rsid w:val="0007256B"/>
     <w:rsid w:val="000725F7"/>
     <w:rsid w:val="00072733"/>
     <w:rsid w:val="000729DD"/>
     <w:rsid w:val="00072A1F"/>
@@ -26367,50 +22471,51 @@
     <w:rsid w:val="005D4E41"/>
     <w:rsid w:val="005D4E9C"/>
     <w:rsid w:val="005D4F34"/>
     <w:rsid w:val="005D5032"/>
     <w:rsid w:val="005D51CC"/>
     <w:rsid w:val="005D51EE"/>
     <w:rsid w:val="005D5207"/>
     <w:rsid w:val="005D5549"/>
     <w:rsid w:val="005D5687"/>
     <w:rsid w:val="005D56D7"/>
     <w:rsid w:val="005D58B0"/>
     <w:rsid w:val="005D590F"/>
     <w:rsid w:val="005D5A1D"/>
     <w:rsid w:val="005D5A33"/>
     <w:rsid w:val="005D5B16"/>
     <w:rsid w:val="005D5C1B"/>
     <w:rsid w:val="005D5E11"/>
     <w:rsid w:val="005D6478"/>
     <w:rsid w:val="005D654F"/>
     <w:rsid w:val="005D6590"/>
     <w:rsid w:val="005D65E6"/>
     <w:rsid w:val="005D662F"/>
     <w:rsid w:val="005D6687"/>
     <w:rsid w:val="005D669C"/>
     <w:rsid w:val="005D6AFF"/>
+    <w:rsid w:val="005D6C1A"/>
     <w:rsid w:val="005D6D0E"/>
     <w:rsid w:val="005D6E7A"/>
     <w:rsid w:val="005D73D3"/>
     <w:rsid w:val="005D7558"/>
     <w:rsid w:val="005D755D"/>
     <w:rsid w:val="005D75D1"/>
     <w:rsid w:val="005D760C"/>
     <w:rsid w:val="005D7633"/>
     <w:rsid w:val="005D7AF6"/>
     <w:rsid w:val="005E00A6"/>
     <w:rsid w:val="005E022F"/>
     <w:rsid w:val="005E0309"/>
     <w:rsid w:val="005E03E6"/>
     <w:rsid w:val="005E0799"/>
     <w:rsid w:val="005E080D"/>
     <w:rsid w:val="005E0C64"/>
     <w:rsid w:val="005E0F53"/>
     <w:rsid w:val="005E0F95"/>
     <w:rsid w:val="005E112D"/>
     <w:rsid w:val="005E11AE"/>
     <w:rsid w:val="005E199A"/>
     <w:rsid w:val="005E1BB8"/>
     <w:rsid w:val="005E1D99"/>
     <w:rsid w:val="005E1EA6"/>
     <w:rsid w:val="005E1F4E"/>
@@ -29608,50 +25713,51 @@
     <w:rsid w:val="008A64FE"/>
     <w:rsid w:val="008A66B1"/>
     <w:rsid w:val="008A6AAF"/>
     <w:rsid w:val="008A6BF4"/>
     <w:rsid w:val="008A7220"/>
     <w:rsid w:val="008A748F"/>
     <w:rsid w:val="008A7539"/>
     <w:rsid w:val="008A75AE"/>
     <w:rsid w:val="008A78EB"/>
     <w:rsid w:val="008A7F61"/>
     <w:rsid w:val="008A7FDE"/>
     <w:rsid w:val="008B04B6"/>
     <w:rsid w:val="008B0624"/>
     <w:rsid w:val="008B0831"/>
     <w:rsid w:val="008B09C3"/>
     <w:rsid w:val="008B0D22"/>
     <w:rsid w:val="008B0DB0"/>
     <w:rsid w:val="008B0F3C"/>
     <w:rsid w:val="008B16E7"/>
     <w:rsid w:val="008B172B"/>
     <w:rsid w:val="008B179A"/>
     <w:rsid w:val="008B18F7"/>
     <w:rsid w:val="008B1C62"/>
     <w:rsid w:val="008B1D26"/>
     <w:rsid w:val="008B1F49"/>
+    <w:rsid w:val="008B216B"/>
     <w:rsid w:val="008B21EE"/>
     <w:rsid w:val="008B231E"/>
     <w:rsid w:val="008B261D"/>
     <w:rsid w:val="008B27E9"/>
     <w:rsid w:val="008B28F7"/>
     <w:rsid w:val="008B2964"/>
     <w:rsid w:val="008B2A85"/>
     <w:rsid w:val="008B2C07"/>
     <w:rsid w:val="008B2C7B"/>
     <w:rsid w:val="008B2C88"/>
     <w:rsid w:val="008B2F06"/>
     <w:rsid w:val="008B308F"/>
     <w:rsid w:val="008B30A7"/>
     <w:rsid w:val="008B3788"/>
     <w:rsid w:val="008B378D"/>
     <w:rsid w:val="008B3985"/>
     <w:rsid w:val="008B3C5D"/>
     <w:rsid w:val="008B3D91"/>
     <w:rsid w:val="008B3F60"/>
     <w:rsid w:val="008B4583"/>
     <w:rsid w:val="008B4677"/>
     <w:rsid w:val="008B46E3"/>
     <w:rsid w:val="008B474F"/>
     <w:rsid w:val="008B483B"/>
     <w:rsid w:val="008B4852"/>
@@ -30052,50 +26158,51 @@
     <w:rsid w:val="0091084D"/>
     <w:rsid w:val="00910A2A"/>
     <w:rsid w:val="00910B81"/>
     <w:rsid w:val="00910D2B"/>
     <w:rsid w:val="00910EDC"/>
     <w:rsid w:val="00911066"/>
     <w:rsid w:val="009112BE"/>
     <w:rsid w:val="0091136F"/>
     <w:rsid w:val="00911573"/>
     <w:rsid w:val="00911902"/>
     <w:rsid w:val="009119D8"/>
     <w:rsid w:val="00911ACC"/>
     <w:rsid w:val="00911BF7"/>
     <w:rsid w:val="00911C93"/>
     <w:rsid w:val="00911D67"/>
     <w:rsid w:val="00911D7F"/>
     <w:rsid w:val="00911EF4"/>
     <w:rsid w:val="009122FE"/>
     <w:rsid w:val="009125EA"/>
     <w:rsid w:val="00912674"/>
     <w:rsid w:val="00912703"/>
     <w:rsid w:val="0091275E"/>
     <w:rsid w:val="00912A63"/>
     <w:rsid w:val="00912CDB"/>
     <w:rsid w:val="00912D44"/>
+    <w:rsid w:val="00913340"/>
     <w:rsid w:val="00913352"/>
     <w:rsid w:val="0091394E"/>
     <w:rsid w:val="00913A00"/>
     <w:rsid w:val="00913B20"/>
     <w:rsid w:val="00913B9B"/>
     <w:rsid w:val="00913CE7"/>
     <w:rsid w:val="00914090"/>
     <w:rsid w:val="0091412F"/>
     <w:rsid w:val="009142C4"/>
     <w:rsid w:val="009143C5"/>
     <w:rsid w:val="009143CF"/>
     <w:rsid w:val="0091452C"/>
     <w:rsid w:val="00914A1C"/>
     <w:rsid w:val="00914E63"/>
     <w:rsid w:val="00914EB7"/>
     <w:rsid w:val="00914F57"/>
     <w:rsid w:val="00914F88"/>
     <w:rsid w:val="0091506E"/>
     <w:rsid w:val="00915331"/>
     <w:rsid w:val="0091538A"/>
     <w:rsid w:val="0091540E"/>
     <w:rsid w:val="00915427"/>
     <w:rsid w:val="009155CD"/>
     <w:rsid w:val="00915962"/>
     <w:rsid w:val="009162B5"/>
@@ -30255,50 +26362,51 @@
     <w:rsid w:val="009377FB"/>
     <w:rsid w:val="0093794B"/>
     <w:rsid w:val="00937A32"/>
     <w:rsid w:val="00937A53"/>
     <w:rsid w:val="00937BA7"/>
     <w:rsid w:val="009400A9"/>
     <w:rsid w:val="009404F7"/>
     <w:rsid w:val="009405A1"/>
     <w:rsid w:val="009408A0"/>
     <w:rsid w:val="00940A5D"/>
     <w:rsid w:val="00940A7C"/>
     <w:rsid w:val="00940C00"/>
     <w:rsid w:val="00940E82"/>
     <w:rsid w:val="00941042"/>
     <w:rsid w:val="0094109A"/>
     <w:rsid w:val="009413CE"/>
     <w:rsid w:val="009413EF"/>
     <w:rsid w:val="0094147A"/>
     <w:rsid w:val="0094165C"/>
     <w:rsid w:val="00942211"/>
     <w:rsid w:val="00942322"/>
     <w:rsid w:val="0094263A"/>
     <w:rsid w:val="00942696"/>
     <w:rsid w:val="00942D82"/>
     <w:rsid w:val="00942DC6"/>
+    <w:rsid w:val="0094301B"/>
     <w:rsid w:val="00943214"/>
     <w:rsid w:val="00943223"/>
     <w:rsid w:val="009432E0"/>
     <w:rsid w:val="00943493"/>
     <w:rsid w:val="009436D1"/>
     <w:rsid w:val="00943782"/>
     <w:rsid w:val="00943858"/>
     <w:rsid w:val="00943B9F"/>
     <w:rsid w:val="00944066"/>
     <w:rsid w:val="009442DA"/>
     <w:rsid w:val="00944412"/>
     <w:rsid w:val="00944627"/>
     <w:rsid w:val="00944755"/>
     <w:rsid w:val="0094489F"/>
     <w:rsid w:val="009448BF"/>
     <w:rsid w:val="00944BC6"/>
     <w:rsid w:val="00944D56"/>
     <w:rsid w:val="00944E2B"/>
     <w:rsid w:val="0094539C"/>
     <w:rsid w:val="0094549E"/>
     <w:rsid w:val="009454FC"/>
     <w:rsid w:val="00945503"/>
     <w:rsid w:val="0094554A"/>
     <w:rsid w:val="009456EE"/>
     <w:rsid w:val="009456F2"/>
@@ -30651,50 +26759,51 @@
     <w:rsid w:val="0098773D"/>
     <w:rsid w:val="0098774A"/>
     <w:rsid w:val="00987A15"/>
     <w:rsid w:val="00987AB3"/>
     <w:rsid w:val="00987AE2"/>
     <w:rsid w:val="00987AEA"/>
     <w:rsid w:val="00987D03"/>
     <w:rsid w:val="009900E3"/>
     <w:rsid w:val="0099011B"/>
     <w:rsid w:val="009901CB"/>
     <w:rsid w:val="0099070C"/>
     <w:rsid w:val="00990932"/>
     <w:rsid w:val="00990A2B"/>
     <w:rsid w:val="00990D2E"/>
     <w:rsid w:val="00990DFD"/>
     <w:rsid w:val="00990ECC"/>
     <w:rsid w:val="00990F2D"/>
     <w:rsid w:val="00991254"/>
     <w:rsid w:val="0099129C"/>
     <w:rsid w:val="0099157E"/>
     <w:rsid w:val="00991BA9"/>
     <w:rsid w:val="00991ED8"/>
     <w:rsid w:val="00991F14"/>
     <w:rsid w:val="00992071"/>
     <w:rsid w:val="0099217A"/>
+    <w:rsid w:val="00992221"/>
     <w:rsid w:val="00992629"/>
     <w:rsid w:val="009926CF"/>
     <w:rsid w:val="00992863"/>
     <w:rsid w:val="00992AB8"/>
     <w:rsid w:val="00992AD3"/>
     <w:rsid w:val="00992EBB"/>
     <w:rsid w:val="00992F40"/>
     <w:rsid w:val="00992FB1"/>
     <w:rsid w:val="00993025"/>
     <w:rsid w:val="0099304E"/>
     <w:rsid w:val="009930B0"/>
     <w:rsid w:val="0099319F"/>
     <w:rsid w:val="00993434"/>
     <w:rsid w:val="0099351F"/>
     <w:rsid w:val="0099357F"/>
     <w:rsid w:val="0099374A"/>
     <w:rsid w:val="0099378F"/>
     <w:rsid w:val="009938FD"/>
     <w:rsid w:val="00993CF4"/>
     <w:rsid w:val="00993DE8"/>
     <w:rsid w:val="00993F8E"/>
     <w:rsid w:val="00993FEF"/>
     <w:rsid w:val="0099410C"/>
     <w:rsid w:val="009941F0"/>
     <w:rsid w:val="009943B4"/>
@@ -31376,50 +27485,51 @@
     <w:rsid w:val="00A30CA4"/>
     <w:rsid w:val="00A30FFC"/>
     <w:rsid w:val="00A31273"/>
     <w:rsid w:val="00A312CC"/>
     <w:rsid w:val="00A315A0"/>
     <w:rsid w:val="00A31A01"/>
     <w:rsid w:val="00A31B41"/>
     <w:rsid w:val="00A31B6F"/>
     <w:rsid w:val="00A31BCE"/>
     <w:rsid w:val="00A31BD2"/>
     <w:rsid w:val="00A31E13"/>
     <w:rsid w:val="00A31E44"/>
     <w:rsid w:val="00A31F88"/>
     <w:rsid w:val="00A32197"/>
     <w:rsid w:val="00A32493"/>
     <w:rsid w:val="00A3249F"/>
     <w:rsid w:val="00A324AA"/>
     <w:rsid w:val="00A32645"/>
     <w:rsid w:val="00A32ABE"/>
     <w:rsid w:val="00A32C03"/>
     <w:rsid w:val="00A32D3B"/>
     <w:rsid w:val="00A32FCD"/>
     <w:rsid w:val="00A330F0"/>
     <w:rsid w:val="00A3326A"/>
     <w:rsid w:val="00A332DF"/>
+    <w:rsid w:val="00A33337"/>
     <w:rsid w:val="00A334CB"/>
     <w:rsid w:val="00A33625"/>
     <w:rsid w:val="00A33A30"/>
     <w:rsid w:val="00A33A98"/>
     <w:rsid w:val="00A33B49"/>
     <w:rsid w:val="00A33BA7"/>
     <w:rsid w:val="00A33E28"/>
     <w:rsid w:val="00A33E8E"/>
     <w:rsid w:val="00A34005"/>
     <w:rsid w:val="00A34096"/>
     <w:rsid w:val="00A342E0"/>
     <w:rsid w:val="00A34675"/>
     <w:rsid w:val="00A34C6C"/>
     <w:rsid w:val="00A34D3A"/>
     <w:rsid w:val="00A34F13"/>
     <w:rsid w:val="00A34FC5"/>
     <w:rsid w:val="00A35186"/>
     <w:rsid w:val="00A35299"/>
     <w:rsid w:val="00A3536A"/>
     <w:rsid w:val="00A353F9"/>
     <w:rsid w:val="00A35425"/>
     <w:rsid w:val="00A35659"/>
     <w:rsid w:val="00A356ED"/>
     <w:rsid w:val="00A3575A"/>
     <w:rsid w:val="00A35A39"/>
@@ -31646,50 +27756,51 @@
     <w:rsid w:val="00A66417"/>
     <w:rsid w:val="00A66602"/>
     <w:rsid w:val="00A6670A"/>
     <w:rsid w:val="00A668EA"/>
     <w:rsid w:val="00A6697D"/>
     <w:rsid w:val="00A66C4D"/>
     <w:rsid w:val="00A66E50"/>
     <w:rsid w:val="00A66E9F"/>
     <w:rsid w:val="00A67108"/>
     <w:rsid w:val="00A672FE"/>
     <w:rsid w:val="00A67591"/>
     <w:rsid w:val="00A675D8"/>
     <w:rsid w:val="00A6785D"/>
     <w:rsid w:val="00A67AF0"/>
     <w:rsid w:val="00A67BE9"/>
     <w:rsid w:val="00A67C6B"/>
     <w:rsid w:val="00A67E42"/>
     <w:rsid w:val="00A67E98"/>
     <w:rsid w:val="00A701B1"/>
     <w:rsid w:val="00A704D0"/>
     <w:rsid w:val="00A70AE6"/>
     <w:rsid w:val="00A711CD"/>
     <w:rsid w:val="00A71280"/>
     <w:rsid w:val="00A71294"/>
     <w:rsid w:val="00A71343"/>
+    <w:rsid w:val="00A71379"/>
     <w:rsid w:val="00A716F4"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00A71AD4"/>
     <w:rsid w:val="00A71B12"/>
     <w:rsid w:val="00A71DE6"/>
     <w:rsid w:val="00A71EC4"/>
     <w:rsid w:val="00A7213A"/>
     <w:rsid w:val="00A72184"/>
     <w:rsid w:val="00A7219D"/>
     <w:rsid w:val="00A7238D"/>
     <w:rsid w:val="00A7244C"/>
     <w:rsid w:val="00A72592"/>
     <w:rsid w:val="00A72B18"/>
     <w:rsid w:val="00A72BF6"/>
     <w:rsid w:val="00A72C5F"/>
     <w:rsid w:val="00A72FFD"/>
     <w:rsid w:val="00A73036"/>
     <w:rsid w:val="00A73146"/>
     <w:rsid w:val="00A733F1"/>
     <w:rsid w:val="00A73413"/>
     <w:rsid w:val="00A7348F"/>
     <w:rsid w:val="00A737D9"/>
     <w:rsid w:val="00A737EE"/>
     <w:rsid w:val="00A738AA"/>
     <w:rsid w:val="00A73995"/>
@@ -34290,50 +30401,51 @@
     <w:rsid w:val="00CB6B84"/>
     <w:rsid w:val="00CB6B8F"/>
     <w:rsid w:val="00CB6CA1"/>
     <w:rsid w:val="00CB6E58"/>
     <w:rsid w:val="00CB6F65"/>
     <w:rsid w:val="00CB70BF"/>
     <w:rsid w:val="00CB714F"/>
     <w:rsid w:val="00CB72B0"/>
     <w:rsid w:val="00CB7330"/>
     <w:rsid w:val="00CB7476"/>
     <w:rsid w:val="00CB757E"/>
     <w:rsid w:val="00CB796D"/>
     <w:rsid w:val="00CB7AAE"/>
     <w:rsid w:val="00CB7BCF"/>
     <w:rsid w:val="00CB7BD2"/>
     <w:rsid w:val="00CB7C85"/>
     <w:rsid w:val="00CB7EB5"/>
     <w:rsid w:val="00CBCDCE"/>
     <w:rsid w:val="00CC0293"/>
     <w:rsid w:val="00CC0593"/>
     <w:rsid w:val="00CC06CC"/>
     <w:rsid w:val="00CC0700"/>
     <w:rsid w:val="00CC086D"/>
     <w:rsid w:val="00CC0CF4"/>
     <w:rsid w:val="00CC0FA8"/>
+    <w:rsid w:val="00CC0FB6"/>
     <w:rsid w:val="00CC10A2"/>
     <w:rsid w:val="00CC11A3"/>
     <w:rsid w:val="00CC1515"/>
     <w:rsid w:val="00CC1694"/>
     <w:rsid w:val="00CC17C4"/>
     <w:rsid w:val="00CC193F"/>
     <w:rsid w:val="00CC1B8E"/>
     <w:rsid w:val="00CC1DE0"/>
     <w:rsid w:val="00CC21A4"/>
     <w:rsid w:val="00CC246B"/>
     <w:rsid w:val="00CC2470"/>
     <w:rsid w:val="00CC2508"/>
     <w:rsid w:val="00CC252D"/>
     <w:rsid w:val="00CC25FB"/>
     <w:rsid w:val="00CC2AB8"/>
     <w:rsid w:val="00CC2C5C"/>
     <w:rsid w:val="00CC2EA8"/>
     <w:rsid w:val="00CC30E7"/>
     <w:rsid w:val="00CC318D"/>
     <w:rsid w:val="00CC37FE"/>
     <w:rsid w:val="00CC387A"/>
     <w:rsid w:val="00CC38E3"/>
     <w:rsid w:val="00CC3913"/>
     <w:rsid w:val="00CC395A"/>
     <w:rsid w:val="00CC3B05"/>
@@ -35189,50 +31301,51 @@
     <w:rsid w:val="00D853D0"/>
     <w:rsid w:val="00D85421"/>
     <w:rsid w:val="00D85821"/>
     <w:rsid w:val="00D85A84"/>
     <w:rsid w:val="00D860CB"/>
     <w:rsid w:val="00D8623F"/>
     <w:rsid w:val="00D86405"/>
     <w:rsid w:val="00D86589"/>
     <w:rsid w:val="00D8690B"/>
     <w:rsid w:val="00D86A96"/>
     <w:rsid w:val="00D86B67"/>
     <w:rsid w:val="00D86C4F"/>
     <w:rsid w:val="00D86DE7"/>
     <w:rsid w:val="00D86FC3"/>
     <w:rsid w:val="00D8755F"/>
     <w:rsid w:val="00D876D1"/>
     <w:rsid w:val="00D87819"/>
     <w:rsid w:val="00D8789F"/>
     <w:rsid w:val="00D87DC4"/>
     <w:rsid w:val="00D87FC2"/>
     <w:rsid w:val="00D90101"/>
     <w:rsid w:val="00D9017C"/>
     <w:rsid w:val="00D90417"/>
     <w:rsid w:val="00D904DA"/>
     <w:rsid w:val="00D90669"/>
+    <w:rsid w:val="00D906A6"/>
     <w:rsid w:val="00D90B25"/>
     <w:rsid w:val="00D90D3A"/>
     <w:rsid w:val="00D90DBC"/>
     <w:rsid w:val="00D90F43"/>
     <w:rsid w:val="00D90FE1"/>
     <w:rsid w:val="00D90FFF"/>
     <w:rsid w:val="00D910BE"/>
     <w:rsid w:val="00D91593"/>
     <w:rsid w:val="00D9165C"/>
     <w:rsid w:val="00D91705"/>
     <w:rsid w:val="00D9171B"/>
     <w:rsid w:val="00D91898"/>
     <w:rsid w:val="00D91984"/>
     <w:rsid w:val="00D92033"/>
     <w:rsid w:val="00D9216A"/>
     <w:rsid w:val="00D9238B"/>
     <w:rsid w:val="00D923A1"/>
     <w:rsid w:val="00D925D6"/>
     <w:rsid w:val="00D92655"/>
     <w:rsid w:val="00D92699"/>
     <w:rsid w:val="00D92899"/>
     <w:rsid w:val="00D92949"/>
     <w:rsid w:val="00D92B95"/>
     <w:rsid w:val="00D92D5F"/>
     <w:rsid w:val="00D92F98"/>
@@ -50580,51 +46693,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2078160545">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuortenystavat.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.filali@hoivatie.fi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sari.paso@hoivatie.fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.julkari.fi/bitstream/handle/10024/129969/URN_ISBN_978-952-302-577-6.pdf?sequence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odl.fi/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuortenystavat.fi/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne.filali@hoivatie.fi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:varpu.ilvesluoto@hoivatie.fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.julkari.fi/bitstream/handle/10024/129969/URN_ISBN_978-952-302-577-6.pdf?sequence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odl.fi/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -50899,79 +47012,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...27 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A" ma:contentTypeVersion="10" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="a0a667eafeb446874c0e5ed970ae151e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d798e5-3709-4ef6-a25d-7ac21912a859" xmlns:ns3="b382dae5-e816-4e2d-8100-607793ae65bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed8825bd66ac9fdf92e035ecdbaae31b" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <xsd:import namespace="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -51130,138 +47214,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="b382dae5-e816-4e2d-8100-607793ae65bb">
+      <UserInfo>
+        <DisplayName>Hintsala Jari</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Filali Anne</DisplayName>
+        <AccountId>19</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Hynninen Nina</DisplayName>
+        <AccountId>22</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Aho Leena</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA6F39D-972A-4B97-86B9-5BEDA7A11653}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD288BCA-BB36-4B87-824C-4477CA0B5E3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3C3E4D7-6207-4C8E-8CEF-EA3273659E34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE37435-4DB6-42E4-967A-F4AA3A6A80AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>33</Pages>
-[...1 lines deleted...]
-  <Characters>60443</Characters>
+  <Pages>30</Pages>
+  <Words>7059</Words>
+  <Characters>57186</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>503</Lines>
-  <Paragraphs>135</Paragraphs>
+  <Lines>476</Lines>
+  <Paragraphs>128</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>67770</CharactersWithSpaces>
+  <CharactersWithSpaces>64117</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hintsala Jari</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A</vt:lpwstr>