--- v0 (2026-06-20)
+++ v1 (2026-09-18)
@@ -437,83 +437,101 @@
           </w:tcPr>
           <w:p w14:paraId="5351E13F" w14:textId="01B35432" w:rsidR="0052695B" w:rsidRPr="0052695B" w:rsidRDefault="00A779BE" w:rsidP="0052695B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Päivitetty</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052695B" w:rsidRPr="0052695B" w14:paraId="2EC8E181" w14:textId="77777777" w:rsidTr="00A130ED">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="014D7D99" w14:textId="77777777" w:rsidR="0052695B" w:rsidRPr="0052695B" w:rsidRDefault="0052695B" w:rsidP="0052695B">
+          <w:p w14:paraId="014D7D99" w14:textId="1E4EDBCC" w:rsidR="0052695B" w:rsidRPr="0052695B" w:rsidRDefault="002F6B0F" w:rsidP="0052695B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>10.9.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14D7F801" w14:textId="77777777" w:rsidR="0052695B" w:rsidRPr="0052695B" w:rsidRDefault="0052695B" w:rsidP="0052695B">
+          <w:p w14:paraId="14D7F801" w14:textId="5690B814" w:rsidR="0052695B" w:rsidRPr="0052695B" w:rsidRDefault="002F6B0F" w:rsidP="0052695B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Jenni Torkell</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C51F24A" w14:textId="77777777" w:rsidR="0052695B" w:rsidRPr="0052695B" w:rsidRDefault="0052695B" w:rsidP="0052695B">
+          <w:p w14:paraId="3C51F24A" w14:textId="352E6E23" w:rsidR="0052695B" w:rsidRPr="0052695B" w:rsidRDefault="002F6B0F" w:rsidP="0052695B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Päivitetty</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0052695B" w:rsidRPr="0052695B" w14:paraId="44282965" w14:textId="77777777" w:rsidTr="00A130ED">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B7FE123" w14:textId="77777777" w:rsidR="0052695B" w:rsidRPr="0052695B" w:rsidRDefault="0052695B" w:rsidP="0052695B">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23ECDC4D" w14:textId="77777777" w:rsidR="0052695B" w:rsidRPr="0052695B" w:rsidRDefault="0052695B" w:rsidP="0052695B">
@@ -3486,65 +3504,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005545BA">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>voi ostaa</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005545BA">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>itse tai sitten asiakkaalla voi olla maksusitoumus esim. Pohjois-Pohjanmaan hyvinvointialueelta,</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Valtiokonttorilta tai Lotta </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Säätiöltä. Toiminta-alueina Oulu, Kempele, Liminka ja Muhos.</w:t>
+        <w:t xml:space="preserve"> Valtiokonttorilta tai Lotta Svärd Säätiöltä. Toiminta-alueina Oulu, Kempele, Liminka ja Muhos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A5AC80" w14:textId="15F85810" w:rsidR="00B279C3" w:rsidRDefault="00EA5C57" w:rsidP="00B279C3">
       <w:r>
         <w:t>Hoivatie fysioterapiapalveluiden</w:t>
       </w:r>
       <w:r w:rsidR="00B279C3">
         <w:t xml:space="preserve"> asiakkaiden </w:t>
       </w:r>
       <w:r w:rsidR="00B279C3" w:rsidRPr="006455BC">
         <w:t>hoitoon pääsy</w:t>
       </w:r>
       <w:r w:rsidR="00B279C3">
         <w:t xml:space="preserve">ä koskevien </w:t>
       </w:r>
       <w:r w:rsidR="00B279C3" w:rsidRPr="00F108EA">
         <w:t>riskien tunnistaminen</w:t>
       </w:r>
       <w:r w:rsidR="00B279C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B279C3" w:rsidRPr="00F108EA">
         <w:t>ja hallinta</w:t>
       </w:r>
     </w:p>
@@ -4344,57 +4348,52 @@
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02FADB3F" w14:textId="77777777" w:rsidR="00EA71AC" w:rsidRPr="009F7F0B" w:rsidRDefault="00EA71AC" w:rsidP="00E0691D">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="009F7F0B">
               <w:t>Hyvinvoivat työntekijät ovat ammattitaitoisia ja kehittävät toimintaa jatkuvan periaatteen mukaisesti.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CB9A293" w14:textId="77777777" w:rsidR="00EA71AC" w:rsidRPr="009F7F0B" w:rsidRDefault="00EA71AC" w:rsidP="009F7F0B">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009F7F0B">
-              <w:t>eNPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> ja henkilöstökysely</w:t>
+              <w:t>eNPS ja henkilöstökysely</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="289EE56E" w14:textId="77777777" w:rsidR="00EA71AC" w:rsidRPr="009F7F0B" w:rsidRDefault="00EA71AC" w:rsidP="009F7F0B">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="009F7F0B">
               <w:t>(2x/vuosi)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72D47976" w14:textId="77777777" w:rsidR="00EA71AC" w:rsidRPr="009F7F0B" w:rsidRDefault="00EA71AC" w:rsidP="009F7F0B">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C448F2A" w14:textId="77777777" w:rsidR="00EA71AC" w:rsidRPr="009F7F0B" w:rsidRDefault="00EA71AC" w:rsidP="009F7F0B">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
             </w:pPr>
@@ -4682,93 +4681,59 @@
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">. Fysioterapiapalveluun liittyvistä, mahdollisista riskeistä saadaan tietoa myös asiakkailta ja heidän läheisiltään. Asiakaspalautekyselyt asiakkaiden kuulemiseksi toteutetaan kaksi kertaa vuodessa sekä aina asiakkuuden päättyessä. Läheispalaute kerätään kerran vuodessa sekä asiakkuuden päättyessä.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79CE8F6D" w14:textId="7F351D41" w:rsidR="004B39C4" w:rsidRPr="009F7F0B" w:rsidRDefault="004B39C4" w:rsidP="009F7F0B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-75" w:right="-90"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoivatien verkkosivuilla on jatkuva, avoin palautteenantokanava sekä väärinkäytösepäilyiden </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Whistle</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> -</w:t>
+        <w:t>Whistle Blowing -</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">ilmoituskanava. Ilmoituksen voi tehdä </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="009F7F0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:lang w:eastAsia="fi-FI"/>
           </w:rPr>
           <w:t>tämän linkin kautta.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
@@ -5101,69 +5066,51 @@
     <w:p w14:paraId="0A8A1AA4" w14:textId="3EF19F55" w:rsidR="00830F77" w:rsidRPr="00830F77" w:rsidRDefault="005C3AF4" w:rsidP="00830F77">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-75" w:right="-90"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Työntekijä kirjaa havaitsemansa poikkeama</w:t>
       </w:r>
       <w:r w:rsidR="00996BA6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">n </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (asiakkaaseen kohdistunut) että</w:t>
+        <w:t>n Domacareen (asiakkaaseen kohdistunut) että</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> IMS-toimintajärjestelmään. Esihenkilö käsittelee poikkeaman Hoivatien poikkeamaprosessin mukaisesti. Käsittely dokumentoidaan poikkeamaraporttipohjaan. Mikäli poikkeama on vaarantanut asiakkaan turvallisuuden, siitä keskustellaan asiakkaan itsensä, tarvittaessa hänen läheisensä sekä mahdollisen palvelun tilaajan kanssa. Mikäli on tapahtunut vakava vaaratilanne, palvelujohtaja vastaa asian ilmoittamisesta myös valvontaviranomaiselle Hoivatien ohjeistuksen mukaisesti. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24538246" w14:textId="4742A9D3" w:rsidR="00830F77" w:rsidRDefault="00830F77" w:rsidP="00B31971">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-75" w:right="-90"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830F77">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Jos arvioinnin perusteella todetaan, että asiakas tarvitsee edunvalvontaa, huolesta keskustellaan ensin vastuusosiaalityöntekijän kanssa. Yksikön vastuuhenkilö tai sosiaalityöntekijä tekee asiasta kirjallisen ilmoituksen Digi- ja väestötietovirastolle (DVV).</w:t>
       </w:r>
@@ -5353,58 +5300,56 @@
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Toimitiloissa on käytössä sähköhoitopöytä, kuntosalilaitteet ja pienvälineitä kuten kuminauhaa ja palloja. Kaikki terveydenhuollon laitteet on merkitty</w:t>
       </w:r>
       <w:r w:rsidR="00EE09B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bernerin</w:t>
       </w:r>
       <w:r w:rsidR="00D931F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0079469C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D931F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Trackinno</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0079469C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sähköiseen laiterekisteriin. Laitevastaava </w:t>
       </w:r>
       <w:r w:rsidR="00E07FA6" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>vastaa</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> yhdessä esihenkilön kanssa terveydenhuollon laitteiden rekisteröinnistä, huolloista ja kalibroinneista laitevalmistajan määrittelemällä tavalla. </w:t>
       </w:r>
     </w:p>
@@ -5471,65 +5416,51 @@
       </w:r>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7387D7B1" w14:textId="3B1BB52B" w:rsidR="004E5A4F" w:rsidRPr="009F7F0B" w:rsidRDefault="004E5A4F" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Käytössämme on myös pienlaitteita, joita on helppo kuljettaa mukana kotikäynneillä esim. käden puristusvoiman mittari</w:t>
       </w:r>
       <w:r w:rsidR="00657EBE" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> jne</w:t>
+        <w:t>, motomed jne</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6A9045" w14:textId="77777777" w:rsidR="004E5A4F" w:rsidRPr="009F7F0B" w:rsidRDefault="004E5A4F" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Jos työntekijä havaitsee laitteisiin liittyvän häiriön, vian tai näihin johtavan ilmeisen uhan, hänellä on velvollisuus ilmoittaa asiasta viipymättä vastuuhenkilölle, joka etenee asiassa Hoivatien ohjeistuksen ja Fimean ohjeistuksen mukaisesti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2D815B" w14:textId="77777777" w:rsidR="004E5A4F" w:rsidRPr="009F7F0B" w:rsidRDefault="004E5A4F" w:rsidP="009F7F0B">
       <w:pPr>
@@ -7166,58 +7097,56 @@
     <w:p w14:paraId="6D0CB095" w14:textId="6B2FE3D4" w:rsidR="00AF1603" w:rsidRPr="009F7F0B" w:rsidRDefault="00AF1603" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Hoivatien työntekijät rekrytoidaan ohjeistuksen mukaisesti. Esihenkilö on yhdessä palvelujohta</w:t>
       </w:r>
       <w:r w:rsidR="00004D86" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ja</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">an, joka vastaa rekrytointiluvan ja työpaikkailmoituksen luomisesta </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00004D86" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Talentadore</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> järjestelmään. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ADF3BF1" w14:textId="77777777" w:rsidR="00AF1603" w:rsidRPr="009F7F0B" w:rsidRDefault="00AF1603" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Hoivatien henkilöstöhallinto huolehtii ilmoitusten tarkistuksen ja julkaisun ilmoituskanaviin. Esihenkilö vastaa hakemusten käsittelystä, hakijoiden kontaktoinnista sekä rekrytointiprosessin päättämisestä. Hoivatien tukipalveluissa työskentelee rekrytoinnin asiantuntija, joka auttaa tarvittaessa esihenkilöitä rekrytointiprosessin eri vaiheissa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="010B511D" w14:textId="77777777" w:rsidR="00AF1603" w:rsidRPr="009F7F0B" w:rsidRDefault="00AF1603" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -7307,65 +7236,51 @@
         <w:t xml:space="preserve">Hoivatien tavoitteena on hyvinvoiva Hoivatieläinen. Rungon henkilöstön hyvinvoinnin tukemiseen antavat varhaisen tuen malli, päihde- ja riippuvuusohjelma sekä laaditut tienviitat vastuulliseen </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>työkäyttäytymiseen. Lisäksi työterveyden toimintasuunnitelma ja työsuojelun toimintaohjelma ovat tärkeä osa tukea. Tavoitteiden suuntaista toimintaa tuetaan systemaattisella perehdyttämisellä ja kehityskeskusteluilla.</w:t>
       </w:r>
       <w:r w:rsidR="00362232" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoivatie pyytää henkilöstöpalautetta kaksi kertaa vuodessa</w:t>
       </w:r>
       <w:r w:rsidR="00955B00" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Esihenkilö käy tulokset läpi ja suunnittelee tarvittaessa kehittämistoimenpiteet. </w:t>
       </w:r>
       <w:r w:rsidR="00507AAA" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Käsitelty palaute tallennetaan </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> toimintajärjestelmään. </w:t>
+        <w:t xml:space="preserve">Käsitelty palaute tallennetaan ksikön toimintajärjestelmään. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E8B8E4" w14:textId="73DDCF32" w:rsidR="00507AAA" w:rsidRDefault="00507AAA" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Esihenkilö varmistaa myös, että yksikössä </w:t>
       </w:r>
       <w:r w:rsidR="005F76BA" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">laaditaan vuosittain työsuojeluviranomaisen edellyttämä työn vaarojen arviointi. Lisäksi käytössä on laajat työterveyshuollon palvelut, </w:t>
       </w:r>
       <w:r w:rsidR="00C13AB8" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -7638,67 +7553,57 @@
       </w:r>
       <w:r w:rsidR="003B29EC" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Läheisiltä ja mahdolliselta palvelua tilaavalta hyvinvointialueelta </w:t>
       </w:r>
       <w:r w:rsidR="009C16C6" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>palaute pyydetään kerran vuodessa tapaamisen yhteydessä.</w:t>
       </w:r>
       <w:r w:rsidR="00E13EE6" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Palaute kerätään sähköisellä </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009C16C6" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Surveypal</w:t>
-[...8 lines deleted...]
-        <w:t>-</w:t>
+        <w:t>Surveypal-</w:t>
       </w:r>
       <w:r w:rsidR="00E13EE6" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>kysely</w:t>
       </w:r>
       <w:r w:rsidR="009C16C6" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>ohjelmistolla</w:t>
       </w:r>
       <w:r w:rsidR="00E13EE6" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">. Yksikön esihenkilö vastaa, että asiakkailla ja heidän omaisillaan sekä </w:t>
       </w:r>
@@ -8749,59 +8654,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tutkintaa vaativien vakavien vaaratapahtumien tunnistaminen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44694D81" w14:textId="77777777" w:rsidR="00112A42" w:rsidRPr="009F7F0B" w:rsidRDefault="00112A42" w:rsidP="009F7F0B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16CF31E5" w14:textId="0E1C6D1F" w:rsidR="00112A42" w:rsidRPr="009F7F0B" w:rsidRDefault="00112A42" w:rsidP="009F7F0B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
-        <w:t xml:space="preserve">Hoivatiellä vakavat vaaratapahtumat on määritelty </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ohjeistuksen mukaisesti. Kun seuraukset asiakkaalle ovat vakavat, tutkinta tehdään aina. Vakavassa vaaratapahtumassa asiakkaalle on aiheutunut tai olisi voinut aiheutua vakavaa tai huomattavaa pysyvää haittaa, tai hänen henkeensä tai turvallisuuteensa kohdistuu vakava vaara. Tällaiseksi tilanteeksi katsotaan asiakkaan henkeä uhannut, sairaalahoidon aloittamiseen tai jatkamiseen, pysyvään tai merkittävään vammaan, toimintaesteisyyteen tai -kyvyttömyyteen johtanut tilanne. Vakava vaaratapahtuma on myös tilanne, jossa uhka kohdistuu suureen joukkoon Hoivatien asiakkaita. </w:t>
+        <w:t xml:space="preserve">Hoivatiellä vakavat vaaratapahtumat on määritelty STM:n ohjeistuksen mukaisesti. Kun seuraukset asiakkaalle ovat vakavat, tutkinta tehdään aina. Vakavassa vaaratapahtumassa asiakkaalle on aiheutunut tai olisi voinut aiheutua vakavaa tai huomattavaa pysyvää haittaa, tai hänen henkeensä tai turvallisuuteensa kohdistuu vakava vaara. Tällaiseksi tilanteeksi katsotaan asiakkaan henkeä uhannut, sairaalahoidon aloittamiseen tai jatkamiseen, pysyvään tai merkittävään vammaan, toimintaesteisyyteen tai -kyvyttömyyteen johtanut tilanne. Vakava vaaratapahtuma on myös tilanne, jossa uhka kohdistuu suureen joukkoon Hoivatien asiakkaita. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5667457F" w14:textId="72D4AE13" w:rsidR="00112A42" w:rsidRPr="009F7F0B" w:rsidRDefault="00E83DAC" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:t>Vakavia vaaratapahtumia voivat aiheuttaa fysioterapiapalvelussa esimerkiksivakavat vakavat laiteviat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A64168" w14:textId="77777777" w:rsidR="002B3352" w:rsidRPr="009F7F0B" w:rsidRDefault="002B3352" w:rsidP="009F7F0B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:t>Tutkinta tehdään myös vakavista läheltä piti-tilanteista sekä toistuvista vaaratilanteista, jotka viittaavat aina rakenteelliseen, työprosessissa olevaan epäkohtaan. Tutkinta tehdään myös silloin, jos vaaratilanteesta on tullut yksikköön ilmoituksia esimerkiksi asiakkailta tai muilta sidosryhmiltä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F27E954" w14:textId="77777777" w:rsidR="002B3352" w:rsidRPr="009F7F0B" w:rsidRDefault="002B3352" w:rsidP="009F7F0B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -8916,59 +8813,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6E66122E" w14:textId="77777777" w:rsidR="00CA65E9" w:rsidRPr="009F7F0B" w:rsidRDefault="00CA65E9" w:rsidP="009F7F0B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CD4507E" w14:textId="023B5C60" w:rsidR="00CA65E9" w:rsidRPr="009F7F0B" w:rsidRDefault="001246B2" w:rsidP="009F7F0B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00CA65E9" w:rsidRPr="009F7F0B">
         <w:t>alvelujohtaja ilmoittaa asiakasta koskevan vakavan vaaratapahtuman toimitusjohtajalle, tilaajalle sekä aluehallintovirastolle. Vastuusairaanhoitaja</w:t>
       </w:r>
       <w:r w:rsidR="00CF5E41" w:rsidRPr="009F7F0B">
         <w:t>/laitevastuuhenkilö</w:t>
       </w:r>
       <w:r w:rsidR="00CA65E9" w:rsidRPr="009F7F0B">
-        <w:t xml:space="preserve"> ilmoittaa tarvittaessa esimerkiksi </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. Toimitusjohtaja informoi johtoryhmää ja hallitusta tilanteen vakavuuden mukaan. Tarvittaessa toimitusjohtaja vastaa Hoivatien ulkopuolisesta viestinnästä kriisiviestintäohjeen mukaisesti.  </w:t>
+        <w:t xml:space="preserve"> ilmoittaa tarvittaessa esimerkiksi FIMEA:lle. Toimitusjohtaja informoi johtoryhmää ja hallitusta tilanteen vakavuuden mukaan. Tarvittaessa toimitusjohtaja vastaa Hoivatien ulkopuolisesta viestinnästä kriisiviestintäohjeen mukaisesti.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5820CD42" w14:textId="77777777" w:rsidR="00CA65E9" w:rsidRPr="009F7F0B" w:rsidRDefault="00CA65E9" w:rsidP="009F7F0B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D6F54DC" w14:textId="4E1206C4" w:rsidR="00CA65E9" w:rsidRPr="009F7F0B" w:rsidRDefault="00CA65E9" w:rsidP="009F7F0B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:t>Vaaratapahtuman havainnut työntekijä kirjaa asiasta poikkeaman tilanteen käsittelyä ja juurianalyysiä varten. Tutkinnasta vastaa yksikön</w:t>
       </w:r>
       <w:r w:rsidR="00332E58" w:rsidRPr="009F7F0B">
         <w:t xml:space="preserve"> vastuuhenkilö</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F0B">
         <w:t xml:space="preserve">, joka kerää tietoa tapahtumaketjusta ja sen taustatekijöistä. Tietoa kerätään muun muassa haastattelemalla mukana olleita työntekijöitä ja asiakkaita mahdollisimman pian tapahtuman jälkeen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33176DBD" w14:textId="77777777" w:rsidR="00CA65E9" w:rsidRPr="009F7F0B" w:rsidRDefault="00CA65E9" w:rsidP="009F7F0B">
@@ -9158,6303 +9047,1021 @@
       </w:hyperlink>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="16F361E4" w14:textId="77777777" w:rsidR="00C663FB" w:rsidRPr="009F7F0B" w:rsidRDefault="00C663FB" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4487B3FD" w14:textId="0C0DC3CA" w:rsidR="009D20BC" w:rsidRPr="009F7F0B" w:rsidRDefault="009D20BC" w:rsidP="009F7F0B">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc210735736"/>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Omavalvonnan toteutumisen seurantaraportti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="2DF07BF5" w14:textId="77777777" w:rsidR="003760F1" w:rsidRPr="009F7F0B" w:rsidRDefault="004474F1" w:rsidP="009F7F0B">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Omavalvonnan lähtökohtia ovat seuranta ja ennakointi. Saamme tietoa fysioterapiapalvelumme laadun ja asiakasturvallisuuden kehittämisen tarpeista esimerkiksi poikkeamahavainnoista, kvartaaleittain toteutettavasta omavalvontakyselystä, ulkoisista auditoinneista, omavalvontapäivistä, asiakastyön vaikuttavuus- ja arviointimittareista, asiakaspalautteista ja henkilöstöpalautteista. </w:t>
+    <w:p w14:paraId="6C092189" w14:textId="3BFC8CCE" w:rsidR="00CE505B" w:rsidRPr="00986836" w:rsidRDefault="00CE505B" w:rsidP="00115672">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Omavalvonnan lähtökohtia ovat seuranta ja ennakointi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>Saamme tietoa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fysioterapia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>palvel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> laadun ja asiakasturvallisuuden kehittämisen tarpeista esimerkiksi poikkeamahavainnoista, kvartaaleittain toteutettavasta omavalvontakyselystä, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ulkoisista </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>auditoinneista, omavalvontapäivistä, asiakastyön vaikuttavuus- ja arviointimittareista, asiakaspalautteista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> henkilöstöpalautteista. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">eurantaa tehdään säännöllisesti myös viikkotiimien yhteydessä. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kehittämistarvehavaintoja voi tulla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">viranomaisten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>valvonta- ja ohjaus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>käynneilt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ä ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>mahdollisista muistutuksista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, kantelusta tai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>epäkohtailmoituksista</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Esihenkilö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0F65">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">vastaa siitä, että havaittuihin kehittämistarpeisiin reagoidaan ja ne korjataan. Omavalvontasuunnitelma päivitetään tehtyjen toimenpiteiden osalta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F42EB6" w14:textId="6E1F4CC9" w:rsidR="004474F1" w:rsidRPr="009F7F0B" w:rsidRDefault="003760F1" w:rsidP="009F7F0B">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="355881C0" w14:textId="6CFD200F" w:rsidR="00CE505B" w:rsidRDefault="00CE505B" w:rsidP="00115672">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Esihenkilö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> vastaa siitä, että </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omavalvontasuunnitelmaa seurataan seurantadokumentissa. Seurannan perusteella tehdyt muutokset j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>ulkaistaan neljän (4) kuukauden välein osana omavalvontasuunnitelmaa</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004474F1" w:rsidRPr="009F7F0B">
-        <w:t xml:space="preserve">vastaa siitä, että havaittuihin kehittämistarpeisiin reagoidaan ja ne korjataan. Omavalvontasuunnitelma päivitetään tehtyjen toimenpiteiden osalta. </w:t>
+      <w:r w:rsidRPr="00986836">
+        <w:t>alla olevassa taulukossa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB0B8E3" w14:textId="4F25CB6F" w:rsidR="004474F1" w:rsidRDefault="003760F1" w:rsidP="009F7F0B">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">astuuhenkilö vastaa siitä, että suunnitelman toteutumisen seurantaa koskeva selvitys ja toimenpiteet julkaistaan neljän (4) kuukauden välein osana omavalvontasuunnitelmaa. Seurantaraportointi ja omavalvontasuunnitelman päivittäminen on kirjattu yksikön vuosikelloon. </w:t>
+    <w:p w14:paraId="1F767BB1" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRDefault="00CE505B" w:rsidP="00115672">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">Seurantaraportointi ja omavalvontasuunnitelman päivittäminen on kirjattu yksikön vuosikelloon. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CF40B5" w14:textId="77777777" w:rsidR="00C663FB" w:rsidRPr="009F7F0B" w:rsidRDefault="00C663FB" w:rsidP="00C663FB">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Seurantajaksoa koskevat kehittämishavainnot, suunnittelemamme korjaus- ja kehittämistoimenpiteet, aikataulu, vastuuhenkilö sekä seurannan toteutuminen raportoidaan alla olevassa taulukossa. Tässä luvussa julkaisemme toimintavuoden kaikki kolme seurantaraporttia. </w:t>
+    <w:p w14:paraId="1F740015" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="00986836" w:rsidRDefault="00CE505B" w:rsidP="00115672">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">Seurantaraportointi: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4EFF5E" w14:textId="77777777" w:rsidR="00C663FB" w:rsidRDefault="00C663FB">
-      <w:pPr>
+    <w:p w14:paraId="4033E3BF" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRDefault="00CE505B" w:rsidP="00115672">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">tammikuu – huhtikuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> julkaisu toukokuun </w:t>
+      </w:r>
       <w:r>
-        <w:br w:type="page"/>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">toukokuu – elokuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> julkaisu syyskuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">syyskuu – joulukuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> julkaisu tammikuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F211A7" w14:textId="41568592" w:rsidR="00C663FB" w:rsidRPr="009F7F0B" w:rsidRDefault="00C663FB" w:rsidP="00C663FB">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2861E5A3" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRDefault="00CE505B" w:rsidP="00115672">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...38 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="498"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3434"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1886"/>
+        <w:gridCol w:w="2109"/>
+        <w:gridCol w:w="4620"/>
+        <w:gridCol w:w="974"/>
+        <w:gridCol w:w="999"/>
+        <w:gridCol w:w="926"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD5438" w:rsidRPr="00726A10" w14:paraId="07FD328A" w14:textId="77777777" w:rsidTr="00BD5438">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CE505B" w14:paraId="21623CC7" w14:textId="77777777" w:rsidTr="00115672">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9602" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="3C97B23B" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="21B4E01E" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...45 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-              <w:keepNext/>
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-              <w:t>Tehdyt seurantahavainnot</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Muutoksen ajankohta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2361" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2733EE" w14:textId="7D26560C" w:rsidR="00BD5438" w:rsidRPr="00E36113" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="3306AE8C" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E36113">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Kehittämistoimenpi</w:t>
-[...28 lines deleted...]
-              <w:t>teet</w:t>
+              <w:t>Muutokset</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="3700108C" w14:textId="78B16EA9" w:rsidR="00BD5438" w:rsidRPr="00E36113" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="22630DEC" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E36113">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Aika</w:t>
+              <w:t>Aloitta-</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="4D19E123" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>- tau</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E36113">
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>lu</w:t>
+              <w:t>matta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="188791AB" w14:textId="7354A254" w:rsidR="00BD5438" w:rsidRPr="00E36113" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="74DEE3B6" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E36113">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Vas</w:t>
-[...89 lines deleted...]
-              <w:t>Poikkeamat</w:t>
+              <w:t>Kesken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2361" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA01A1C" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="009F5A46" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="25D2C1D1" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Valmis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE505B" w14:paraId="5A674AAC" w14:textId="77777777" w:rsidTr="00115672">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C26D91" w14:textId="14A514D1" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00004D86">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Ei poikkeamia seurantajaksolla.</w:t>
+              <w:t>Syyskuu 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F16807C" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="4DF23442" w14:textId="10B510ED" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Jatkossa järjestetään kuukausittaiset palaverit työyhteisössä  palveluiden seurannan edistämiseksi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCBA6FC" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4BE67E" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="22D1F7AD" w14:textId="5D19FDFA" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C17716D" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE505B" w14:paraId="28FFCF70" w14:textId="77777777" w:rsidTr="00115672">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A88DDD" w14:textId="40045A2F" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tammikuu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="285727E9" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D65A9F" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="0011394B" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="32A2DA34" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00243EA5">
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...63 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2130BB1E" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="2C99DE73" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65872BA3" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="25F7A849" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5438" w:rsidRPr="00726A10" w14:paraId="1CB614C0" w14:textId="77777777" w:rsidTr="00BD5438">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CE505B" w14:paraId="67F4AD9C" w14:textId="77777777" w:rsidTr="00115672">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3434" w:type="dxa"/>
+            <w:tcW w:w="2109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE04C46" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="009F5A46" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="78C5CA22" w14:textId="7B4A87F3" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C4BF6">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Henkilöstöpalaute</w:t>
+              <w:t>Toukokuu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2361" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29DACE41" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="009F5A46" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="56E8815F" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65F2290F" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="30B7FFA4" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="161E1FC9" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="1DD70029" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...62 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B98AB0" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="5C2DE69B" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE505B" w14:paraId="2B9A9597" w14:textId="77777777" w:rsidTr="00115672">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B529B1" w14:textId="22B3E8AE" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Syyskuu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="310D33FC" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="310A8284" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="6290055D" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...76 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4B5EF1" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="4A2AB12D" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="788605B6" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="62DBF6DE" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD5438" w:rsidRPr="00726A10" w14:paraId="3F7584CC" w14:textId="77777777" w:rsidTr="00BD5438">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CE505B" w14:paraId="4C273432" w14:textId="77777777" w:rsidTr="00115672">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3434" w:type="dxa"/>
+            <w:tcW w:w="2109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D85BF17" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="009F5A46" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="64698DC2" w14:textId="5DAE8FE6" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C4BF6">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Ohjaus- ja valvontakäyn</w:t>
+              <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>nit</w:t>
+              <w:t>ammikuu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2361" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F00AE38" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="009F5A46" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="40702564" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7570A48D" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="295745F8" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D65A4F0" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="1424105D" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...76 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3500280E" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="46948E63" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE505B" w14:paraId="62A03EF4" w14:textId="77777777" w:rsidTr="00115672">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="170A3FE7" w14:textId="6AF22863" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="620D8437" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
-[...21 lines deleted...]
-          <w:p w14:paraId="08195467" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="009F5A46" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="7F423D4E" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...47 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55BB36D0" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="2B36E8FA" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1886" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A32AC8C" w14:textId="77777777" w:rsidR="00BD5438" w:rsidRPr="00726A10" w:rsidRDefault="00BD5438" w:rsidP="00BD5438">
+          <w:p w14:paraId="74947A3C" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F225192" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3622238C" w14:textId="77777777" w:rsidR="004474F1" w:rsidRDefault="004474F1" w:rsidP="004474F1">
-[...4840 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="389C0CA7" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
+      <w:pPr>
+        <w:ind w:right="-568"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69A93B20" w14:textId="77777777" w:rsidR="004474F1" w:rsidRDefault="004474F1" w:rsidP="004474F1">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc188357444"/>
       <w:bookmarkStart w:id="39" w:name="_Toc188956193"/>
       <w:bookmarkStart w:id="40" w:name="_Toc210735737"/>
       <w:r w:rsidRPr="00177923">
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ja raportoinnin hyväksyminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="0002CAE4" w14:textId="57B1BE68" w:rsidR="004474F1" w:rsidRDefault="004474F1" w:rsidP="004474F1">
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">Tämän omavalvontasuunnitelman </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ja raportoinnin </w:t>
       </w:r>
       <w:r w:rsidRPr="004272DE">
         <w:t>hyväksyy ja vahvistaa</w:t>
       </w:r>
       <w:r w:rsidR="003276DD">
         <w:t xml:space="preserve"> yksityisen terveydenhuollon palveluista vastaava </w:t>
       </w:r>
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">henkilö. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC9719E" w14:textId="1E5E0BE9" w:rsidR="004B4AF7" w:rsidRPr="004272DE" w:rsidRDefault="004474F1" w:rsidP="004474F1">
+    <w:p w14:paraId="5FC9719E" w14:textId="1717991F" w:rsidR="004B4AF7" w:rsidRPr="004272DE" w:rsidRDefault="004474F1" w:rsidP="004474F1">
       <w:r w:rsidRPr="004272DE">
         <w:t>Paikka ja päiväys</w:t>
       </w:r>
       <w:r w:rsidR="004B4AF7">
         <w:t xml:space="preserve">: Oulu </w:t>
       </w:r>
-      <w:r w:rsidR="00913DB3">
-        <w:t>7</w:t>
+      <w:r w:rsidR="00CE505B">
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00D125A2">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00913DB3">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00CE505B">
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00D125A2">
         <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E30406" w14:textId="67F44F82" w:rsidR="00DC25C8" w:rsidRPr="00D125A2" w:rsidRDefault="004474F1" w:rsidP="00D125A2">
       <w:r w:rsidRPr="004272DE">
         <w:t>Vastuuhenkilön nimi</w:t>
       </w:r>
       <w:r w:rsidR="004B4AF7">
         <w:t>: Jenni Torkell</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:sectPr w:rsidR="00DC25C8" w:rsidRPr="00D125A2" w:rsidSect="00D102AD">
       <w:headerReference w:type="even" r:id="rId21"/>
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="even" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:headerReference w:type="first" r:id="rId25"/>
       <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0863263D" w14:textId="77777777" w:rsidR="008362D1" w:rsidRDefault="008362D1" w:rsidP="0069208C">
+    <w:p w14:paraId="2171B363" w14:textId="77777777" w:rsidR="00015587" w:rsidRDefault="00015587" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52BCF1B2" w14:textId="77777777" w:rsidR="008362D1" w:rsidRDefault="008362D1" w:rsidP="0069208C">
+    <w:p w14:paraId="4BC146A3" w14:textId="77777777" w:rsidR="00015587" w:rsidRDefault="00015587" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C7A6CF3" w14:textId="77777777" w:rsidR="008362D1" w:rsidRDefault="008362D1">
+    <w:p w14:paraId="6352C59F" w14:textId="77777777" w:rsidR="00015587" w:rsidRDefault="00015587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:altName w:val="Wingdings"/>
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -15527,71 +10134,71 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A798D4F" w14:textId="77777777" w:rsidR="00483AE6" w:rsidRDefault="00483AE6">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="452D838E" w14:textId="77777777" w:rsidR="00D102AD" w:rsidRDefault="00D102AD">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BADDB20" w14:textId="77777777" w:rsidR="008362D1" w:rsidRDefault="008362D1" w:rsidP="0069208C">
+    <w:p w14:paraId="632F4F64" w14:textId="77777777" w:rsidR="00015587" w:rsidRDefault="00015587" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="267B35D7" w14:textId="77777777" w:rsidR="008362D1" w:rsidRDefault="008362D1" w:rsidP="0069208C">
+    <w:p w14:paraId="588DD8B3" w14:textId="77777777" w:rsidR="00015587" w:rsidRDefault="00015587" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="60F4369B" w14:textId="77777777" w:rsidR="008362D1" w:rsidRDefault="008362D1">
+    <w:p w14:paraId="4696CC0F" w14:textId="77777777" w:rsidR="00015587" w:rsidRDefault="00015587">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B451FF4" w14:textId="77777777" w:rsidR="00D102AD" w:rsidRDefault="00D102AD">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="610EAB3F" w14:textId="5F8DDB3F" w:rsidR="00EC4E63" w:rsidRPr="009C78B6" w:rsidRDefault="00805407">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:rPr>
         <w:b/>
@@ -19476,52 +14083,51 @@
   </w:num>
   <w:num w:numId="26" w16cid:durableId="640234453">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="233784619">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="923226844">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="916746343">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1930044075">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="875966571">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069208C"/>
     <w:rsid w:val="000001CF"/>
     <w:rsid w:val="00000267"/>
@@ -19617,50 +14223,51 @@
     <w:rsid w:val="0001332C"/>
     <w:rsid w:val="0001358C"/>
     <w:rsid w:val="0001363D"/>
     <w:rsid w:val="000138E8"/>
     <w:rsid w:val="000139DB"/>
     <w:rsid w:val="00013A53"/>
     <w:rsid w:val="00013C2E"/>
     <w:rsid w:val="00013DC2"/>
     <w:rsid w:val="00013E84"/>
     <w:rsid w:val="00013F61"/>
     <w:rsid w:val="0001402D"/>
     <w:rsid w:val="000145C0"/>
     <w:rsid w:val="0001460C"/>
     <w:rsid w:val="00014829"/>
     <w:rsid w:val="00014905"/>
     <w:rsid w:val="00014F03"/>
     <w:rsid w:val="00014F05"/>
     <w:rsid w:val="00014F4C"/>
     <w:rsid w:val="00015114"/>
     <w:rsid w:val="00015129"/>
     <w:rsid w:val="0001526B"/>
     <w:rsid w:val="000152C4"/>
     <w:rsid w:val="000153E5"/>
     <w:rsid w:val="000154BB"/>
     <w:rsid w:val="000154E8"/>
+    <w:rsid w:val="00015587"/>
     <w:rsid w:val="000155FD"/>
     <w:rsid w:val="0001577E"/>
     <w:rsid w:val="00015842"/>
     <w:rsid w:val="00015A02"/>
     <w:rsid w:val="00015ADA"/>
     <w:rsid w:val="00015B41"/>
     <w:rsid w:val="0001606D"/>
     <w:rsid w:val="000160A4"/>
     <w:rsid w:val="000161B7"/>
     <w:rsid w:val="0001625D"/>
     <w:rsid w:val="00016339"/>
     <w:rsid w:val="0001642B"/>
     <w:rsid w:val="0001642C"/>
     <w:rsid w:val="000165B2"/>
     <w:rsid w:val="0001683B"/>
     <w:rsid w:val="00016AD8"/>
     <w:rsid w:val="00016CF2"/>
     <w:rsid w:val="00016D82"/>
     <w:rsid w:val="00016ED3"/>
     <w:rsid w:val="00016FCE"/>
     <w:rsid w:val="00017094"/>
     <w:rsid w:val="000170E5"/>
     <w:rsid w:val="000171AA"/>
     <w:rsid w:val="00017B0E"/>
     <w:rsid w:val="00017D21"/>
@@ -22989,50 +17596,51 @@
     <w:rsid w:val="002F3F0E"/>
     <w:rsid w:val="002F40F0"/>
     <w:rsid w:val="002F4118"/>
     <w:rsid w:val="002F41C6"/>
     <w:rsid w:val="002F4283"/>
     <w:rsid w:val="002F428E"/>
     <w:rsid w:val="002F43DE"/>
     <w:rsid w:val="002F45D3"/>
     <w:rsid w:val="002F4767"/>
     <w:rsid w:val="002F4903"/>
     <w:rsid w:val="002F4C26"/>
     <w:rsid w:val="002F509E"/>
     <w:rsid w:val="002F50E0"/>
     <w:rsid w:val="002F5678"/>
     <w:rsid w:val="002F56C8"/>
     <w:rsid w:val="002F57F9"/>
     <w:rsid w:val="002F58EA"/>
     <w:rsid w:val="002F599A"/>
     <w:rsid w:val="002F59DD"/>
     <w:rsid w:val="002F5BB4"/>
     <w:rsid w:val="002F60D6"/>
     <w:rsid w:val="002F6152"/>
     <w:rsid w:val="002F634D"/>
     <w:rsid w:val="002F6648"/>
     <w:rsid w:val="002F680B"/>
+    <w:rsid w:val="002F6B0F"/>
     <w:rsid w:val="002F6FFC"/>
     <w:rsid w:val="002F713A"/>
     <w:rsid w:val="002F73BC"/>
     <w:rsid w:val="002F74CD"/>
     <w:rsid w:val="002F77DA"/>
     <w:rsid w:val="002F77DE"/>
     <w:rsid w:val="002F793A"/>
     <w:rsid w:val="002F7BD6"/>
     <w:rsid w:val="002F7BE6"/>
     <w:rsid w:val="002F7E5D"/>
     <w:rsid w:val="00300019"/>
     <w:rsid w:val="00300055"/>
     <w:rsid w:val="00300937"/>
     <w:rsid w:val="00300F63"/>
     <w:rsid w:val="00301036"/>
     <w:rsid w:val="0030110C"/>
     <w:rsid w:val="003012A3"/>
     <w:rsid w:val="003012DD"/>
     <w:rsid w:val="00301915"/>
     <w:rsid w:val="003019AC"/>
     <w:rsid w:val="00301AA2"/>
     <w:rsid w:val="00301C7A"/>
     <w:rsid w:val="00301CE8"/>
     <w:rsid w:val="00301DED"/>
     <w:rsid w:val="003021A2"/>
@@ -29964,50 +24572,51 @@
     <w:rsid w:val="0090163F"/>
     <w:rsid w:val="009016D1"/>
     <w:rsid w:val="009018BC"/>
     <w:rsid w:val="0090190C"/>
     <w:rsid w:val="00901C0B"/>
     <w:rsid w:val="00901DCB"/>
     <w:rsid w:val="00901E86"/>
     <w:rsid w:val="00901F73"/>
     <w:rsid w:val="00902065"/>
     <w:rsid w:val="009022C6"/>
     <w:rsid w:val="0090251F"/>
     <w:rsid w:val="009029DD"/>
     <w:rsid w:val="00902BC9"/>
     <w:rsid w:val="00902D45"/>
     <w:rsid w:val="00902F32"/>
     <w:rsid w:val="00902F67"/>
     <w:rsid w:val="009031BE"/>
     <w:rsid w:val="009034C3"/>
     <w:rsid w:val="0090375B"/>
     <w:rsid w:val="00903C97"/>
     <w:rsid w:val="00903F6D"/>
     <w:rsid w:val="00903FC5"/>
     <w:rsid w:val="009041BD"/>
     <w:rsid w:val="009042E7"/>
     <w:rsid w:val="00904550"/>
+    <w:rsid w:val="009046D6"/>
     <w:rsid w:val="00904838"/>
     <w:rsid w:val="0090485B"/>
     <w:rsid w:val="00904A2D"/>
     <w:rsid w:val="00904C0F"/>
     <w:rsid w:val="00905739"/>
     <w:rsid w:val="00905859"/>
     <w:rsid w:val="0090594D"/>
     <w:rsid w:val="00905AA7"/>
     <w:rsid w:val="00905D3F"/>
     <w:rsid w:val="00906011"/>
     <w:rsid w:val="009060BB"/>
     <w:rsid w:val="00906366"/>
     <w:rsid w:val="0090636D"/>
     <w:rsid w:val="0090636F"/>
     <w:rsid w:val="00906385"/>
     <w:rsid w:val="0090660E"/>
     <w:rsid w:val="00906B9D"/>
     <w:rsid w:val="00906C7F"/>
     <w:rsid w:val="00906C9D"/>
     <w:rsid w:val="00906E8B"/>
     <w:rsid w:val="00906F64"/>
     <w:rsid w:val="00906FAE"/>
     <w:rsid w:val="00907115"/>
     <w:rsid w:val="00907200"/>
     <w:rsid w:val="00907301"/>
@@ -34489,50 +29098,51 @@
     <w:rsid w:val="00CE2DAD"/>
     <w:rsid w:val="00CE2E5C"/>
     <w:rsid w:val="00CE34BD"/>
     <w:rsid w:val="00CE3763"/>
     <w:rsid w:val="00CE3846"/>
     <w:rsid w:val="00CE3B7D"/>
     <w:rsid w:val="00CE3BCB"/>
     <w:rsid w:val="00CE3D36"/>
     <w:rsid w:val="00CE3F42"/>
     <w:rsid w:val="00CE3FA5"/>
     <w:rsid w:val="00CE4288"/>
     <w:rsid w:val="00CE42EB"/>
     <w:rsid w:val="00CE448C"/>
     <w:rsid w:val="00CE4602"/>
     <w:rsid w:val="00CE479C"/>
     <w:rsid w:val="00CE4A16"/>
     <w:rsid w:val="00CE4A24"/>
     <w:rsid w:val="00CE4B98"/>
     <w:rsid w:val="00CE4C1C"/>
     <w:rsid w:val="00CE4CE3"/>
     <w:rsid w:val="00CE4DE7"/>
     <w:rsid w:val="00CE4E09"/>
     <w:rsid w:val="00CE4F43"/>
     <w:rsid w:val="00CE4FB7"/>
     <w:rsid w:val="00CE5036"/>
+    <w:rsid w:val="00CE505B"/>
     <w:rsid w:val="00CE5284"/>
     <w:rsid w:val="00CE534D"/>
     <w:rsid w:val="00CE55A2"/>
     <w:rsid w:val="00CE57FC"/>
     <w:rsid w:val="00CE5930"/>
     <w:rsid w:val="00CE593C"/>
     <w:rsid w:val="00CE5BEB"/>
     <w:rsid w:val="00CE5EF2"/>
     <w:rsid w:val="00CE63C4"/>
     <w:rsid w:val="00CE6427"/>
     <w:rsid w:val="00CE65F0"/>
     <w:rsid w:val="00CE667D"/>
     <w:rsid w:val="00CE68FF"/>
     <w:rsid w:val="00CE69E7"/>
     <w:rsid w:val="00CE6C05"/>
     <w:rsid w:val="00CE7188"/>
     <w:rsid w:val="00CE720F"/>
     <w:rsid w:val="00CE724B"/>
     <w:rsid w:val="00CE73EC"/>
     <w:rsid w:val="00CE7475"/>
     <w:rsid w:val="00CE783A"/>
     <w:rsid w:val="00CE7E00"/>
     <w:rsid w:val="00CE7E04"/>
     <w:rsid w:val="00CE7FCA"/>
     <w:rsid w:val="00CF0153"/>
@@ -35258,50 +29868,51 @@
     <w:rsid w:val="00D876D1"/>
     <w:rsid w:val="00D87819"/>
     <w:rsid w:val="00D8789F"/>
     <w:rsid w:val="00D87A38"/>
     <w:rsid w:val="00D87DC4"/>
     <w:rsid w:val="00D87FC2"/>
     <w:rsid w:val="00D90101"/>
     <w:rsid w:val="00D9017C"/>
     <w:rsid w:val="00D90417"/>
     <w:rsid w:val="00D904DA"/>
     <w:rsid w:val="00D90669"/>
     <w:rsid w:val="00D90B25"/>
     <w:rsid w:val="00D90D3A"/>
     <w:rsid w:val="00D90DBC"/>
     <w:rsid w:val="00D90F43"/>
     <w:rsid w:val="00D90FE1"/>
     <w:rsid w:val="00D90FFF"/>
     <w:rsid w:val="00D910BE"/>
     <w:rsid w:val="00D91593"/>
     <w:rsid w:val="00D9165C"/>
     <w:rsid w:val="00D91705"/>
     <w:rsid w:val="00D91898"/>
     <w:rsid w:val="00D91984"/>
     <w:rsid w:val="00D92033"/>
     <w:rsid w:val="00D9216A"/>
+    <w:rsid w:val="00D9222D"/>
     <w:rsid w:val="00D9238B"/>
     <w:rsid w:val="00D923A1"/>
     <w:rsid w:val="00D925D6"/>
     <w:rsid w:val="00D92655"/>
     <w:rsid w:val="00D92699"/>
     <w:rsid w:val="00D92899"/>
     <w:rsid w:val="00D92949"/>
     <w:rsid w:val="00D92B95"/>
     <w:rsid w:val="00D92D5F"/>
     <w:rsid w:val="00D92F98"/>
     <w:rsid w:val="00D93054"/>
     <w:rsid w:val="00D931C4"/>
     <w:rsid w:val="00D931F1"/>
     <w:rsid w:val="00D936BD"/>
     <w:rsid w:val="00D937D2"/>
     <w:rsid w:val="00D94041"/>
     <w:rsid w:val="00D94059"/>
     <w:rsid w:val="00D94509"/>
     <w:rsid w:val="00D945F9"/>
     <w:rsid w:val="00D9476C"/>
     <w:rsid w:val="00D94810"/>
     <w:rsid w:val="00D94E27"/>
     <w:rsid w:val="00D95068"/>
     <w:rsid w:val="00D9512B"/>
     <w:rsid w:val="00D95189"/>
@@ -50856,83 +45467,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...31 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A" ma:contentTypeVersion="10" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="a0a667eafeb446874c0e5ed970ae151e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d798e5-3709-4ef6-a25d-7ac21912a859" xmlns:ns3="b382dae5-e816-4e2d-8100-607793ae65bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed8825bd66ac9fdf92e035ecdbaae31b" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <xsd:import namespace="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -51091,134 +45669,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="b382dae5-e816-4e2d-8100-607793ae65bb">
+      <UserInfo>
+        <DisplayName>Hintsala Jari</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Filali Anne</DisplayName>
+        <AccountId>19</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Hynninen Nina</DisplayName>
+        <AccountId>22</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Aho Leena</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA6F39D-972A-4B97-86B9-5BEDA7A11653}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD288BCA-BB36-4B87-824C-4477CA0B5E3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3C3E4D7-6207-4C8E-8CEF-EA3273659E34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE37435-4DB6-42E4-967A-F4AA3A6A80AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>45059</Characters>
+  <Pages>18</Pages>
+  <Words>5166</Words>
+  <Characters>41846</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>375</Lines>
-  <Paragraphs>101</Paragraphs>
+  <Lines>348</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50520</CharactersWithSpaces>
+  <CharactersWithSpaces>46919</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hintsala Jari</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A</vt:lpwstr>