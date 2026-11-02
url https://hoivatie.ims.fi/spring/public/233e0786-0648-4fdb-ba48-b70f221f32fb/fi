--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -2554,52 +2554,62 @@
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Palvelujen tuottajan nimi: Hoivatie Oy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B285532" w14:textId="61FBAC72" w:rsidR="00120E27" w:rsidRPr="009F7F0B" w:rsidRDefault="00120E27" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t>Palvelun tuottajan Y-tunnus: 3160743-8</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Palvelun tuottajan Y-tunnus: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7F0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>3160743-8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0124E6CC" w14:textId="788D5CB2" w:rsidR="00120E27" w:rsidRPr="009F7F0B" w:rsidRDefault="00120E27" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Toimipaikan nimi: Hoivatie Oy, Fysioterapeuttinen toiminta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147EFE47" w14:textId="40CB4B57" w:rsidR="00120E27" w:rsidRPr="009F7F0B" w:rsidRDefault="00120E27" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -5038,51 +5048,69 @@
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-75" w:right="-90"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Fysioterapiapalveluihin</w:t>
       </w:r>
       <w:r w:rsidR="00B31971" w:rsidRPr="00B31971">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on nimetty myös turvallisuuskoordinaattori, joka osallistuu 3 – 4 kertaa vuodessa kokoontuvaan liiketoimintakohtaiseen turvallisuuskoordinaattoritiimin. Tiimi on Hoivatien yhteinen turvallisuuteen liittyvien asioiden kehittämisfoorumi ja paikka jakaa toimivia turvallisuuskäytäntöjä.</w:t>
+        <w:t xml:space="preserve"> on nimetty myös turvallisuuskoordinaattori, joka osallistuu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B31971" w:rsidRPr="00B31971">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="4D4D4D"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t>3 – 4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B31971" w:rsidRPr="00B31971">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="4D4D4D"/>
+          <w:lang w:eastAsia="fi-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kertaa vuodessa kokoontuvaan liiketoimintakohtaiseen turvallisuuskoordinaattoritiimin. Tiimi on Hoivatien yhteinen turvallisuuteen liittyvien asioiden kehittämisfoorumi ja paikka jakaa toimivia turvallisuuskäytäntöjä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A8A1AA4" w14:textId="3EF19F55" w:rsidR="00830F77" w:rsidRPr="00830F77" w:rsidRDefault="005C3AF4" w:rsidP="00830F77">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-75" w:right="-90"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Työntekijä kirjaa havaitsemansa poikkeama</w:t>
       </w:r>
       <w:r w:rsidR="00996BA6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="4D4D4D"/>
@@ -8442,51 +8470,65 @@
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hän tarvitsee neuvoa palveluamme koskevan muistutuksen, kantelun tai vahingonkorvausvaatimuksen tekemiseen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F734EB" w14:textId="77777777" w:rsidR="00DA5F15" w:rsidRPr="009F7F0B" w:rsidRDefault="00DA5F15" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Potilas- ja sosiaalivastaavan palvelunumero on Oulussa 08-669 0600. Puheluaika maanantaista perjantaihin klo 9 – 11. Potilas- ja sosiaaliasiavastaavalle voi jättää takaisinsoittopyynnön. Fysioterapeutti ohjaa asiakasta tarvittaessa. </w:t>
+        <w:t xml:space="preserve">Potilas- ja sosiaalivastaavan palvelunumero on Oulussa 08-669 0600. Puheluaika maanantaista perjantaihin </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7F0B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>klo 9 – 11</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7F0B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Potilas- ja sosiaaliasiavastaavalle voi jättää takaisinsoittopyynnön. Fysioterapeutti ohjaa asiakasta tarvittaessa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A1D52C" w14:textId="77777777" w:rsidR="008F2BD0" w:rsidRPr="009F7F0B" w:rsidRDefault="00F072F4" w:rsidP="009F7F0B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Jos epäkohta koskee esimerkiksi laskutusta tai sopimusehtoja, </w:t>
       </w:r>
       <w:r w:rsidR="002E6BF0" w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ensin </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F0B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -9409,62 +9451,62 @@
       </w:tr>
       <w:tr w:rsidR="00CE505B" w14:paraId="5A674AAC" w14:textId="77777777" w:rsidTr="00115672">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2109" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50C26D91" w14:textId="14A514D1" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Syyskuu 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF23442" w14:textId="10B510ED" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
+          <w:p w14:paraId="4DF23442" w14:textId="7199A7DD" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Jatkossa järjestetään kuukausittaiset palaverit työyhteisössä  palveluiden seurannan edistämiseksi.</w:t>
+              <w:t>Jatkossa järjestetään kuukausittaiset palaverit työyhteisössä palveluiden seurannan edistämiseksi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FCBA6FC" w14:textId="77777777" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22D1F7AD" w14:textId="5D19FDFA" w:rsidR="00CE505B" w:rsidRPr="008116F8" w:rsidRDefault="00CE505B" w:rsidP="00CE505B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -9958,71 +10000,71 @@
         <w:t>: Jenni Torkell</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:sectPr w:rsidR="00DC25C8" w:rsidRPr="00D125A2" w:rsidSect="00D102AD">
       <w:headerReference w:type="even" r:id="rId21"/>
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="even" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:headerReference w:type="first" r:id="rId25"/>
       <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2171B363" w14:textId="77777777" w:rsidR="00015587" w:rsidRDefault="00015587" w:rsidP="0069208C">
+    <w:p w14:paraId="7BEFB108" w14:textId="77777777" w:rsidR="00FE6EB8" w:rsidRDefault="00FE6EB8" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BC146A3" w14:textId="77777777" w:rsidR="00015587" w:rsidRDefault="00015587" w:rsidP="0069208C">
+    <w:p w14:paraId="5FB30EF2" w14:textId="77777777" w:rsidR="00FE6EB8" w:rsidRDefault="00FE6EB8" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6352C59F" w14:textId="77777777" w:rsidR="00015587" w:rsidRDefault="00015587">
+    <w:p w14:paraId="123A6B3D" w14:textId="77777777" w:rsidR="00FE6EB8" w:rsidRDefault="00FE6EB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10134,71 +10176,71 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A798D4F" w14:textId="77777777" w:rsidR="00483AE6" w:rsidRDefault="00483AE6">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="452D838E" w14:textId="77777777" w:rsidR="00D102AD" w:rsidRDefault="00D102AD">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="632F4F64" w14:textId="77777777" w:rsidR="00015587" w:rsidRDefault="00015587" w:rsidP="0069208C">
+    <w:p w14:paraId="516C02F9" w14:textId="77777777" w:rsidR="00FE6EB8" w:rsidRDefault="00FE6EB8" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="588DD8B3" w14:textId="77777777" w:rsidR="00015587" w:rsidRDefault="00015587" w:rsidP="0069208C">
+    <w:p w14:paraId="16E953E4" w14:textId="77777777" w:rsidR="00FE6EB8" w:rsidRDefault="00FE6EB8" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4696CC0F" w14:textId="77777777" w:rsidR="00015587" w:rsidRDefault="00015587">
+    <w:p w14:paraId="1B616076" w14:textId="77777777" w:rsidR="00FE6EB8" w:rsidRDefault="00FE6EB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B451FF4" w14:textId="77777777" w:rsidR="00D102AD" w:rsidRDefault="00D102AD">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="610EAB3F" w14:textId="5F8DDB3F" w:rsidR="00EC4E63" w:rsidRPr="009C78B6" w:rsidRDefault="00805407">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:rPr>
         <w:b/>
@@ -14083,51 +14125,52 @@
   </w:num>
   <w:num w:numId="26" w16cid:durableId="640234453">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="233784619">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="923226844">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="916746343">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1930044075">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="875966571">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069208C"/>
     <w:rsid w:val="000001CF"/>
     <w:rsid w:val="00000267"/>
@@ -26974,50 +27017,51 @@
     <w:rsid w:val="00B053DD"/>
     <w:rsid w:val="00B059A7"/>
     <w:rsid w:val="00B05A70"/>
     <w:rsid w:val="00B05DE8"/>
     <w:rsid w:val="00B06022"/>
     <w:rsid w:val="00B064AF"/>
     <w:rsid w:val="00B06580"/>
     <w:rsid w:val="00B065C3"/>
     <w:rsid w:val="00B06B48"/>
     <w:rsid w:val="00B070B4"/>
     <w:rsid w:val="00B070F3"/>
     <w:rsid w:val="00B07A4E"/>
     <w:rsid w:val="00B07ACC"/>
     <w:rsid w:val="00B07D4D"/>
     <w:rsid w:val="00B07E3F"/>
     <w:rsid w:val="00B10078"/>
     <w:rsid w:val="00B100D8"/>
     <w:rsid w:val="00B1011E"/>
     <w:rsid w:val="00B1039A"/>
     <w:rsid w:val="00B10411"/>
     <w:rsid w:val="00B10A05"/>
     <w:rsid w:val="00B10AA2"/>
     <w:rsid w:val="00B10B82"/>
     <w:rsid w:val="00B10EA9"/>
     <w:rsid w:val="00B110B3"/>
+    <w:rsid w:val="00B110E7"/>
     <w:rsid w:val="00B112CA"/>
     <w:rsid w:val="00B1132B"/>
     <w:rsid w:val="00B11367"/>
     <w:rsid w:val="00B11593"/>
     <w:rsid w:val="00B1188C"/>
     <w:rsid w:val="00B1193E"/>
     <w:rsid w:val="00B1197A"/>
     <w:rsid w:val="00B11ADD"/>
     <w:rsid w:val="00B11CE2"/>
     <w:rsid w:val="00B11EC9"/>
     <w:rsid w:val="00B11F1C"/>
     <w:rsid w:val="00B1212F"/>
     <w:rsid w:val="00B12160"/>
     <w:rsid w:val="00B1264A"/>
     <w:rsid w:val="00B12918"/>
     <w:rsid w:val="00B12AB1"/>
     <w:rsid w:val="00B12C2E"/>
     <w:rsid w:val="00B12DD5"/>
     <w:rsid w:val="00B130D6"/>
     <w:rsid w:val="00B13163"/>
     <w:rsid w:val="00B134C6"/>
     <w:rsid w:val="00B13B76"/>
     <w:rsid w:val="00B13D5E"/>
     <w:rsid w:val="00B13D9A"/>
     <w:rsid w:val="00B14219"/>
@@ -32517,60 +32561,62 @@
     <w:rsid w:val="00FE1B75"/>
     <w:rsid w:val="00FE1E5C"/>
     <w:rsid w:val="00FE213D"/>
     <w:rsid w:val="00FE23A0"/>
     <w:rsid w:val="00FE248B"/>
     <w:rsid w:val="00FE2527"/>
     <w:rsid w:val="00FE275A"/>
     <w:rsid w:val="00FE27B0"/>
     <w:rsid w:val="00FE29BA"/>
     <w:rsid w:val="00FE2D21"/>
     <w:rsid w:val="00FE3137"/>
     <w:rsid w:val="00FE31A7"/>
     <w:rsid w:val="00FE3352"/>
     <w:rsid w:val="00FE3BD2"/>
     <w:rsid w:val="00FE3E4A"/>
     <w:rsid w:val="00FE4442"/>
     <w:rsid w:val="00FE44D3"/>
     <w:rsid w:val="00FE4521"/>
     <w:rsid w:val="00FE4979"/>
     <w:rsid w:val="00FE4A52"/>
     <w:rsid w:val="00FE4AEF"/>
     <w:rsid w:val="00FE4B5B"/>
     <w:rsid w:val="00FE4DE6"/>
     <w:rsid w:val="00FE4F53"/>
     <w:rsid w:val="00FE5028"/>
+    <w:rsid w:val="00FE5541"/>
     <w:rsid w:val="00FE568C"/>
     <w:rsid w:val="00FE57A5"/>
     <w:rsid w:val="00FE5836"/>
     <w:rsid w:val="00FE5897"/>
     <w:rsid w:val="00FE5A7E"/>
     <w:rsid w:val="00FE5E91"/>
     <w:rsid w:val="00FE6009"/>
     <w:rsid w:val="00FE62F7"/>
     <w:rsid w:val="00FE670A"/>
     <w:rsid w:val="00FE698D"/>
+    <w:rsid w:val="00FE6EB8"/>
     <w:rsid w:val="00FE7135"/>
     <w:rsid w:val="00FE7248"/>
     <w:rsid w:val="00FE72C9"/>
     <w:rsid w:val="00FE74CC"/>
     <w:rsid w:val="00FE77C0"/>
     <w:rsid w:val="00FE7894"/>
     <w:rsid w:val="00FE7913"/>
     <w:rsid w:val="00FE7B11"/>
     <w:rsid w:val="00FE7B4D"/>
     <w:rsid w:val="00FE7BDC"/>
     <w:rsid w:val="00FE7C52"/>
     <w:rsid w:val="00FE7D59"/>
     <w:rsid w:val="00FE7E1A"/>
     <w:rsid w:val="00FF0290"/>
     <w:rsid w:val="00FF05F8"/>
     <w:rsid w:val="00FF0763"/>
     <w:rsid w:val="00FF0770"/>
     <w:rsid w:val="00FF0778"/>
     <w:rsid w:val="00FF0A84"/>
     <w:rsid w:val="00FF0BE5"/>
     <w:rsid w:val="00FF0BEA"/>
     <w:rsid w:val="00FF0DC2"/>
     <w:rsid w:val="00FF0DD9"/>
     <w:rsid w:val="00FF0EBF"/>
     <w:rsid w:val="00FF0FE1"/>
@@ -45670,166 +45716,166 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="b382dae5-e816-4e2d-8100-607793ae65bb">
       <UserInfo>
         <DisplayName>Hintsala Jari</DisplayName>
         <AccountId>9</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Filali Anne</DisplayName>
         <AccountId>19</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Hynninen Nina</DisplayName>
         <AccountId>22</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Aho Leena</DisplayName>
         <AccountId>12</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA6F39D-972A-4B97-86B9-5BEDA7A11653}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD288BCA-BB36-4B87-824C-4477CA0B5E3F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE37435-4DB6-42E4-967A-F4AA3A6A80AA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3C3E4D7-6207-4C8E-8CEF-EA3273659E34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE37435-4DB6-42E4-967A-F4AA3A6A80AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD288BCA-BB36-4B87-824C-4477CA0B5E3F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>5166</Words>
-  <Characters>41846</Characters>
+  <Words>4573</Words>
+  <Characters>42438</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>348</Lines>
-  <Paragraphs>93</Paragraphs>
+  <Lines>832</Lines>
+  <Paragraphs>328</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46919</CharactersWithSpaces>
+  <CharactersWithSpaces>46683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hintsala Jari</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A</vt:lpwstr>