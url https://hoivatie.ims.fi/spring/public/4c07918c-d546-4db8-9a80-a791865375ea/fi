--- v1 (2026-09-07)
+++ v2 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2879ECEC" w14:textId="77777777" w:rsidR="00C61EEF" w:rsidRDefault="00C61EEF" w:rsidP="009D3FD7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E8B70D4" w14:textId="77777777" w:rsidR="00C61EEF" w:rsidRDefault="00C61EEF" w:rsidP="009D3FD7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79CDB906" w14:textId="77777777" w:rsidR="00C61EEF" w:rsidRDefault="00C61EEF" w:rsidP="009D3FD7">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -164,367 +164,431 @@
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A05899B" w14:textId="02A15734" w:rsidR="000A3EDF" w:rsidRDefault="00DB56CA" w:rsidP="00DB56CA">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>Veljeskoti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62CABD1D" w14:textId="77777777" w:rsidR="000A3EDF" w:rsidRDefault="000A3EDF">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E07892B" w14:textId="45D178E3" w:rsidR="00E65CDA" w:rsidRDefault="00E65CDA">
-[...28 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6DAF9450" w14:textId="77777777" w:rsidR="00CC5AF5" w:rsidRDefault="00CC5AF5">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="527F3A82" w14:textId="77777777" w:rsidR="00CC5AF5" w:rsidRDefault="00CC5AF5">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C53A6A6" w14:textId="77777777" w:rsidR="00CC5AF5" w:rsidRDefault="00CC5AF5">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CFA5D19" w14:textId="77777777" w:rsidR="00CC5AF5" w:rsidRDefault="00CC5AF5">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E209F92" w14:textId="77777777" w:rsidR="00CC5AF5" w:rsidRDefault="00CC5AF5" w:rsidP="00CC5AF5"/>
+    <w:p w14:paraId="59FC40F6" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+      <w:r w:rsidRPr="00F8555D">
+        <w:t xml:space="preserve">Muutoshistoria  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D54F51C" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+      <w:r w:rsidRPr="00F8555D">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TaulukkoRuudukko"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9527" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="79" w:type="dxa"/>
+          <w:left w:w="107" w:type="dxa"/>
+          <w:right w:w="375" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3114"/>
-        <w:gridCol w:w="6514"/>
+        <w:gridCol w:w="1835"/>
+        <w:gridCol w:w="1992"/>
+        <w:gridCol w:w="5700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC5AF5" w:rsidRPr="00E16020" w14:paraId="2BCD226A" w14:textId="77777777" w:rsidTr="00F37B88">
+      <w:tr w:rsidR="00F8555D" w:rsidRPr="00F8555D" w14:paraId="21B3C582" w14:textId="77777777" w:rsidTr="00F8555D">
+        <w:trPr>
+          <w:trHeight w:val="344"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcW w:w="1835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="249686DF" w14:textId="77777777" w:rsidR="00CC5AF5" w:rsidRPr="00E16020" w:rsidRDefault="00CC5AF5" w:rsidP="00F37B88">
-            <w:pPr>
+          <w:p w14:paraId="7F4C018B" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+            <w:r w:rsidRPr="00F8555D">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Laatija:</w:t>
+              <w:t xml:space="preserve">Päivämäärä </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8555D">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6514" w:type="dxa"/>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC0E2E4" w14:textId="3430AD9A" w:rsidR="00CC5AF5" w:rsidRPr="00E16020" w:rsidRDefault="00C040F6" w:rsidP="00F37B88">
-            <w:pPr>
+          <w:p w14:paraId="21E4318D" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+            <w:r w:rsidRPr="00F8555D">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Jenni Torkell,</w:t>
+              <w:t xml:space="preserve">Muuttaja </w:t>
             </w:r>
-            <w:r w:rsidR="00EA0230">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F8555D">
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...28 lines deleted...]
-              <w:t>Hyväksyjä:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6514" w:type="dxa"/>
+            <w:tcW w:w="5700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDB8EAB" w14:textId="4592C47A" w:rsidR="00CC5AF5" w:rsidRPr="00E16020" w:rsidRDefault="00C040F6" w:rsidP="00F37B88">
-            <w:pPr>
+          <w:p w14:paraId="4A4DB208" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+            <w:r w:rsidRPr="00F8555D">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Jenni Torkell</w:t>
+              <w:t xml:space="preserve">Muutos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8555D">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC5AF5" w:rsidRPr="00E16020" w14:paraId="4A3D38C3" w14:textId="77777777" w:rsidTr="00F37B88">
+      <w:tr w:rsidR="00F8555D" w:rsidRPr="00F8555D" w14:paraId="7673E466" w14:textId="77777777" w:rsidTr="00F8555D">
+        <w:trPr>
+          <w:trHeight w:val="607"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcW w:w="1835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="686E15B2" w14:textId="77777777" w:rsidR="00CC5AF5" w:rsidRPr="00E16020" w:rsidRDefault="00CC5AF5" w:rsidP="00F37B88">
-[...13 lines deleted...]
-              <w:t>Päivämäärä:</w:t>
+          <w:p w14:paraId="08ACD596" w14:textId="252B3528" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+            <w:r w:rsidRPr="00F8555D">
+              <w:t>10.9.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6514" w:type="dxa"/>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62434865" w14:textId="04075D2A" w:rsidR="00CC5AF5" w:rsidRPr="00E16020" w:rsidRDefault="00EA0230" w:rsidP="00F37B88">
-[...45 lines deleted...]
-              <w:t>Dokumentin tila:</w:t>
+          <w:p w14:paraId="029BBD48" w14:textId="07550275" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+            <w:r w:rsidRPr="00F8555D">
+              <w:t>Jenni Torkell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6514" w:type="dxa"/>
+            <w:tcW w:w="5700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B8A5221" w14:textId="3F2309BF" w:rsidR="00CC5AF5" w:rsidRPr="00E16020" w:rsidRDefault="00C040F6" w:rsidP="00F37B88">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2BB91553" w14:textId="07F2C8B8" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+            <w:r w:rsidRPr="00F8555D">
+              <w:t>Omavalvontasuunnitelman seurantaraportointi</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>H</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB074F">
-[...3 lines deleted...]
-              <w:t>yväksytty</w:t>
+            <w:r w:rsidRPr="00F8555D">
+              <w:t xml:space="preserve">ajalta </w:t>
+            </w:r>
+            <w:r>
+              <w:t>touko-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8555D">
+              <w:t>syyskuu 202</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00F8555D" w:rsidRPr="00F8555D" w14:paraId="42C3E9BC" w14:textId="77777777" w:rsidTr="00F8555D">
+        <w:trPr>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="570E0654" w14:textId="05A300F3" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5015A64C" w14:textId="084DD05C" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69998D05" w14:textId="634C002B" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8555D" w:rsidRPr="00F8555D" w14:paraId="4E7ADF73" w14:textId="77777777" w:rsidTr="00F8555D">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70EAA0DE" w14:textId="6C5AEDA8" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="742A611A" w14:textId="4ED28787" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18DC1769" w14:textId="4FB0DB1B" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8555D" w:rsidRPr="00F8555D" w14:paraId="58239416" w14:textId="77777777" w:rsidTr="00F8555D">
+        <w:trPr>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ADB237B" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+            <w:r w:rsidRPr="00F8555D">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23ED0452" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+            <w:r w:rsidRPr="00F8555D">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56CB8113" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+            <w:r w:rsidRPr="00F8555D">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:p w14:paraId="67F4F631" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+      <w:r w:rsidRPr="00F8555D">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6894FF81" w14:textId="77777777" w:rsidR="00CC5AF5" w:rsidRDefault="00CC5AF5" w:rsidP="00CC5AF5"/>
     <w:p w14:paraId="7F543FCD" w14:textId="77777777" w:rsidR="00CC5AF5" w:rsidRPr="00E65CDA" w:rsidRDefault="00CC5AF5">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B9F13E6" w14:textId="021E1E3A" w:rsidR="00FA0B97" w:rsidRDefault="00FA0B97">
+    <w:p w14:paraId="0B9F13E6" w14:textId="3C07C20F" w:rsidR="00FA0B97" w:rsidRDefault="00FA0B97">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="413B01E6" w14:textId="77777777" w:rsidR="00E76DDE" w:rsidRDefault="00E76DDE" w:rsidP="00214045">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc186720878"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc186720878"/>
     </w:p>
     <w:p w14:paraId="1E068E77" w14:textId="2E6DB163" w:rsidR="00214045" w:rsidRDefault="00214045" w:rsidP="00214045">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000456FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Sisällysluettelo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCDBA37" w14:textId="77777777" w:rsidR="00E76DDE" w:rsidRPr="000456FF" w:rsidRDefault="00E76DDE" w:rsidP="00214045">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2136,172 +2200,185 @@
       <w:r w:rsidR="00DC6CEC" w:rsidRPr="00DC6CEC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAAFC83" w14:textId="09FF51F5" w:rsidR="004B78A7" w:rsidRDefault="004B78A7" w:rsidP="00E36689">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4005EB8E" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRPr="00A83520" w:rsidRDefault="008C0AD2" w:rsidP="00485464">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc175740430"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc175740430"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc175741893"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc175741948"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc188357427"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc236131540"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A83520">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Palveluntuottajaa, </w:t>
       </w:r>
       <w:r w:rsidRPr="00485464">
         <w:t>palveluyksikköä</w:t>
       </w:r>
       <w:r w:rsidRPr="00A83520">
         <w:t xml:space="preserve"> ja toimintaa koskevat tiedot</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="21FB284C" w14:textId="09E2FAAC" w:rsidR="008C0AD2" w:rsidRPr="006654DF" w:rsidRDefault="008C0AD2" w:rsidP="008328CA">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc1885786870"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc236131541"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc1885786870"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc175740431"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc175741894"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc175741949"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc188357428"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc236131541"/>
       <w:r w:rsidRPr="00F108EA">
         <w:t>Palveluntuottajan perustiedot</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="3B45A694" w14:textId="32DCAFAF" w:rsidR="008C0AD2" w:rsidRPr="003F6C9E" w:rsidRDefault="003A2DF0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003F6C9E">
-        <w:t>Hoivatie Oy</w:t>
+        <w:t xml:space="preserve">Hoivatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F6C9E">
+        <w:t>Oy</w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="003F6C9E">
-        <w:t xml:space="preserve">i </w:t>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C0AD2" w:rsidRPr="003F6C9E">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30400B80" w14:textId="77777777" w:rsidR="003F6C9E" w:rsidRPr="003F6C9E" w:rsidRDefault="003A2DF0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003F6C9E">
-        <w:t>Y-tunnus 3160743-8</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Y-tunnus </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F6C9E">
+        <w:t>3160743-8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6F250E53" w14:textId="77777777" w:rsidR="003F6C9E" w:rsidRPr="003F6C9E" w:rsidRDefault="003F6C9E" w:rsidP="00BC1E97">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003F6C9E">
         <w:t>OID-tunnus 1.2.246.10.31607438.10.78</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69670589" w14:textId="2D174A22" w:rsidR="003A2DF0" w:rsidRPr="003F6C9E" w:rsidRDefault="003A2DF0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6C9E">
         <w:t>Kauppurienkatu 8 A, 90100 Oulu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC40A82" w14:textId="09103307" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc807388748"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="_Toc236131542"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc807388748"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc175740432"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc175741895"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc175741950"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc188357429"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc236131542"/>
       <w:r w:rsidRPr="00F108EA">
         <w:t>Palveluyksikön perustiedot</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="3AFD3AEF" w14:textId="49D20880" w:rsidR="008C0AD2" w:rsidRPr="00BB2395" w:rsidRDefault="003A2DF0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Veljeskoti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCAB818" w14:textId="3BC02150" w:rsidR="008C0AD2" w:rsidRPr="00BB2395" w:rsidRDefault="003A2DF0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
@@ -2379,72 +2456,72 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Asiakasmäärä</w:t>
       </w:r>
       <w:r w:rsidR="003A2DF0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17 asiakasta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07769E8E" w14:textId="70D8AF36" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc2062388625"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="_Toc236131543"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc2062388625"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc175740433"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc175741896"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc175741951"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc188357430"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc236131543"/>
       <w:r w:rsidRPr="00F108EA">
         <w:t>Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="2776FDF3" w14:textId="77777777" w:rsidR="00CA1C96" w:rsidRPr="00CD20EE" w:rsidRDefault="00CA1C96" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Hlk169613202"/>
-      <w:bookmarkStart w:id="26" w:name="_Hlk169613482"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk169613202"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk169613482"/>
     </w:p>
     <w:p w14:paraId="7853116C" w14:textId="0053B6AC" w:rsidR="00E76DDE" w:rsidRPr="00CD20EE" w:rsidRDefault="0085682F" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD20EE">
         <w:t>Veljeskoti tarjoaa pitkäaikaista</w:t>
       </w:r>
       <w:r w:rsidR="00C040F6">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD20EE">
         <w:t xml:space="preserve"> että lyhytaikaista asumista, hoivaa ja kuntoutusta sotainvalideille, heidän puolisoilleen ja leskille, rintamaveteraaneille sekä lotille. Lisäksi Veljeskotiin tarjoaa</w:t>
       </w:r>
       <w:r w:rsidR="00C040F6">
         <w:t xml:space="preserve"> myös</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD20EE">
         <w:t xml:space="preserve"> ympärivuorokautista palveluasumista </w:t>
       </w:r>
       <w:r w:rsidR="00C040F6">
         <w:t xml:space="preserve">Pohjois-Pohjanmaan </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD20EE">
         <w:t xml:space="preserve">hyvinvointialueen </w:t>
@@ -2516,69 +2593,69 @@
         <w:t>Kaikkien as</w:t>
       </w:r>
       <w:r w:rsidR="00CA1C96" w:rsidRPr="00CD20EE">
         <w:t>iak</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD20EE">
         <w:t xml:space="preserve">kaidemme toimintakyky on alentunut ja he tarvitsevat 1–2 hoitajan ohjauksen tai avun selviytyäkseen päivittäisissä toiminnoissa. </w:t>
       </w:r>
       <w:r w:rsidR="00CA1C96" w:rsidRPr="00CD20EE">
         <w:t xml:space="preserve">Hoiva ja huolenpito suunnitellaan siten, että jokainen voi osallistua itse omien voimavarojensa mukaisesti. Asiakkaalle laaditaan palvelusopimus sekä palvelujen toteuttamissuunnitelma. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD20EE">
         <w:t>As</w:t>
       </w:r>
       <w:r w:rsidR="00CA1C96" w:rsidRPr="00CD20EE">
         <w:t>iak</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD20EE">
         <w:t>kaat voivat asua meillä turvallisesti elämänsä loppuun saakka.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7FC11B" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRPr="00D55226" w:rsidRDefault="008C0AD2" w:rsidP="0059558F">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc175740434"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_Toc236131544"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc175740434"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc175741897"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc175741952"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc188357432"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc236131544"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
-      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="0059558F">
         <w:lastRenderedPageBreak/>
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55226">
         <w:t xml:space="preserve"> laatiminen ja julkaiseminen sekä vastuunjako</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
-      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="00D55226">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE6D52A" w14:textId="77777777" w:rsidR="00CA1C96" w:rsidRPr="00C41D0B" w:rsidRDefault="00CA1C96" w:rsidP="00CD20EE">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
@@ -2774,88 +2851,88 @@
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00784CA9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00C040F6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Laatu ja vastuullisuus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB76B63" w14:textId="77777777" w:rsidR="00D76D3F" w:rsidRPr="00FB6A35" w:rsidRDefault="00D76D3F" w:rsidP="00BC1E97">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:spacing w:afterLines="120" w:after="288" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ECA0E29" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRPr="00D55226" w:rsidRDefault="008C0AD2" w:rsidP="00223323">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc175740435"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc236131545"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc175740435"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc175741898"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc175741953"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc188357433"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc236131545"/>
       <w:r w:rsidRPr="00223323">
         <w:lastRenderedPageBreak/>
         <w:t>Palveluyksikön</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55226">
         <w:t xml:space="preserve"> omavalvonnan toteuttaminen ja menettelytavat</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
-      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="4DE96007" w14:textId="2EDCE3BC" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc153534229"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="_Toc188357434"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc153534229"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc175740436"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc175741899"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc175741954"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc188357434"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc236131546"/>
       <w:bookmarkStart w:id="42" w:name="_Hlk210040316"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc236131546"/>
       <w:r w:rsidRPr="00F108EA">
         <w:t>Palvelujen saatavuuden varmistaminen</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
-      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p w14:paraId="6425C4C2" w14:textId="77777777" w:rsidR="00FB6A35" w:rsidRDefault="00FB6A35" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68859D20" w14:textId="15868194" w:rsidR="000F5BE2" w:rsidRDefault="008C0AD2" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000F5BE2">
         <w:t xml:space="preserve">Hoivatiellä on laadittu toimittajahallintaa koskeva suunnitelma. Ostopalvelutuottajilla ja alihankkijoilla on sopimuksen vastuuhenkilö, joka huolehtii säännöllisestä yhteistyöstä toimittajan kanssa. Vastuuhenkilö seuraa yhteistyön laatua ja toteutumista säännöllisissä palavereissa </w:t>
       </w:r>
       <w:r w:rsidR="009E16C0" w:rsidRPr="000F5BE2">
         <w:t>2–6</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5BE2">
         <w:t xml:space="preserve"> kertaa vuodessa. Vastuuhenkilö dokumentoi seurannan IMS-toimintajärjestelmään toimittajakohtaisesti esimerkiksi palaverimuistioina. Seurannan tulosten mukaan tehdään tarvittaessa korjaavia toimenpiteitä toimittajasuhteen parantamiseksi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F977EB8" w14:textId="10CE2135" w:rsidR="008C0AD2" w:rsidRDefault="00FB6A35" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
@@ -3035,134 +3112,134 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AE49943" w14:textId="77777777" w:rsidR="00EA613A" w:rsidRDefault="00EA613A" w:rsidP="0053145F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ED88251" w14:textId="77777777" w:rsidR="00EA613A" w:rsidRDefault="00EA613A" w:rsidP="0053145F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="030C5B9C" w14:textId="77777777" w:rsidR="00EA613A" w:rsidRDefault="00EA613A" w:rsidP="0053145F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7EBABC2E" w14:textId="77777777" w:rsidR="00EA613A" w:rsidRDefault="00EA613A" w:rsidP="0053145F"/>
     <w:p w14:paraId="3A047F6E" w14:textId="4E4C73D4" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc175740437"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="48" w:name="_Toc236131547"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc175740437"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc175741900"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc175741955"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc188357435"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc236131547"/>
       <w:r w:rsidRPr="00F108EA">
         <w:t>Palvelujen jatkuvuuden varmistaminen</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
-      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="599981A4" w14:textId="3678BB27" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc175741956"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc236131548"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc175741956"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc236131548"/>
       <w:r w:rsidRPr="00F108EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Monialainen yhteistyö ja palvelun koordinointi</w:t>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="_Toc978757974"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc978757974"/>
+      <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
-      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="08879B72" w14:textId="7E94724E" w:rsidR="00C41D0B" w:rsidRPr="003F6C9E" w:rsidRDefault="00C41D0B" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6C9E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Jotta Veljeskodin palvelukokonaisuudesta muodostuisi asiakkaan kannalta toimiva ja hänen tarpeitaan vastaava, vaaditaan palvelunantajien välistä yhteistyötä, jossa erityisen tärkeää on tiedonkulku eri toimijoiden välillä. Asiakas voi tarvita useita palveluja, kuten terveydenhuollon, kuntoutuksen, sosiaalihuollon, sekä päihde- ja mielenterveyspalveluja. Asiakastiedon siirtyminen varmistetaan asiakastietojärjestelmästä otetuilla tulosteilla. Koska eri palveluntuottajilla on eri asiakastietojärjestelmiä, yhteistyö ja tiedonkulku varmistetaan kirjallisella hoitotulosteilla, ajantasaisella lääkelistalla ja </w:t>
       </w:r>
       <w:r w:rsidR="0020457D" w:rsidRPr="003F6C9E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>yhteistyötahoon</w:t>
       </w:r>
       <w:r w:rsidRPr="003F6C9E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> henkilökohtaisella yhteydenotolla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705B302F" w14:textId="77777777" w:rsidR="00C41D0B" w:rsidRPr="003F6C9E" w:rsidRDefault="00C41D0B" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D745061" w14:textId="622AC293" w:rsidR="00C41D0B" w:rsidRPr="003F6C9E" w:rsidRDefault="00C41D0B" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6C9E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sosiaali- ja terveydenhuollon yhteistyötahoja ovat mm. hyvinvointialueen eri edustajat, ikäihmisten palveluohjaus, kotihoito, vuodeosastot, KOTAS-tilannekeskus sekä edunvalvonta, hoitotarvikejakelu ja apuvälinelainaamo Valtiokonttori.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p w14:paraId="1FDB4E92" w14:textId="65190028" w:rsidR="003F6C9E" w:rsidRDefault="003F6C9E" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6C9E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Varautumisen suunnittelu luo perustan Veljeskodin kyvylle tuottaa palvelua mahdollisimman häiriöttömästi tilanteesta riippumatta. Hoivatien varautuminen kuvataan organisaatiotason valmiussuunnitelmassa, Veljeskodin valmiussuunnitelmassa, pelastussuunnitelmassa sekä turvallisuussuunnitelmassa.  Varautumisen keinoja ovat esimerkiksi varautumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>nen</w:t>
       </w:r>
       <w:r w:rsidRPr="003F6C9E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> materiaalien saatavuusongelmiin (</w:t>
       </w:r>
@@ -3412,102 +3489,102 @@
       <w:tr w:rsidR="00CA090A" w14:paraId="0B8BEF2E" w14:textId="77777777" w:rsidTr="00CA090A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AC72F0F" w14:textId="77777777" w:rsidR="00CA090A" w:rsidRDefault="00CA090A" w:rsidP="00EE1D97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="566526AB" w14:textId="77777777" w:rsidR="00CA090A" w:rsidRDefault="00CA090A" w:rsidP="00EE1D97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01894E42" w14:textId="77777777" w:rsidR="00CA090A" w:rsidRDefault="00CA090A" w:rsidP="00EE1D97"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A0CFBC5" w14:textId="6B489A94" w:rsidR="008C0AD2" w:rsidRPr="00CA090A" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc1864136885"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="57" w:name="_Toc236131549"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc1864136885"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc175740438"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc175741901"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc175741958"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc188357436"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc236131549"/>
       <w:r w:rsidRPr="00CA090A">
         <w:t>Palvelujen turvallisuuden ja laadun varmistaminen</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
-      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="3F2389C3" w14:textId="56217A53" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc175741959"/>
-      <w:bookmarkStart w:id="59" w:name="_Toc236131550"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc175741959"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc236131550"/>
       <w:r w:rsidRPr="00F108EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Palvelu</w:t>
       </w:r>
       <w:r w:rsidR="00CF52EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="00F108EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>en laadulliset edellytykset</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
-      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="03A72E06" w14:textId="3E75D8DA" w:rsidR="009012E0" w:rsidRDefault="009012E0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Hlk195645024"/>
+      <w:bookmarkStart w:id="59" w:name="_Hlk195645024"/>
       <w:r w:rsidRPr="00FB6A35">
         <w:t xml:space="preserve">Veljeskodin asiakkaat ovat ikäihmisiä, joiden turvallisuuden edistäminen edellyttää yhteistyötä kaikkien turvallisuudesta vastaavien viranomaisten ja toimijoiden kanssa sekä henkilökunnan turvallisuusosaamista että teknisiä ratkaisuja. Koulutetun, asiakkaille tutun henkilökunnan läsnäolo luo asumisen turvallisen perustan. Tavoitteenamme on, että </w:t>
       </w:r>
       <w:r>
         <w:t>Veljeskodin koko henkilöstö</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6A35">
         <w:t xml:space="preserve"> tunnista</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6A35">
         <w:t xml:space="preserve"> päivittäisessä asiakastyössä ennalta ne kriittiset työvaiheet ja riskit, joihin nopealla puuttumisella varmistetaan laadukkaat ja asiakasturvalliset palvelut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B599E7" w14:textId="77777777" w:rsidR="003F6C9E" w:rsidRPr="00FB6A35" w:rsidRDefault="003F6C9E" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="032D16B9" w14:textId="3F9D3FD9" w:rsidR="00FE74CC" w:rsidRDefault="00182A1E" w:rsidP="00FB6A35">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
@@ -3834,52 +3911,57 @@
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Lääkepoikkeamat</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B3E5FDE" w14:textId="77777777" w:rsidR="00FB6A35" w:rsidRDefault="00FB6A35" w:rsidP="008328CA">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72F07DD2" w14:textId="77777777" w:rsidR="00FB6A35" w:rsidRPr="00057703" w:rsidRDefault="00FB6A35" w:rsidP="008328CA">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00057703">
-              <w:t>RAI -ei itse osallistunut arviointiin</w:t>
+              <w:t>RAI -ei</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00057703">
+              <w:t xml:space="preserve"> itse osallistunut arviointiin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0F17C7A5" w14:textId="77777777" w:rsidR="00FB6A35" w:rsidRDefault="00FB6A35" w:rsidP="008328CA">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Esimerkiksi: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E52BD37" w14:textId="77777777" w:rsidR="00FB6A35" w:rsidRDefault="00FB6A35" w:rsidP="008328CA">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6731AA44" w14:textId="77777777" w:rsidR="00FB6A35" w:rsidRPr="00794865" w:rsidRDefault="00FB6A35" w:rsidP="008328CA">
             <w:pPr>
@@ -4337,51 +4419,51 @@
           </w:p>
           <w:p w14:paraId="2C45EA3C" w14:textId="73A8531B" w:rsidR="00FB6A35" w:rsidRDefault="00FB6A35" w:rsidP="008328CA">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Sairauspoissaolot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1137D9DD" w14:textId="77777777" w:rsidR="00FB6A35" w:rsidRDefault="00FB6A35" w:rsidP="008328CA">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:tbl>
     <w:p w14:paraId="01AE1710" w14:textId="77777777" w:rsidR="00E76DDE" w:rsidRDefault="00E76DDE" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07A509D8" w14:textId="55142A78" w:rsidR="002E2B1A" w:rsidRPr="00BC1E97" w:rsidRDefault="002E2B1A" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Korostus"/>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Veljeskodin riskienhallinta on organisoitu siten, että riskit kartoitetaan aihealuetta koskevissa suunnitelmissa, joissa myös määritellään ennalta ehkäisevät toimenpiteet ja vastuut. Suunnitelmien (lääkehoito, turvallisuus, valmius- ja jatkuvuudenhallinta, omavalvontasuunnitelma, elintarvikehygienia, puhtaanapito) toteutumista ja suunnitelmien ajantasaisuutta seurataan säännönmukaisesti osana arkea mm. viikkotiimeissä, omahoitajatyöskentelyssä, RAI-arvioinnin tulosten läpikäynnin yhteydessä. </w:t>
       </w:r>
@@ -4493,61 +4575,83 @@
           <w:rStyle w:val="Korostus"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E7B08" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>osallistuvat turvallisuusriskien arviointiin, omavalvontasuunnitelman laatimiseen ja turvallisuutta parantavien toimenpiteiden toteuttamiseen asiakkaan saaman palvelun, aseman ja oikeuksien näkökulmasta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1740CFD5" w14:textId="7B824995" w:rsidR="00376192" w:rsidRPr="00BC1E97" w:rsidRDefault="00376192" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Veljeskodin lääkehoito ja asiakkaan lääkehoidon toteuttaminen tapahtuu Veljeskodin </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C040F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">lääkehoitosuunnitelman </w:t>
+        <w:t>lääkehoitosuunnitelman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C040F6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">mukaisesti, joka päivitetään säännöllisesti Hoivatien vuosikellon mukaisesti kerran vuodessa ja tarpeen mukaisesti palveluvastaavan ja sairaanhoitajien toimesta. Veljeskodin sairaanhoitajilla on päävastuu lääkehoidon asianmukaisuudesta ja lääkehoitosuunnitelman toteutumisesta ja seurannasta lääkärin ohjeistuksen mukaisesti. Sairaanhoitajien vastuulla on lääkkeiden tilaaminen ja asianmukainen säilytys. Lähihoitajat toteuttavat lääkehoitoa ja vastaavat omassa toiminnassaan siitä, että lääkehoitoa toteutetaan suunnitelman mukaisesti. Lääkehoitosuunnitelma on osa henkilöstön ammatillista perehdyttämistä. </w:t>
+        <w:t xml:space="preserve">mukaisesti, joka päivitetään säännöllisesti Hoivatien vuosikellon mukaisesti kerran vuodessa ja tarpeen mukaisesti palveluvastaavan ja sairaanhoitajien toimesta. Veljeskodin sairaanhoitajilla on päävastuu lääkehoidon asianmukaisuudesta ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>lääkehoitosuunnitelman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toteutumisesta ja seurannasta lääkärin ohjeistuksen mukaisesti. Sairaanhoitajien vastuulla on lääkkeiden tilaaminen ja asianmukainen säilytys. Lähihoitajat toteuttavat lääkehoitoa ja vastaavat omassa toiminnassaan siitä, että lääkehoitoa toteutetaan suunnitelman mukaisesti. Lääkehoitosuunnitelma on osa henkilöstön ammatillista perehdyttämistä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2784363A" w14:textId="2EF97017" w:rsidR="005B1D0B" w:rsidRPr="00BC1E97" w:rsidRDefault="005B1D0B" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C040F6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Turvallisuussuunnitelman</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (päivitetty </w:t>
       </w:r>
       <w:r w:rsidR="00A94A45" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -4925,60 +5029,60 @@
       </w:r>
       <w:r w:rsidR="002E2B1A" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Palveluvastaava varmistaa, että jokainen työntekijä perehdytetään poikkeamaraportointiin ja että poikkeamat tulevat käsitellyksi asianmukaisesti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D709FEC" w14:textId="77777777" w:rsidR="002F50E0" w:rsidRPr="00BC1E97" w:rsidRDefault="002F50E0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C1B3C00" w14:textId="0881628C" w:rsidR="008C0AD2" w:rsidRPr="00BC1E97" w:rsidRDefault="008C0AD2" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc175741960"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc175741960"/>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toimitilat ja välineet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="2431A5AC" w14:textId="74A4152E" w:rsidR="006F40EB" w:rsidRPr="00BC1E97" w:rsidRDefault="006F40EB" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Veljeskoti sijaitsee </w:t>
       </w:r>
       <w:r w:rsidR="00C040F6" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ODL: n</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> kiinteistön 3.kerroksessa. Veljeskoti on jaettu </w:t>
@@ -5054,181 +5158,203 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yhteiset tilat ovat aina omaisten ja asiakkaiden käytettävissä. Tuemme omaisia myös ulkoilemaan yhdessä asiakkaiden kanssa. Tarvittaessa omaisen on mahdollista nukkua asiakkaan huoneessa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="082A8CD6" w14:textId="77777777" w:rsidR="009012E0" w:rsidRPr="00BC1E97" w:rsidRDefault="009012E0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Otsikko4Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc175741963"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc175741963"/>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p w14:paraId="5EE84D6C" w14:textId="77777777" w:rsidR="00662926" w:rsidRPr="00662926" w:rsidRDefault="00662926" w:rsidP="00662926">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00662926">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Infektioiden torjunta ja yleiset hygieniakäytännöt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576848D6" w14:textId="2B044C1A" w:rsidR="009012E0" w:rsidRPr="00BC1E97" w:rsidRDefault="009012E0" w:rsidP="00662926">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:t>Säännöllinen ja suunnitelmallinen siivous ja tekstiilien puhtaanapito ovat olennainen osa asiakkaiden hyvinvointia ja viihtyvyyttä. Asiakkaan henkilökohtaisesta hygieniasta huolehditaan säännöllisin peseytymisin ja huomioiden asiakkaan yksilölliset tarpeet, kuten hiusten siisteys, jalkojenhoito, kynsien huolto, ihon rasvaus jne. Jokaisella asiakkaalla on oma wc/suihkutila, jossa hoitaja avustaa asiakasta oman hygienian hoidossa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCC1C5F" w14:textId="77777777" w:rsidR="009012E0" w:rsidRPr="00BC1E97" w:rsidRDefault="009012E0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lisäksi asiakkaan henkilökohtaisesta hygieniasta huolehditaan asukkaiden henkilökohtaisen vaatetuksen sekä liinavaatteiden puhtaudella ja siihen liittyvällä pyykkihuollolla.  Asukkaiden omat käyttövaatteet pestään Veljeskodin tiloissa. Liinavaatteet vaihdetaan säännöllisesti ja aina tarvittaessa. Liinavaatteet pesu toteutetaan ostopalveluna, yhteistyökumppanina Cliini, Oulun keskuspesula Oy sekä Veljeskodin omassa pyykkituvassa, missä hoitajat pesevät liinavaatteet itse. </w:t>
+        <w:t xml:space="preserve">Lisäksi asiakkaan henkilökohtaisesta hygieniasta huolehditaan asukkaiden henkilökohtaisen vaatetuksen sekä liinavaatteiden puhtaudella ja siihen liittyvällä pyykkihuollolla.  Asukkaiden omat käyttövaatteet pestään Veljeskodin tiloissa. Liinavaatteet vaihdetaan säännöllisesti ja aina tarvittaessa. Liinavaatteet pesu toteutetaan ostopalveluna, yhteistyökumppanina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Cliini</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Oulun keskuspesula Oy sekä Veljeskodin omassa pyykkituvassa, missä hoitajat pesevät liinavaatteet itse. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52EE8CDD" w14:textId="1280FB44" w:rsidR="009012E0" w:rsidRPr="00BC1E97" w:rsidRDefault="009012E0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Hlk120110433"/>
+      <w:bookmarkStart w:id="62" w:name="_Hlk120110433"/>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Veljeskodin henkilökunta huolehtii tilojen yleisestä siisteydestä yhteisvastuullisesti. Lisäksi Veljeskodilla on ostopalveluna siivouspalvelu, yhteistyökumppanina Wash palvelut ky. Siivouspalveluntuottaja huolehtii Veljeskodin siisteydestä päiväkohtaisen siivoussuunnitelman mukaisesta. Siistijä huolehtii Veljeskodin puhtaudesta ja siisteydestä arkipäivisin, jolloin siistijä siivoaa sekä yleiset tilat ja asukkaiden </w:t>
       </w:r>
       <w:r w:rsidR="001349FD" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>wc: t</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00376192" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">iistijä siivoaa asiakkaiden huoneet kerran viikossa. Viikonloppuisin Veljeskodin henkilökunta huolehtii tilojen yleisestä siisteydestä. Lisäksi Veljeskodin henkilökunta huolehtii vuosikellon mukaisesti kirjatut tehtävät. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="64" w:name="_Hlk158903787"/>
+      <w:bookmarkStart w:id="63" w:name="_Hlk158903787"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veljeskotiin on laadittu puhtaanapidon suunnitelma, jossa eriteltynä ohjeistukset astiahuollon, pyykkihuollon, yleispuhdistuksen, välinehuollon, jätehuollon ja eritteiden desinfektion osalta sekä näiden seurannasta. </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="63"/>
-      <w:r w:rsidRPr="00BC1E97">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="336D7CFC" w14:textId="718EF523" w:rsidR="009012E0" w:rsidRPr="001349FD" w:rsidRDefault="009012E0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Tartuntatautilain 17 §:n mukaan sosiaalihuollon toimintayksikön on torjuttava suunnitelmallisesti hoitoon liittyviä infektioita. Veljeskodilla on nimetty hygieniavastaava, joka osallistuu koulutuksiin ja tuo tuoreinta tietoa yksikköön. Henkilökunta, asiakkaat ja vierailijat ohjeistetaan tarvittaessa hyvästä käsi- ja yskimishygieniasta sekä muusta tarpeellisesta suojautumisesta. Ohjeistuksia löytyy osaston ulko-ovelta ja osaston seiniltä. Infektioiden torjunnassa noudatamme Pohjois-Pohjanmaan hyvinvointialue</w:t>
       </w:r>
       <w:r w:rsidR="001349FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001349FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Po</w:t>
       </w:r>
       <w:r w:rsidR="001349FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>hde)</w:t>
+        <w:t>hde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001349FD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ohjeistusta ja Hoivatien omia yhteisiä hygieniaohjeita. Tarvittaessa </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">saamme ohjeita myös hyvinvointialueen hygieniahoitajalta. Epidemiatilanteissa siivousta tehostetaan. </w:t>
       </w:r>
       <w:r w:rsidR="00376192" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">THL:n julkaisu: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00376192" w:rsidRPr="001349FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
@@ -5240,60 +5366,60 @@
       </w:hyperlink>
       <w:r w:rsidR="00376192" w:rsidRPr="001349FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3618F1A0" w14:textId="77777777" w:rsidR="009012E0" w:rsidRPr="00BC1E97" w:rsidRDefault="009012E0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="725D2380" w14:textId="1EC8C962" w:rsidR="008C0AD2" w:rsidRPr="00BC1E97" w:rsidRDefault="008C0AD2" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc175741961"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc175741961"/>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="34C0A754" w14:textId="6EB03B40" w:rsidR="00883142" w:rsidRPr="00BC1E97" w:rsidRDefault="00883142" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Veljeskodin palveluvastaava </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">vastaa </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Veljeskodin</w:t>
@@ -5819,70 +5945,70 @@
         </w:rPr>
         <w:t xml:space="preserve">Tietosuojateemaa voidaan tarkastella myös omavalvontapäivän aikana sekä ulkoisessa auditoinnissa. </w:t>
       </w:r>
       <w:r w:rsidR="00883142" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veljeskodilla </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">on toiminnalleen ISO 9001 ja ISO 14001 sertifioinnit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005CF98B" w14:textId="77777777" w:rsidR="00412073" w:rsidRPr="00BC1E97" w:rsidRDefault="00412073" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc175741962"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc175741962"/>
     </w:p>
     <w:p w14:paraId="20C898E0" w14:textId="348F8137" w:rsidR="008C0AD2" w:rsidRPr="00BC1E97" w:rsidRDefault="008C0AD2" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tietojärjestelmät ja teknologian käyttö</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="7D3DE591" w14:textId="0103C7C9" w:rsidR="00CD25CA" w:rsidRPr="00BC1E97" w:rsidRDefault="001F5500" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoivatien kaikissa palveluissa käytetään Kanta-sertifioitua ja Valviran tietojärjestelmärekisteristä löytyvää DomaCare-asiakastietojärjestelmää. </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Asiakastietojärjestelmän käyttöä koskevat työohjeet löytyvät Hoivatien toimintajärjestelmästä</w:t>
       </w:r>
       <w:r w:rsidR="00E0274F" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -6075,52 +6201,60 @@
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Eliisa Paavola</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>etunimi.sukunimi@hoivatie.fi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E70F530" w14:textId="77777777" w:rsidR="009012E0" w:rsidRPr="00BC1E97" w:rsidRDefault="009012E0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Kalle Greus</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Kalle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Greus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>050 312 5635 ja 0503125636</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C3C032" w14:textId="77777777" w:rsidR="001F5500" w:rsidRPr="00BC1E97" w:rsidRDefault="001F5500" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01AC9818" w14:textId="1AFC1514" w:rsidR="008C0AD2" w:rsidRPr="00BC1E97" w:rsidRDefault="008C0AD2" w:rsidP="00BC1E97">
       <w:pPr>
@@ -6296,113 +6430,107 @@
     <w:p w14:paraId="60562B55" w14:textId="77777777" w:rsidR="006F40EB" w:rsidRPr="00BC1E97" w:rsidRDefault="006F40EB" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C8FE008" w14:textId="0E99A5BA" w:rsidR="007F6DD2" w:rsidRDefault="007F6DD2" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Terveydenhuollon laitteita käyttävien Veljeskodin työntekijöiden on noudatettava valmistajien antamaa huolto-ohjeistusta. Laitteita huolletaan laitevalmistajan ohjeen mukaisesti. Laitteiden huolto ja kalibrointi tapahtuu määräaikaishuoltona kerran vuodessa ja tiedot kirjataan sähköiseen järjestelmään. Laitteen huoltaa, asentaa, kalibroi ja korjaa vain henkilö, jolla on tarvittava ammattitaito ja asiantuntemus, Hoivatiellä sopimushuoltajana toimii Berner Oy</w:t>
       </w:r>
       <w:r w:rsidR="006F40EB" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja Elemed</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006F40EB" w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Elemed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Huoltoa koskeva dokumentaatio säilytetään niin kauan kuin laite on käytössä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68467FBC" w14:textId="40E19B02" w:rsidR="007F6DD2" w:rsidRPr="00BC1E97" w:rsidRDefault="007F6DD2" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Laitteen vaaratilanteesta tulee tehdä aina IMS-poikkeama ja ilmoittaa viasta terveydenhuollon laitevastaavalle tai palveluvastaavalle, joka huolehtii viivytyksettä laitteen huollon tilaamisesta. Valmistajan vastuulla on selvittää vaaratilanteen syy.</w:t>
       </w:r>
       <w:r w:rsidR="009012E0" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hyvinvointialueen apuvälinelainaamo tekee vaaratilanneilmoitukset omista laitteistaan. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Terveydenhuollon laitteen aiheuttamasta vaaratilanteesta on ilmoitettava Fimealle:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="739F4468" w14:textId="77777777" w:rsidR="007F6DD2" w:rsidRPr="00BC1E97" w:rsidRDefault="007F6DD2" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00BC1E97">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>Lääkinnällisten laitteiden ammattimaisen käyttäjän vaaratilanneilmoitu</w:t>
-[...13 lines deleted...]
-          <w:t>. Versio 2. (fimea.fi)</w:t>
+          <w:t>Lääkinnällisten laitteiden ammattimaisen käyttäjän vaaratilanneilmoitus. Versio 2. (fimea.fi)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="54873740" w14:textId="77777777" w:rsidR="007F6DD2" w:rsidRPr="00BC1E97" w:rsidRDefault="007F6DD2" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24D026D3" w14:textId="504DE23F" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="00C160EC" w:rsidP="00376192">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Veljeskodin</w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00F108EA">
         <w:t xml:space="preserve">toiminnan keskeisimpien </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00F108EA">
@@ -6653,72 +6781,72 @@
     </w:tbl>
     <w:p w14:paraId="32B277B1" w14:textId="77777777" w:rsidR="004A7700" w:rsidRDefault="004A7700" w:rsidP="008C0AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E42D494" w14:textId="77777777" w:rsidR="00E76DDE" w:rsidRDefault="00E76DDE" w:rsidP="008C0AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7341042E" w14:textId="5926DEDA" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc283287532"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="72" w:name="_Toc236131551"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc283287532"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc175740439"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc175741902"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc175741966"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc188357437"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc236131551"/>
       <w:r w:rsidRPr="00F108EA">
         <w:lastRenderedPageBreak/>
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r>
         <w:t>työhön</w:t>
       </w:r>
       <w:r w:rsidRPr="00F108EA">
         <w:t xml:space="preserve"> osallistuvan henkilöstön riittävyyden ja osaamisen varmistaminen</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
-      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="15665150" w14:textId="77777777" w:rsidR="00376192" w:rsidRDefault="00376192" w:rsidP="00376192">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C885221" w14:textId="63CF03A1" w:rsidR="00564724" w:rsidRPr="00376192" w:rsidRDefault="00564724" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00376192">
         <w:t>Veljeskodin</w:t>
       </w:r>
       <w:r w:rsidRPr="00376192">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0087140E" w:rsidRPr="00376192">
         <w:t>r</w:t>
@@ -6768,131 +6896,157 @@
       </w:pPr>
       <w:r w:rsidRPr="00376192">
         <w:t xml:space="preserve">perus- ja lähihoitaja </w:t>
       </w:r>
       <w:r w:rsidRPr="00376192">
         <w:tab/>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C60A131" w14:textId="7A915CC5" w:rsidR="00564724" w:rsidRPr="00376192" w:rsidRDefault="00564724" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00376192">
         <w:t xml:space="preserve">fysioterapeutti </w:t>
       </w:r>
       <w:r w:rsidRPr="00376192">
         <w:tab/>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0214A9B3" w14:textId="1476A2C3" w:rsidR="00564724" w:rsidRPr="00376192" w:rsidRDefault="001349FD" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>geronomi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00564724" w:rsidRPr="00376192">
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00564724" w:rsidRPr="00376192">
         <w:tab/>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DBEE3C8" w14:textId="35A0D8AB" w:rsidR="00564724" w:rsidRPr="00376192" w:rsidRDefault="00564724" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00376192">
         <w:t xml:space="preserve">laitosapulainen </w:t>
       </w:r>
       <w:r w:rsidRPr="00376192">
         <w:tab/>
         <w:t xml:space="preserve">(3,5 h /pvä arkisin) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3572DC" w14:textId="77777777" w:rsidR="00564724" w:rsidRPr="00376192" w:rsidRDefault="00564724" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50842E6C" w14:textId="7C7B579A" w:rsidR="00564724" w:rsidRPr="00376192" w:rsidRDefault="00564724" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00376192">
-        <w:t>Veljeskodissa henkilökunta on läsnä ympäri vuorokauden. Aamuvuorossa hoitajia on 4-5, iltavuorossa 3-4 ja yövuorossa 1. Hoitohenkilökunnan vahvuus on vähintään 0,60.</w:t>
+        <w:t xml:space="preserve">Veljeskodissa henkilökunta on läsnä ympäri vuorokauden. Aamuvuorossa hoitajia on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00376192">
+        <w:t>4-5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00376192">
+        <w:t xml:space="preserve">, iltavuorossa </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00376192">
+        <w:t>3-4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00376192">
+        <w:t xml:space="preserve"> ja yövuorossa 1. Hoitohenkilökunnan vahvuus on vähintään 0,60.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9D140A" w14:textId="2B387DA4" w:rsidR="00564724" w:rsidRDefault="00564724" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00376192">
         <w:t>Sijaisjärjestelyjen periaatteena on turvata riittävä, ammattitaitoinen henkilöstö joka työvuoroon. Rekrytointitilanteessa palveluvastaava tarkistaa sosiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeuksia koskevat rekisteritiedot sosiaalihuollon ja terveydenhuollon ammattihenkilöiden keskusrekisteristä (Terhikki/ Suosikki) ja kirjaa sen työntekijän työsuhdetietoihin. Lisäksi työntekijän on esitettävä kelpoisuuden osoittava todistus ja sekä rikosrekisteriote iäkkäiden henkilöiden parissa tehtävää työtä varten</w:t>
       </w:r>
       <w:r w:rsidR="003F6F71" w:rsidRPr="00376192">
         <w:t xml:space="preserve"> valvontalain 28§ mukaisesti</w:t>
       </w:r>
       <w:r w:rsidRPr="00376192">
         <w:t xml:space="preserve">. Sosiaali- ja terveydenhuollon ammattihenkilöillä pitää olla hoitamiensa tehtävien edellyttämä riittävä suullinen ja kirjallinen kielitaito, jonka arviointi on työnantajan vastuulla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD76BE4" w14:textId="0C7F8ECF" w:rsidR="00564724" w:rsidRPr="00376192" w:rsidRDefault="00564724" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00376192">
-        <w:t xml:space="preserve">Määräaikaisia työsopimuksia tehdään työsopimuslain mukaisin perustein. Tyypillisimmin määräaikaisen työsopimuksen perusteena on sijaisuus. Määräaikaisen sijaisen sopii palveluvastaava, jolla on Hoivatien mukaiset valtuudet päättää rekrytoinnista tai jolle on delegoinnin perusteella myönnetty valtuudet päättää määräaikaisesta rekrytoinnista. Ennalta tiedetyt poissaolot ja vuosilomat sekä sijaisten käyttö suunnitellaan jo hyvissä ajoin siten, että Veljeskodin toiminta on sujuvaa. Äkillisiin poissaoloihin käytämme Temployer -henkilöstöpalvelua. Mikäli tätä kautta ei </w:t>
+        <w:t xml:space="preserve">Määräaikaisia työsopimuksia tehdään työsopimuslain mukaisin perustein. Tyypillisimmin määräaikaisen työsopimuksen perusteena on sijaisuus. Määräaikaisen sijaisen sopii palveluvastaava, jolla on Hoivatien mukaiset valtuudet päättää rekrytoinnista tai jolle on delegoinnin perusteella myönnetty valtuudet päättää määräaikaisesta rekrytoinnista. Ennalta tiedetyt poissaolot ja vuosilomat sekä sijaisten käyttö suunnitellaan jo hyvissä ajoin siten, että Veljeskodin toiminta on sujuvaa. Äkillisiin poissaoloihin käytämme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00376192">
+        <w:t>Temployer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00376192">
+        <w:t xml:space="preserve"> -henkilöstöpalvelua. Mikäli tätä kautta ei </w:t>
       </w:r>
       <w:r w:rsidRPr="00376192">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">sijaista saada hankittua äkillisissä poissaoloissa, oma henkilöstö joustaa mahdollisuuksien mukaan työvuorojen vaihdoksilla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC51C5C" w14:textId="77777777" w:rsidR="00564724" w:rsidRPr="00376192" w:rsidRDefault="00564724" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00376192">
         <w:t>Veljeskodin hoito- ja hoivahenkilöstö perehdytetään asiakastyöhön, asiakastietojen käsittelyyn ja tietosuojaan sekä omavalvonnan toteuttamiseen. Sama koskee myös yksikössä työskenteleviä opiskelijoita ja paluun jälkeen pitkään tehtävistä poissaolleita. Henkilöstön perehdyttämisen varmistamiseksi Hoivatiellä on oma perehdytyssuunnitelma sekä Nero verkko-oppimisympäristö.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52288637" w14:textId="0379EDF5" w:rsidR="00564724" w:rsidRPr="00376192" w:rsidRDefault="00564724" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Hlk209447732"/>
+      <w:bookmarkStart w:id="72" w:name="_Hlk209447732"/>
       <w:r w:rsidRPr="00376192">
         <w:t>Sosiaali- ja terveydenhuollon ammattihenkilölaissa säädetään työntekijöiden velvollisuudesta ylläpitää ammatillista osaamistaan ja työnantajien velvollisuudesta mahdollistaa työntekijöiden täydennyskouluttautuminen. Erityisen tärkeä täydennyskoulutuksen osa-alue on henkilökunnan lääkehoito-osaamisen varmistaminen. Palveluvastaava huolehtii henkilökunnan ammatillisesta täydennyskoulutuksesta Veljeskodin, palvelutilaajan asettamien osaamistarpeiden sekä Hoivatien yleisen ohjeistuksen mukaisesti. Koulutustarpeista ja -toiveista keskustellaan työntekijän kanssa mm. kehityskeskusteluissa.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p w14:paraId="6E6B7794" w14:textId="77777777" w:rsidR="00564724" w:rsidRPr="00376192" w:rsidRDefault="00564724" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D097769" w14:textId="3D16ED87" w:rsidR="008C0AD2" w:rsidRPr="00376192" w:rsidRDefault="00C160EC" w:rsidP="00376192">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376192">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Veljeskodin </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00376192">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -7038,65 +7192,65 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E89F13A" w14:textId="77777777" w:rsidR="00A141F6" w:rsidRDefault="00A141F6" w:rsidP="00A141F6"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CF83FD9" w14:textId="77777777" w:rsidR="00A141F6" w:rsidRDefault="00A141F6" w:rsidP="00A141F6"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AB63263" w14:textId="77777777" w:rsidR="00A141F6" w:rsidRDefault="00A141F6" w:rsidP="00A141F6"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7224106D" w14:textId="77777777" w:rsidR="00A141F6" w:rsidRDefault="00A141F6" w:rsidP="00A141F6"/>
     <w:p w14:paraId="02FDC1C0" w14:textId="12CA60D4" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc1135272961"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="79" w:name="_Toc236131552"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc1135272961"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc175740440"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc175741903"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc175741967"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc188357438"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc236131552"/>
       <w:r w:rsidRPr="00F108EA">
         <w:t>Yhdenvertaisuuden, osallisuuden ja asiakkaan aseman ja oikeuksien varmistaminen</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
-      <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="78767C3D" w14:textId="77777777" w:rsidR="0024189F" w:rsidRPr="00BC1E97" w:rsidRDefault="0024189F" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Toisen ihmisen kunnioittaminen, arvokas kohtelu sekä tukea tarvitsevan auttaminen, tuon vahvan arvoperustan korostaminen hoidon suunnittelussa ja ohjeistuksessa sekä henkilökunnan osaaminen luovat hyvän pohjan Veljeskodin asiakkaiden kohtaamiselle. Me Veljeskodissa emme hyväksy hoidon ja avun laiminlyöntiä, oikeuksien aiheetonta rajoittamista tai taloudellista hyväksikäyttöä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3087402E" w14:textId="77777777" w:rsidR="00E76DDE" w:rsidRDefault="00E76DDE" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7261F2E2" w14:textId="76A4EF8F" w:rsidR="00E16594" w:rsidRPr="00BC1E97" w:rsidRDefault="00F1012B" w:rsidP="00BC1E97">
       <w:pPr>
@@ -7267,58 +7421,58 @@
         <w:t xml:space="preserve">Veljeskodissa käytämme asiakkaiden hoidossa osallistavaa ja elämänhallintaa tukevaa työotetta, jossa lähtökohtana ovat asiakkaan </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rStyle w:val="Korostus"/>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">oma näkemys voimavaroista </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">sekä mieltymykset esim. päivittäisiin toimiin liittyen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="303030"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakas on mukana hoidon suunnittelussa, toteutuksessa, tavoitteiden asettelussa ja arvioinnissa. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="80" w:name="_Hlk209781693"/>
+      <w:bookmarkStart w:id="79" w:name="_Hlk209781693"/>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Palvelujen toteuttamissuunnitelman tavoitteena on auttaa asiakasta saavuttamaan hänen elämänlaadulleen ja kuntoutumiselleen asetetut tavoitteet.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sen tulee</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rStyle w:val="Korostus"/>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">kattaa kaikki toimintakyvyn ulottuvuudet, joita ovat fyysinen, psyykkinen, sosiaalinen ja kognitiivinen toimintakyky. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2D4B94" w14:textId="77777777" w:rsidR="00417D82" w:rsidRPr="00BC1E97" w:rsidRDefault="00C10FF9" w:rsidP="00BC1E97">
@@ -7368,119 +7522,149 @@
     <w:p w14:paraId="76E0FC24" w14:textId="45A4F492" w:rsidR="00417D82" w:rsidRPr="00BC1E97" w:rsidRDefault="007D7AE0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="303030"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Palvelujen </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">toteuttamissuunnitelma on asiakirja, mihin kirjataan asiakkaan henkilökohtaiseen, päivittäistä hoitoa, palvelua tai kuntoutusta koskevat asiakastiedot ja jolla viestitään muun muassa päivittäisen palvelun järjestäjälle asiakkaan palvelutarpeessa tapahtuneista muutoksista. </w:t>
       </w:r>
       <w:r w:rsidR="00C40A4E" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Arkityössä palvelun toteutumista arvioidaan päivittäisissä kirjauksissa asiakastietojärjestelmä Doma</w:t>
+        <w:t xml:space="preserve">Arkityössä palvelun toteutumista arvioidaan päivittäisissä kirjauksissa asiakastietojärjestelmä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C40A4E" w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Doma</w:t>
       </w:r>
       <w:r w:rsidR="004813B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00C40A4E" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>aressa ja omaisten vierailujen yhteydessä käydyissä keskusteluissa.  Henkilökunta seuraa asiakkaan terveydentilaa päivittäin ja kirjaa sähköiseen asiakastietojärjestelmä DomaCareen. Lisäksi asiakkaan toteuttamissuunnitelman ajantasaisuus tarkistetaan vähintään kuuden kuukauden välein ja asiakkaan tilanteessa tapahtuvien muutosten yhteydessä.</w:t>
+        <w:t>aressa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C40A4E" w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja omaisten vierailujen yhteydessä käydyissä keskusteluissa.  Henkilökunta seuraa asiakkaan terveydentilaa päivittäin ja kirjaa sähköiseen asiakastietojärjestelmä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C40A4E" w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>DomaCareen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C40A4E" w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Lisäksi asiakkaan toteuttamissuunnitelman ajantasaisuus tarkistetaan vähintään kuuden kuukauden välein ja asiakkaan tilanteessa tapahtuvien muutosten yhteydessä.</w:t>
       </w:r>
       <w:r w:rsidR="00417D82" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Omahoitaja ja asiakkaan hoidosta vastaava sairaanhoitaja huolehtivat palvelun toteuttamissuunnitelman tiedottamisesta ja jalkauttamisesta arkityöhön muulle henkilökunnalle mm. omahoitajavetoisessa asiakastiimissä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEE83D8" w14:textId="0C0872AA" w:rsidR="00F01D4C" w:rsidRPr="00BC1E97" w:rsidRDefault="007D7AE0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rStyle w:val="Korostus"/>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Asiakkaan hoidon ja palvelun tarvetta arvioidaan yhdessä asiakkaan, hänen, läheisen tai laillisen edustajansa kanssa sekä p</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>alvelua arvioidaan myös moniammatillisesti tehtyjen havaintojen ja lääkärin tutkimuksen perusteella.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rStyle w:val="Korostus"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F01D4C" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Veljeskodin henkilökunnalla on velvollisuus käyttää iäkkään asiakkaansa palvelutarpeiden ja toimintakyvyn arvioinnissa </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C40A4E" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>inter</w:t>
       </w:r>
       <w:r w:rsidR="00F01D4C" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>RAI</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C40A4E" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> LTCF</w:t>
       </w:r>
       <w:r w:rsidR="00F01D4C" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">-arviointivälineistöä. RAI-arvioinnit tehdään puolivuosittain, joilla arvioidaan asiakkaan, läheisten ja moniammatillisen henkilöstön asettamien tavoitteiden toteutumista. RAI-arviointi tehdään myös, kun asiakkaan toimintakyvyssä tapahtuu oleellisia muutoksia. </w:t>
       </w:r>
       <w:r w:rsidR="00F01D4C" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="303030"/>
         </w:rPr>
         <w:t xml:space="preserve">RAI- arviointitiedon avulla </w:t>
       </w:r>
       <w:r w:rsidR="00F01D4C" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">selvitetään asiakkaan yksilölliset palvelutarpeet, jotta hänelle voidaan kohdentaa oikeat, </w:t>
       </w:r>
@@ -7898,113 +8082,149 @@
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">yvistä asioista lääkärin kanssa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8C0BF6" w14:textId="16813673" w:rsidR="00EE6BB8" w:rsidRPr="00BC1E97" w:rsidRDefault="00EE6BB8" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004813B1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Ympärivuorokautisen asumispalvelun asiakkaiden</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lääkäripalvelut toteutetaan Pohjois-Pohjamaan Hyvinvointialueen (Pohde) kanssa tai sovitaan asiakkaan itsemaksavana hankittavaksi </w:t>
+        <w:t xml:space="preserve"> lääkäripalvelut toteutetaan Pohjois-Pohjamaan Hyvinvointialueen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pohde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) kanssa tai sovitaan asiakkaan itsemaksavana hankittavaksi </w:t>
       </w:r>
       <w:r w:rsidR="00D93F2B" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">esim. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Terveystalolta. </w:t>
       </w:r>
       <w:r w:rsidR="00D93F2B" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Asiakkailla on mahdollisuus tavata lääkäriä joka toinen viikko. Myös omaiset voivat keskustella läheisensä hoitoon liittyvistä asioista lääkärin kanssa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7F7C29" w14:textId="26244E66" w:rsidR="00EE6BB8" w:rsidRPr="00BC1E97" w:rsidRDefault="00EE6BB8" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Hlk159571468"/>
+      <w:bookmarkStart w:id="80" w:name="_Hlk159571468"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pohteen hallinnoima, kotona asumisen tuen tilannekeskus (Kotas) toteuttaa 24/7 sairaanhoitajien ylläpitämää, puhelimitse tapahtuvaa hoidon tarpeen arviointia sekä toiminnan koordinointia, kuten kotisairaalayksiköiden ja ikäihmisten liikkuvan päivystysyksikön toimintaa. Asiakkaamme saavat esim. IV-antibioottihoidon kotisairaalan toimintana ja vältämme näin sairaalaan siirtymisiä. Hyvinvointialue toteuttaa ensihoidon ja ikäihmisten kotiin annettavien palvelujen välimaastoon kehitetty toimintamallia, ikäihmisten liikkuva päivystysyksikkö (IKILI).  Yksikkö liikkuu Kotas-tilannekeskuksen arvioinnin ja ensihoidon tilannekeskuksen toimesta tehtävänkuvanaan akuutti hoidontarpeen arviointi ja jatkohoidon järjestely. </w:t>
+        <w:t>Pohteen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hallinnoima, kotona asumisen tuen tilannekeskus (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Kotas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC1E97">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) toteuttaa 24/7 sairaanhoitajien ylläpitämää, puhelimitse tapahtuvaa hoidon tarpeen arviointia sekä toiminnan koordinointia, kuten kotisairaalayksiköiden ja ikäihmisten liikkuvan päivystysyksikön toimintaa. Asiakkaamme saavat esim. IV-antibioottihoidon kotisairaalan toimintana ja vältämme näin sairaalaan siirtymisiä. Hyvinvointialue toteuttaa ensihoidon ja ikäihmisten kotiin annettavien palvelujen välimaastoon kehitetty toimintamallia, ikäihmisten liikkuva päivystysyksikkö (IKILI).  Yksikkö liikkuu Kotas-tilannekeskuksen arvioinnin ja ensihoidon tilannekeskuksen toimesta tehtävänkuvanaan akuutti hoidontarpeen arviointi ja jatkohoidon järjestely. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78850CB6" w14:textId="7B9FFD19" w:rsidR="00EE6BB8" w:rsidRPr="00BC1E97" w:rsidRDefault="00EE6BB8" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Kiireellisissä ja akuuteissa sairastapauksissa, sekä henkeä uhkaavissa tilanteissa asiakkaan sairaanhoidon toteuttaa ensihoito ja </w:t>
       </w:r>
       <w:r w:rsidR="00D93F2B" w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>asiakas</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> siirretään tarvittaessa yhteispäivystykseen. Sairaalatasoinen hoito järjestyy hyvinvointialueella Oulun kaupungin sairaalassa ja Oulun yliopistollisessa sairaalassa. Asiakastiedon siirtyminen siirtotilanteissa varmistetaan asiakastietojärjestelmästä otetuilla tulosteilla. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p w14:paraId="2345A851" w14:textId="77777777" w:rsidR="00EE6BB8" w:rsidRDefault="00EE6BB8" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A4D1AB" w14:textId="77777777" w:rsidR="004813B1" w:rsidRPr="00BC1E97" w:rsidRDefault="004813B1" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="294C6F5E" w14:textId="77777777" w:rsidR="00EE6BB8" w:rsidRPr="00BC1E97" w:rsidRDefault="00EE6BB8" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -8084,60 +8304,60 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">suun limakalvojen arvioiminen, proteesien pesu/ hampaiden pesu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67087755" w14:textId="77777777" w:rsidR="00EE6BB8" w:rsidRPr="00BC1E97" w:rsidRDefault="00EE6BB8" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A51F28E" w14:textId="33D39E56" w:rsidR="009B711B" w:rsidRPr="00BC1E97" w:rsidRDefault="00D4100B" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Korostus"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc45556453"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc45556453"/>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakkaan oikeusturva</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="5A3F3588" w14:textId="35FCAB8E" w:rsidR="00417D82" w:rsidRPr="00BC1E97" w:rsidRDefault="00417D82" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rStyle w:val="Korostus"/>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Asiakkaan ja omaisten näkemykset ja palautteet otetaan huomioon niin palvelun ja kuin toiminnan kehittämiseen liittyvissä eri tilanteissa.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1E97">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Omahoitajat tuovat henkilöstön tietoon asiakkailtaan ja heidän läheisiltään saadut toiveet ja ehdotukset. Asiakkailla ja heidän läheisillään on myös mahdollisuus jatkuvaan, anonyymiin palautteenantoon Veljeskodin palautelaatikkoon. Lisäksi asiakkaille järjestetään Laatupelin muodossa mahdollisuus käytännönläheiseen palautteeseen kuuden kuukauden välein. Veljeskodin asiakkaat osallistuvat THL:n Kansallinen vanhuspalvelujen</w:t>
       </w:r>
       <w:r w:rsidR="005A1A1C" w:rsidRPr="00BC1E97">
         <w:rPr>
@@ -8505,67 +8725,75 @@
       </w:r>
       <w:r w:rsidR="00B2181D" w:rsidRPr="00B2181D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5256</w:t>
       </w:r>
       <w:r w:rsidR="00B2181D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B2181D" w:rsidRPr="00B2181D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">930 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA0C15">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>maanantai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA0C15">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>perjantai k</w:t>
+        <w:t>perjantai</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA0C15">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>lo</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA0C15">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B2181D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA0C15">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>–15</w:t>
       </w:r>
@@ -8670,51 +8898,65 @@
         </w:rPr>
         <w:t>ma</w:t>
       </w:r>
       <w:r w:rsidR="00B2181D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>anantai</w:t>
       </w:r>
       <w:r w:rsidR="00B2181D" w:rsidRPr="00FC47A6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> - pe</w:t>
       </w:r>
       <w:r w:rsidR="00B2181D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>rjantai</w:t>
       </w:r>
       <w:r w:rsidR="00B2181D" w:rsidRPr="00FC47A6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> klo 9-15.)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B2181D" w:rsidRPr="00FC47A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>klo 9-15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B2181D" w:rsidRPr="00FC47A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidR="00B2181D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00FC47A6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Postiosoite: Eduskunnan oikeusasiamiehen kanslia</w:t>
       </w:r>
       <w:r w:rsidR="00B2181D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00FC47A6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>00102 Eduskunta</w:t>
       </w:r>
@@ -8778,51 +9020,107 @@
         </w:rPr>
         <w:t xml:space="preserve">euvontapuhelin </w:t>
       </w:r>
       <w:r w:rsidR="00CA0C15" w:rsidRPr="00FC47A6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>029</w:t>
       </w:r>
       <w:r w:rsidR="00B2181D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA0C15" w:rsidRPr="00FC47A6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">5666 842 </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC47A6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(maanantai-tiistai klo 9-11, keskiviikko-torstai klo 13-15)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC47A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>maanantai-tiistai</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC47A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC47A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>klo 9-11</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC47A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC47A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>keskiviikko-torstai</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC47A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC47A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>klo 13-15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC47A6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B2181D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. Postiosoite: </w:t>
       </w:r>
       <w:r w:rsidR="00B2181D" w:rsidRPr="00FC47A6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tasa-arvovaltuutettu</w:t>
       </w:r>
       <w:r w:rsidR="00B2181D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B2181D" w:rsidRPr="00FC47A6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>PL 22, 00023 Valtioneuvosto.</w:t>
       </w:r>
@@ -9076,85 +9374,85 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52808B57" w14:textId="77777777" w:rsidR="006C6444" w:rsidRDefault="006C6444" w:rsidP="006C6444"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="286E63A5" w14:textId="77777777" w:rsidR="006C6444" w:rsidRDefault="006C6444" w:rsidP="006C6444"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DF17F05" w14:textId="77777777" w:rsidR="006C6444" w:rsidRDefault="006C6444" w:rsidP="006C6444"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E2D275" w14:textId="77777777" w:rsidR="006C6444" w:rsidRDefault="006C6444" w:rsidP="006C6444"/>
     <w:p w14:paraId="395FE8EB" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="00B76151">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc188357439"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc188357439"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc236131553"/>
       <w:bookmarkStart w:id="84" w:name="_Toc1562178527"/>
       <w:bookmarkStart w:id="85" w:name="_Toc175740441"/>
       <w:bookmarkStart w:id="86" w:name="_Toc175741904"/>
       <w:bookmarkStart w:id="87" w:name="_Toc175741968"/>
-      <w:bookmarkStart w:id="88" w:name="_Toc236131553"/>
       <w:r>
         <w:t>Toiminnan kehittäminen, omavalvonnan toteutumisen seuranta ja raportointi</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
-      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="0E955617" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRPr="00DF6AAC" w:rsidRDefault="008C0AD2" w:rsidP="00DF6AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc1810894369"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="94" w:name="_Toc236131554"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc1810894369"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc175740442"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc175741905"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc175741969"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc188357440"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc236131554"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:t>Toiminnassa ilmenevien epäkohtien ja puutteiden käsittely</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
-      <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="3EDF2F87" w14:textId="77777777" w:rsidR="009B711B" w:rsidRDefault="009B711B" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55F6ACE4" w14:textId="45E6B5F4" w:rsidR="002228E0" w:rsidRPr="00D15930" w:rsidRDefault="002228E0" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D15930">
         <w:t xml:space="preserve">Omavalvonnassa ilmeneviin epäkohtiin ja puutteisiin puututaan aina tilanteen edellyttämällä tavalla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5B551F" w14:textId="02154737" w:rsidR="00125773" w:rsidRDefault="00125773" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009B711B">
         <w:t xml:space="preserve">Hoivatien työntekijällä on Valvontalain 29 § mukaan ilmoitusvelvollisuus, mikäli hän huomaa tehtävissään epäkohtia tai ilmeisiä epäkohdan uhkia asiakkaalle Hoivatiellä tuotetussa palvelussa. Palveluvastaava vastaa siitä, että ilmoituksen tehneeseen henkilöön ei kohdisteta kielteisiä vastatoimia. </w:t>
       </w:r>
       <w:r w:rsidR="009B711B" w:rsidRPr="009B711B">
         <w:t>Jos palvelupäällikkö ja yksikön toiminnasta vastaava arvioivat, että kyseessä on olennaisesti asiakasturvallisuutta vaarantava epäkohta, ilmoitus tehdään kaikille tilaajille eli hyvinvointialueille ja valvontaviranomaiselle salassapitosäännösten estämättä.</w:t>
       </w:r>
     </w:p>
@@ -9258,51 +9556,59 @@
       </w:r>
       <w:r w:rsidR="00D7741E" w:rsidRPr="00D15930">
         <w:lastRenderedPageBreak/>
         <w:t>kaksi kertaa vuodessa. Turvallisuuspoikkeamat käsitellään myös johdon katselmuksessa kaksi kertaa vuodessa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29145673" w14:textId="7EA8657C" w:rsidR="0002019F" w:rsidRDefault="0002019F" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D15930">
         <w:t>Epäkohtien käsittelyn tavoitteena on löytää ratkaisuja, jotka ehkäisevät riskitilanteiden ja poikkeamien uusiutumisen. Riskien ja poikkeamien käsittelyyn kuuluu kirjaaminen, analysointi, tapahtuman käsittely ja raportointi. Kun työntekijä havaitsee vakavan poikkeaman</w:t>
       </w:r>
       <w:r w:rsidR="00D7741E" w:rsidRPr="00D15930">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15930">
         <w:t xml:space="preserve"> hän on velvollinen ilmoittamaan siitä välittömästi ja kirjaamaan poikkeaman. Tuntityöntekijä ilmoittaa poikkeamasta suullisesti palveluvastaavalle, joka kirjaa poikkeaman. Palveluvastaava käsittelee poikkeamat, asiasta keskustellaan viikkotiimissä, paikannetaan juurisyy, suunnitellaan mahdolliset muutostarpeet. Toimenpiteet kirjataan tiimimuistioon ja tarvittaessa laaditaan kirjalliset työohjeet.  Seurannalla varmistetaan ko. asian korjaantuminen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A508F06" w14:textId="48253C41" w:rsidR="00D15930" w:rsidRPr="00D15930" w:rsidRDefault="00D15930" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D15930">
-        <w:t xml:space="preserve">Asiakkaan epäasialliseen kohteluun puuttuminen on osa yksikön omavalvontaa. Kaltoinkohtelutilanne kirjataan tarkasti Domacareen jo vuoron aikana, kun tilanteen yksityiskohdat ovat mahdollisimman tarkasti vielä mielessä. Veljeskodin työntekijä ilmoittaa epäasiallisesta kohtelusta palveluvastaavalle aluksi esimerkiksi sähköpostilla (salattu). Mikäli asia koskee palveluvastaavaa tai muuta Hoivatien työntekijää, tekee työntekijä ilmoituksen toimialan palvelupäällikölle. </w:t>
+        <w:t xml:space="preserve">Asiakkaan epäasialliseen kohteluun puuttuminen on osa yksikön omavalvontaa. Kaltoinkohtelutilanne kirjataan tarkasti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D15930">
+        <w:t>Domacareen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D15930">
+        <w:t xml:space="preserve"> jo vuoron aikana, kun tilanteen yksityiskohdat ovat mahdollisimman tarkasti vielä mielessä. Veljeskodin työntekijä ilmoittaa epäasiallisesta kohtelusta palveluvastaavalle aluksi esimerkiksi sähköpostilla (salattu). Mikäli asia koskee palveluvastaavaa tai muuta Hoivatien työntekijää, tekee työntekijä ilmoituksen toimialan palvelupäällikölle. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26022861" w14:textId="6F8BA83A" w:rsidR="00D15930" w:rsidRPr="00D15930" w:rsidRDefault="00D15930" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F42B581" w14:textId="19472714" w:rsidR="00D15930" w:rsidRPr="009B711B" w:rsidRDefault="00D15930" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009B711B">
         <w:t xml:space="preserve">Epäasiallinen kohtelu </w:t>
       </w:r>
       <w:r w:rsidR="009B711B" w:rsidRPr="009B711B">
         <w:t xml:space="preserve">voi olla: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D39C72B" w14:textId="77777777" w:rsidR="00D15930" w:rsidRPr="00D15930" w:rsidRDefault="00D15930" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fi-FI"/>
@@ -9460,153 +9766,161 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A1A1C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Asiakkaaseen liittyvien työtehtävien laiminlyönti:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15930">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> asiakasturvallisuudessa ilmeneviin puutteisiin reagoimatta jättäminen, huomiotta jättäminen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D1E693" w14:textId="547C354C" w:rsidR="008C0AD2" w:rsidRPr="00DF6AAC" w:rsidRDefault="008C0AD2" w:rsidP="00DF6AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc175740443"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="99" w:name="_Toc236131555"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc175740443"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc175741906"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc175741970"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc188357441"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc236131555"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:t>Vakavien vaaratapahtumien tutkinta</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
-      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="20B3F883" w14:textId="77777777" w:rsidR="00E76DDE" w:rsidRDefault="00E76DDE" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="100" w:name="_Hlk192594227"/>
-      <w:bookmarkStart w:id="101" w:name="_Hlk195464549"/>
+      <w:bookmarkStart w:id="99" w:name="_Hlk192594227"/>
+      <w:bookmarkStart w:id="100" w:name="_Hlk195464549"/>
     </w:p>
     <w:p w14:paraId="7F5292AE" w14:textId="3C1C31EC" w:rsidR="00D758B7" w:rsidRDefault="00D758B7" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tutkintaa vaativien vakavien vaaratapahtumien tunnistaminen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D295E4" w14:textId="1B03E41B" w:rsidR="0022254F" w:rsidRPr="0022254F" w:rsidRDefault="0022254F" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0022254F">
-        <w:t>Hoivatiellä vakavat vaaratapahtumat on määritelty STM:n ohjeistuksen mukaisesti. Kun seuraukset asiakkaalle ovat vakavat, tutkinta tehdään aina. Vakavassa vaaratapahtumassa asiakkaalle on aiheutunut tai olisi voinut aiheutua vakavaa tai huomattavaa pysyvää haittaa, tai hänen henkeensä tai turvallisuuteensa kohdistuu vakava vaara. Tällaiseksi tilanteeksi katsotaan asiakkaan kuolemaan johtanut, henkeä uhannut, sairaalahoidon aloittamiseen tai jatkamiseen, pysyvään tai merkittävään vammaan, toimintaesteisyyteen tai -kyvyttömyyteen johtanut tilanne. Vakava vaaratapahtuma on myös tilanne, jossa uhka kohdistuu suureen</w:t>
+        <w:t xml:space="preserve">Hoivatiellä vakavat vaaratapahtumat on määritelty </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0022254F">
+        <w:t>STM:n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0022254F">
+        <w:t xml:space="preserve"> ohjeistuksen mukaisesti. Kun seuraukset asiakkaalle ovat vakavat, tutkinta tehdään aina. Vakavassa vaaratapahtumassa asiakkaalle on aiheutunut tai olisi voinut aiheutua vakavaa tai huomattavaa pysyvää haittaa, tai hänen henkeensä tai turvallisuuteensa kohdistuu vakava vaara. Tällaiseksi tilanteeksi katsotaan asiakkaan kuolemaan johtanut, henkeä uhannut, sairaalahoidon aloittamiseen tai jatkamiseen, pysyvään tai merkittävään vammaan, toimintaesteisyyteen tai -kyvyttömyyteen johtanut tilanne. Vakava vaaratapahtuma on myös tilanne, jossa uhka kohdistuu suureen</w:t>
       </w:r>
       <w:r w:rsidR="00CA7967">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022254F">
         <w:t xml:space="preserve">joukkoon Hoivatien asiakkaita. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B5D03C" w14:textId="43487128" w:rsidR="0022254F" w:rsidRPr="0022254F" w:rsidRDefault="0022254F" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0022254F">
         <w:t xml:space="preserve">Vakavia vaaratapahtumia voivat olla esimerkiksi asiakkaan </w:t>
       </w:r>
       <w:r w:rsidR="00185C8A">
         <w:t xml:space="preserve">kaatuminen ja sen terveydelliset seuraukset, </w:t>
       </w:r>
       <w:r w:rsidRPr="0022254F">
         <w:t xml:space="preserve">itsemurhayritys tai muu itsetuhoinen käyttäytyminen, hyväksikäytön tai väkivallan kohteeksi joutuminen, vakavat lääkehoidon virheet, vakavat laiteviat tai ruokamyrkytysepäilyt. Tutkinta tehdään myös vakavista läheltä piti-tilanteista sekä toistuvista vaaratilanteista, jotka viittaavat aina rakenteelliseen, työprosessissa olevaan epäkohtaan. Tutkinta tehdään myös silloin, jos vaaratilanteesta on tullut </w:t>
       </w:r>
       <w:r w:rsidR="00CA7967">
         <w:t xml:space="preserve">yksikköön </w:t>
       </w:r>
       <w:r w:rsidRPr="0022254F">
         <w:t>ilmoituksia esimerkiksi asiakkailta tai muilta sidosryhmiltä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D2E3F0" w14:textId="77777777" w:rsidR="0022254F" w:rsidRPr="0022254F" w:rsidRDefault="0022254F" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0022254F">
         <w:t xml:space="preserve">Yksikön esihenkilö arvioi tutkinnan laajuuden ja resurssitarpeen vaaratilannekohtaisesti. Vakavien vaaratapahtumien tutkinta auttaa tunnistamaan turvallisuuspuutteita, kohdistamaan resursseja järkevästi ja kehittämään yleistä turvallisuuskulttuuria. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D0F4000" w14:textId="77777777" w:rsidR="00CA7967" w:rsidRDefault="00CA7967" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="102" w:name="_Hlk192593381"/>
+      <w:bookmarkStart w:id="101" w:name="_Hlk192593381"/>
+      <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
-      <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p w14:paraId="443F179C" w14:textId="2FA870E1" w:rsidR="00CA7967" w:rsidRPr="00CA7967" w:rsidRDefault="00D758B7" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="_Hlk195464528"/>
+      <w:bookmarkStart w:id="102" w:name="_Hlk195464528"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00CA7967" w:rsidRPr="00CA7967">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>oiminta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">tapa </w:t>
       </w:r>
       <w:r w:rsidR="00CA7967" w:rsidRPr="00CA7967">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -9620,51 +9934,59 @@
       </w:pPr>
       <w:r w:rsidRPr="00CA7967">
         <w:t xml:space="preserve">Jos asiakkaan henki tai terveys on välittömässä vaarassa, tilanteen havainnut työntekijä hälyttää 112 ja antaa tarvittavan ensiavun. Lievemmässä vaaratilanteessa hän varmistaa asiakkaalle tarkoituksenmukaisen avun, esimerkiksi lääkärikäynnin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D28A7C" w14:textId="1B612DAA" w:rsidR="00CA7967" w:rsidRPr="00CA7967" w:rsidRDefault="00CA7967" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA7967">
         <w:t xml:space="preserve">Vuorossa olevat työntekijät turvaavat muiden asiakkaiden tilanteen varmistamalla, ettei vaaratilanne toistu ja tapahtumapaikasta on tehty tarpeelliset havainnot. Tilanteen havainnut työntekijä ilmoittaa asiasta välittömästi yksikön esihenkilölle, joka arvioi tarvittavat jatkotoimenpiteet, esimerkiksi ilmoitustarpeen poliisille ja ilmoittaa asiasta omalle esihenkilölleen. Vuorovastaava ilmoittaa välittömästi asiakkaan läheisille ja sopii jatkoyhteydenpidosta. Työntekijät varmistavat, että dokumentoidaan asiakastietojärjestelmään viivytyksettä, sillä muistikuvat tapahtumasta häviävät nopeasti. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36974EBB" w14:textId="78AB2A34" w:rsidR="00CA7967" w:rsidRPr="00CA7967" w:rsidRDefault="00CA7967" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA7967">
         <w:lastRenderedPageBreak/>
         <w:t>Palvelupäällikkö/palvelujohtaja ilmoittaa asiakasta koskevan vakavan vaaratapahtuman toimitusjohtajalle, tilaajalle sekä aluehallintovirastolle</w:t>
       </w:r>
       <w:r w:rsidR="00D758B7">
         <w:t xml:space="preserve">. Vastuusairaanhoitaja ilmoittaa tarvittaessa </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7967">
-        <w:t xml:space="preserve">esimerkiksi FIMEA:lle. Jos vaaratilanne on vaikuttanut useisiin asiakkaisiin tai kyseessä on laajempi, toistuva turvallisuusongelma, palvelupäällikkö/palvelujohtaja ilmoittaa asian kaikille yksikön tilaaja-asiakkaille. Toimitusjohtaja informoi johtoryhmää ja hallitusta tilanteen vakavuuden mukaan. Tarvittaessa toimitusjohtaja vastaa Hoivatien ulkopuolisesta viestinnästä kriisiviestintäohjeen mukaisesti.  </w:t>
+        <w:t xml:space="preserve">esimerkiksi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7967">
+        <w:t>FIMEA:lle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7967">
+        <w:t xml:space="preserve">. Jos vaaratilanne on vaikuttanut useisiin asiakkaisiin tai kyseessä on laajempi, toistuva turvallisuusongelma, palvelupäällikkö/palvelujohtaja ilmoittaa asian kaikille yksikön tilaaja-asiakkaille. Toimitusjohtaja informoi johtoryhmää ja hallitusta tilanteen vakavuuden mukaan. Tarvittaessa toimitusjohtaja vastaa Hoivatien ulkopuolisesta viestinnästä kriisiviestintäohjeen mukaisesti.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D3C8E4" w14:textId="77777777" w:rsidR="00CA7967" w:rsidRPr="00CA7967" w:rsidRDefault="00CA7967" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA7967">
         <w:t xml:space="preserve">Vaaratapahtuman ensimmäisenä havainnut työntekijä kirjaa asiasta poikkeaman tilanteen käsittelyä ja juurianalyysiä varten. Tutkinnasta vastaa yksikön esihenkilö, joka kerää tietoa tapahtumaketjusta ja sen taustatekijöistä. Tietoa kerätään muun muassa haastattelemalla mukana olleita työntekijöitä ja asiakkaita mahdollisimman pian tapahtuman jälkeen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006C862B" w14:textId="77777777" w:rsidR="00CA7967" w:rsidRPr="00CA7967" w:rsidRDefault="00CA7967" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA7967">
         <w:t xml:space="preserve">Mikäli kyse on Hoivatien toimintayksikkörajat ylittävästä vaaratilanteesta, prosessin omistaja nimeää tapauskohtaisesti laajemman tutkintaryhmän, joka sopii keskinäisestä työnjaosta tilanteen edellyttämällä tavalla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A3AEE8" w14:textId="6ED52951" w:rsidR="00CA7967" w:rsidRPr="00CA7967" w:rsidRDefault="00CA7967" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA7967">
         <w:t xml:space="preserve">Juurisyyanalyysin jälkeen yksikön esihenkilö määrittelee tapahtumasta opittavissa olevat asiat ja päättää yhdessä oman esihenkilönsä kanssa korjaavat toimenpiteet sekä niiden aikataulun, jotta vastaava tilanne voidaan jatkossa estää. Yksikön esihenkilö dokumentoi käsittelyn huolellisesti poikkeamaraporttiin ja kirjaa sen vakavaksi vaaratapahtumaksi. Huolellinen dokumentointi mahdollistaa </w:t>
       </w:r>
@@ -9675,73 +9997,73 @@
         <w:t xml:space="preserve">tilaajan selvityspyyntöön annettavan selkeän vastineen. Työohjeesta ja suunnitelmasta vastaava työntekijä päivittää työohjeen tarvittavalla tavalla. Esihenkilö varmistaa, että yksikön sisäinen viestintä pysyy prosessin ajan avoimena ja tiiviinä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08029B03" w14:textId="77777777" w:rsidR="00CA7967" w:rsidRPr="00CA7967" w:rsidRDefault="00CA7967" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA7967">
         <w:t xml:space="preserve">Yksikön esihenkilö seuraa oman esihenkilönsä kanssa korjaavien toimenpiteiden toteutuksen etenemistä, riittävyyttä ja vaikuttavuutta. Muutosjohtamisella varmistetaan, että tehdyt toimenpiteet jäävät osaksi yksikön toimintakulttuuria. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA41930" w14:textId="4F47732E" w:rsidR="00CA7967" w:rsidRPr="00CA7967" w:rsidRDefault="00CA7967" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA7967">
         <w:t xml:space="preserve">Yksikön esihenkilö varmistaa, että </w:t>
       </w:r>
       <w:r w:rsidR="0011394B">
         <w:t xml:space="preserve">kerromme </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA7967">
         <w:t>vaaratapahtumasta ja sen tutkinnasta asiakkaalle ja läheisille rehellisesti ja ymmärrettävästi. Mikäli vakava vaaratapahtuma johtuu Hoivatiestä, asiakkaalle esitetään anteeksipyyntö. Anteeksipyyntö tehdään mahdollisuuden mukaan kasvotusten. Esihenkilö varmistaa tilaajan kanssa, että asiakkaalle järjestetään tarvittava psykososiaalinen tuki, ja että asiakkaalla on tieto mahdollisuudesta käyttää omia oikeusturvakeinoja.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p w14:paraId="15CBEEAF" w14:textId="77777777" w:rsidR="00CA7967" w:rsidRPr="00CA7967" w:rsidRDefault="00CA7967" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="522939E2" w14:textId="459A4A90" w:rsidR="00D758B7" w:rsidRPr="00D758B7" w:rsidRDefault="00D758B7" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Hlk195464502"/>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkStart w:id="103" w:name="_Hlk195464502"/>
+      <w:bookmarkEnd w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tutkintatilanteessa varmistetaan henkilöstön tuki ja syyllistämätön kulttuuri</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190931AB" w14:textId="66ED198A" w:rsidR="00D758B7" w:rsidRPr="00D758B7" w:rsidRDefault="00D758B7" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D758B7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -9836,155 +10158,155 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ilmapiirin</w:t>
       </w:r>
       <w:r w:rsidRPr="00D758B7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">järjestää </w:t>
       </w:r>
       <w:r w:rsidRPr="00D758B7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>tarvittaessa lisätukea yhteistyössä työterveyshuollon kanssa.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p w14:paraId="209FE0AF" w14:textId="77777777" w:rsidR="009B03A3" w:rsidRPr="0042761B" w:rsidRDefault="009B03A3" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44F07D8F" w14:textId="54305B24" w:rsidR="0011394B" w:rsidRPr="0011394B" w:rsidRDefault="0011394B" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Hlk195464940"/>
+      <w:bookmarkStart w:id="104" w:name="_Hlk195464940"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vakavan vaaratapahtuman tutkinnassa saadun tiedon hyödyntäminen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="744A0C9F" w14:textId="1DC74A3D" w:rsidR="0011394B" w:rsidRDefault="0011394B" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vaaratapahtumien ja vakavien vaaratapahtumien käsittely on osa </w:t>
       </w:r>
       <w:r w:rsidR="00185C8A" w:rsidRPr="00185C8A">
         <w:t>Veljeskodin</w:t>
       </w:r>
       <w:r w:rsidRPr="00185C8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">jatkuvaa parantamista ja turvallisuuskulttuurin kehittämistä. Yksikön esihenkilö varmistaa, että kaikki vakavat vaaratapahtumat ja niiden tutkinnan tulokset dokumentoidaan ja analysoidaan. Korjaavien toimenpiteiden jälkeen vastuuhenkilö päivittää tunnistettujen riskien pohjalta toimintaa ohjaavat suunnitelmat, työohjeet, järjestää työntekijöille tarvittavaa lisäkoulutusta ja seuraa yhdessä tiimivastaavan kanssa toimenpiteiden vaikuttavuutta. Esihenkilö vahvistaa yksikön turvallisuuskulttuuria kannustamalla työntekijöitä avoimeen raportointiin ja jatkuvaan kehittämiseen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF27357" w14:textId="2D2BBF31" w:rsidR="0011394B" w:rsidRDefault="0011394B" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hoivatien johto on sitoutunut turvallisuuden kehittämiseen ja varmistaa, että organisaation turvallisuuteen liittyvä tieto otetaan huomioon strategisessa päätöksenteossa. Riskien arviointi tehdään kaksi kertaa vuodessa vuosikellon mukaisesti. Riskitapahtumien seuranta on jatkuvaa ja turvallisuusasiat käsitellään myös osana johdon katselmusta kaksi kertaa vuodessa. Johto varmistaa, että tarvittavat muutokset tehdään ja jalkautetaan tarvittaessa koko organisaatioon. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p w14:paraId="507A7545" w14:textId="04AAFCD1" w:rsidR="008C0AD2" w:rsidRPr="0011394B" w:rsidRDefault="0011394B" w:rsidP="00BC1E97">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0011394B">
         <w:t xml:space="preserve">Lähde: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidR="008C0AD2" w:rsidRPr="0011394B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve">Vakavien vaaratapahtumien </w:t>
         </w:r>
         <w:r w:rsidR="00383271" w:rsidRPr="0011394B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>tutkinta:</w:t>
         </w:r>
         <w:r w:rsidR="008C0AD2" w:rsidRPr="0011394B">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve"> Opas sosiaali- ja terveydenhuollon organisaatioille - Valto (valtioneuvosto.fi)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4887B457" w14:textId="0BB494BC" w:rsidR="008C0AD2" w:rsidRPr="00DF6AAC" w:rsidRDefault="008C0AD2" w:rsidP="00DF6AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="106" w:name="_Toc188357442"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="110" w:name="_Toc236131556"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc188357442"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc175740444"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc175741907"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc175741971"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc236131556"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Palautetiedon huomioiminen kehittämisessä</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
-      <w:bookmarkEnd w:id="110"/>
     </w:p>
     <w:p w14:paraId="35F29A55" w14:textId="6153B01F" w:rsidR="007F7BBE" w:rsidRPr="007F7BBE" w:rsidRDefault="00BC1E97" w:rsidP="007F7BBE">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007F7BBE">
         <w:t>Palveluvastaava käsittelee poikkeamat</w:t>
       </w:r>
       <w:r w:rsidR="007F7BBE" w:rsidRPr="007F7BBE">
         <w:t xml:space="preserve"> ja keskustelee niistä yhdessä henkilökunnan kanssa </w:t>
       </w:r>
       <w:r w:rsidRPr="007F7BBE">
         <w:t>viikkotiimissä</w:t>
       </w:r>
       <w:r w:rsidR="007F7BBE" w:rsidRPr="007F7BBE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008724ED">
         <w:t>Myös s</w:t>
       </w:r>
       <w:r w:rsidR="007F7BBE" w:rsidRPr="007F7BBE">
         <w:t xml:space="preserve">äännöllisesti kerätty ja muuten saatu palaute (asiakaspalaute, sanallinen palaute, muistutukset, kantelut) käydään läpi henkilökunnan kanssa viikkotiimeissä. Palveluvastaava paikantaa yhdessä henkilökunnan kanssa </w:t>
       </w:r>
       <w:r w:rsidRPr="007F7BBE">
         <w:t xml:space="preserve">esiin </w:t>
@@ -9999,8030 +10321,1124 @@
         <w:t>ssa, toiminnassa</w:t>
       </w:r>
       <w:r w:rsidRPr="007F7BBE">
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidR="007F7BBE" w:rsidRPr="007F7BBE">
         <w:t>toiminnan laadun kehittämisessä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1595B1C0" w14:textId="4618D611" w:rsidR="008C0AD2" w:rsidRPr="007F7BBE" w:rsidRDefault="007F7BBE" w:rsidP="007F7BBE">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007F7BBE">
         <w:lastRenderedPageBreak/>
         <w:t>Palveluntilaajan ohjaus- ja neuvontakäynneillä tai viranomaisen</w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="007F7BBE">
         <w:t xml:space="preserve"> tarkastuskäynneillä saatu viranomaisohjeistus käydään läpi liiketoiminnan esihenkilöiden johtoryhmässä, millä varmistetaan asian korjaaminen myös muissa yksiköissä. Keskeiset tarkastuskäyntihavainnot kerätään myös toimintajärjestelmässä tallennettuna olevaan yhteisesti jaettuun dokumenttiin jokaisen Hoivatien yksikön toiminnasta vastaavan hyödynnettäväksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C134AE" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRPr="00DF6AAC" w:rsidRDefault="008C0AD2" w:rsidP="00DF6AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="111" w:name="_Toc175740445"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="113" w:name="_Toc175741972"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc175740445"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc175741908"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc175741972"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="114" w:name="_Toc188357443"/>
-      <w:bookmarkStart w:id="115" w:name="_Toc236131557"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc188357443"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc236131557"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:t>Omavalvon</w:t>
       </w:r>
-      <w:bookmarkStart w:id="116" w:name="_Toc175740446"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="118" w:name="_Toc175741973"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc175740446"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc175741909"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc175741973"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:t xml:space="preserve">nan toteutumisen </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
-      <w:bookmarkEnd w:id="118"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:t>seurantaraportti</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
-      <w:bookmarkEnd w:id="115"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9C66BC" w14:textId="33B25224" w:rsidR="008C0AD2" w:rsidRPr="00986836" w:rsidRDefault="00986836" w:rsidP="00BC1E97">
+    <w:p w14:paraId="25026B9A" w14:textId="3399D236" w:rsidR="00F8555D" w:rsidRPr="00986836" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
       <w:pPr>
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="_Toc188357444"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:r>
+        <w:t xml:space="preserve">Omavalvonnan lähtökohtia ovat seuranta ja ennakointi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>Saamme tietoa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Veljeskodin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>palvel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> laadun ja asiakasturvallisuuden kehittämisen tarpeista esimerkiksi poikkeamahavainnoista, kvartaaleittain toteutettavasta omavalvontakyselystä, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ulkoisista </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>auditoinneista, omavalvontapäivistä, asiakastyön vaikuttavuus- ja arviointimittareista, asiakaspalautteista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> henkilöstöpalautteista. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">eurantaa tehdään säännöllisesti myös viikkotiimien yhteydessä. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kehittämistarvehavaintoja voi tulla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">viranomaisten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>valvonta- ja ohjaus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>käynneilt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ä ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>mahdollisista muistutuksista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, kantelusta tai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>epäkohtailmoituksista</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Veljeskodin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0F65">
+        <w:t xml:space="preserve"> palveluvastaava </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">vastaa siitä, että havaittuihin kehittämistarpeisiin reagoidaan ja ne korjataan. Omavalvontasuunnitelma päivitetään tehtyjen toimenpiteiden osalta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E6B1F5" w14:textId="26363C7D" w:rsidR="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Omavalvonnan lähtökohtia ovat </w:t>
-[...2 lines deleted...]
-        <w:t>s</w:t>
+        <w:t>Veljeskodin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0F65">
+        <w:t xml:space="preserve"> palveluvastaava</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> vastaa siitä, että </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">euranta ja ennakointi. </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="008C0AD2" w:rsidRPr="00185C8A">
+        <w:t>omavalvontasuunnitelmaa seurataan seurantadokumentissa. Seurannan perusteella tehdyt muutokset j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>ulkaistaan neljän (4) kuukauden välein osana omavalvontasuunnitelmaa</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C0AD2" w:rsidRPr="00986836">
-        <w:t>palvel</w:t>
+      <w:r w:rsidRPr="00986836">
+        <w:t>alla olevassa taulukossa</w:t>
       </w:r>
       <w:r>
-        <w:t>un</w:t>
-[...86 lines deleted...]
-        <w:t xml:space="preserve"> ja ne korjataan. Omavalvontasuunnitelma päivitetään tehtyjen toimenpiteiden osalta. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE4A9C6" w14:textId="16C6B7FC" w:rsidR="00D33772" w:rsidRDefault="00185C8A" w:rsidP="00BC1E97">
+    <w:p w14:paraId="7545FAFD" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
       <w:pPr>
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00986836">
-        <w:t>Seurantajaksoa koskevat kehittämis</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">kolme seurantaraporttia. </w:t>
+        <w:t xml:space="preserve">Seurantaraportointi ja omavalvontasuunnitelman päivittäminen on kirjattu yksikön vuosikelloon. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5185EA7A" w14:textId="04BA6A30" w:rsidR="008C0AD2" w:rsidRPr="00986836" w:rsidRDefault="008C0AD2" w:rsidP="00BC1E97">
+    <w:p w14:paraId="18BAA6D6" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="00986836" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
       <w:pPr>
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00986836">
         <w:t xml:space="preserve">Seurantaraportointi: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6418F4" w14:textId="6662A8C8" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="00BC1E97">
+    <w:p w14:paraId="4B9F1B03" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00F8555D">
       <w:pPr>
-        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986836">
         <w:t xml:space="preserve">tammikuu – huhtikuu </w:t>
       </w:r>
       <w:r w:rsidRPr="00986836">
-        <w:sym w:font="Wingdings" w:char="F0E0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        </w:rPr>
+        <w:t>à</w:t>
       </w:r>
       <w:r w:rsidRPr="00986836">
-        <w:t xml:space="preserve"> julkaisu toukokuun alussa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E6D93">
+        <w:t xml:space="preserve"> julkaisu toukokuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00986836">
         <w:t xml:space="preserve">toukokuu – elokuu </w:t>
       </w:r>
       <w:r w:rsidRPr="00986836">
-        <w:sym w:font="Wingdings" w:char="F0E0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        </w:rPr>
+        <w:t>à</w:t>
       </w:r>
       <w:r w:rsidRPr="00986836">
-        <w:t xml:space="preserve"> julkaisu syyskuun alussa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E6D93">
+        <w:t xml:space="preserve"> julkaisu syyskuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00986836">
         <w:t xml:space="preserve">syyskuu – joulukuu </w:t>
       </w:r>
       <w:r w:rsidRPr="00986836">
-        <w:sym w:font="Wingdings" w:char="F0E0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        </w:rPr>
+        <w:t>à</w:t>
       </w:r>
       <w:r w:rsidRPr="00986836">
-        <w:t xml:space="preserve"> julkaisu tammikuun alussa</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> julkaisu tammikuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
-        <w:tblW w:w="10773" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3261"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="2109"/>
+        <w:gridCol w:w="4620"/>
+        <w:gridCol w:w="974"/>
+        <w:gridCol w:w="999"/>
+        <w:gridCol w:w="926"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00826D4E" w:rsidRPr="00726A10" w14:paraId="552F5979" w14:textId="77777777" w:rsidTr="00B339CF">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00F8555D" w14:paraId="37494901" w14:textId="77777777" w:rsidTr="00115672">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF3D566" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00826D4E" w:rsidRDefault="00826D4E" w:rsidP="00B339CF">
+          <w:p w14:paraId="31DC0F91" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:ind w:left="-531" w:firstLine="531"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-              <w:keepNext/>
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-              <w:t>Tehdyt seurantahavainnot</w:t>
+              <w:t>Muutoksen ajankohta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="5067878D" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00826D4E" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="624E0078" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00826D4E">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Kehittämistoimen-piteet</w:t>
+              <w:t>Muutokset</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC80FA7" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00826D4E" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="6574F0C8" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00826D4E">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Aikataulu</w:t>
+              <w:t>Aloitta-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="524605CB" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>matta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0D54EE" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00826D4E" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="63590E1E" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00826D4E">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Vastuu</w:t>
+              <w:t>Kesken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="36801171" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00826D4E" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="6A7F78C7" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00826D4E">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Seuranta</w:t>
+              <w:t>Valmis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00826D4E" w:rsidRPr="00726A10" w14:paraId="104AEE58" w14:textId="77777777" w:rsidTr="00B339CF">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00F8555D" w14:paraId="5745199B" w14:textId="77777777" w:rsidTr="00115672">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="667D60FD" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
-[...18 lines deleted...]
-          <w:p w14:paraId="72FEC5D7" w14:textId="0C184FB7" w:rsidR="00826D4E" w:rsidRPr="006C4BF6" w:rsidRDefault="00826D4E" w:rsidP="00826D4E">
+          <w:p w14:paraId="1182759F" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B339CF">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Kehittämistarve asiakkaiden kaatumisiin liittyen</w:t>
+              <w:t>Syyskuu 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32F8B394" w14:textId="7D05EDB4" w:rsidR="00826D4E" w:rsidRPr="00826D4E" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="3BBF94A2" w14:textId="6089DE2B" w:rsidR="00F8555D" w:rsidRDefault="006060E7" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00826D4E">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>Käytettävissä olevien s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00826D4E">
+            <w:r w:rsidR="00F8555D" w:rsidRPr="00F8555D">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>vionnin ja ennalta</w:t>
+              <w:t>ijaisten määrän kasvattaminen.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="54E70876" w14:textId="02A482EF" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00115672">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...168 lines deleted...]
-              <w:t>omahoitaja</w:t>
+              <w:t>Uusi palveluvastaava aloittanut 27.7.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9E7713" w14:textId="1B83F9AD" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="3E3C7D72" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...294 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F77CFAF" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="31A54B71" w14:textId="14C65F22" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F8555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3357E572" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00115672">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12675E3E" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="0A55F4C5" w14:textId="77777777" w:rsidR="006060E7" w:rsidRDefault="006060E7" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2297390E" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="2D4BFD67" w14:textId="241D125B" w:rsidR="00F8555D" w:rsidRPr="00F8555D" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F8555D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1E74A155" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8555D" w14:paraId="747C162B" w14:textId="77777777" w:rsidTr="00115672">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F42A33" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tammikuu 2027</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7B5E0C26" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0203A6AC" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...82 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="214EB15B" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="611DB42D" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...405 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="433B998B" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="4B961C2F" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...183 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22633848" w14:textId="74CC276C" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="58C40EE4" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B339CF">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8555D" w14:paraId="34D8386B" w14:textId="77777777" w:rsidTr="00115672">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="576B6B8D" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Vahvistetaan yh</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009427E1">
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...7 lines deleted...]
-              <w:t>teistyötä omaisen ja henkilöstön välillä</w:t>
+              <w:t>Toukokuu 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5372F0FB" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="4F09EAD8" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B93B5D1" w14:textId="67113503" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00B339CF" w:rsidP="008328CA">
+          <w:p w14:paraId="4A834C84" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...130 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="236871CF" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="2A1B3AF2" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...78 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69E290BA" w14:textId="39CD1511" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="71B12B54" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...29 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61115372" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8555D" w14:paraId="207F0FAF" w14:textId="77777777" w:rsidTr="00115672">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F920EF" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Syyskuu 2027</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="70BB23BD" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21715648" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...31 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7549E2F6" w14:textId="3ED0D36F" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00B339CF" w:rsidP="008328CA">
+          <w:p w14:paraId="1407B963" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...83 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7B93CD" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="075FCB68" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...120 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6316AADA" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="010B105A" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77A55AD0" w14:textId="1DB60E2A" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8555D" w14:paraId="6CCC278D" w14:textId="77777777" w:rsidTr="00115672">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45896EE3" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B339CF">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Asiakas</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> vakiinnuttaminen </w:t>
+              <w:t>Tammikuu 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D99D3CD" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="00B339CF" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="446FD64A" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Arial"/>
-[...92 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19E1A1A9" w14:textId="77777777" w:rsidR="00826D4E" w:rsidRPr="002A259B" w:rsidRDefault="00826D4E" w:rsidP="008328CA">
+          <w:p w14:paraId="117CB28C" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-[...1333 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="577EFB18" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="008328CA">
+          <w:p w14:paraId="77DA5A48" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D739A37" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="008328CA">
+          <w:p w14:paraId="0EC6698E" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w14:paraId="4F875F5F" w14:textId="77777777" w:rsidTr="00EA53DA">
+      <w:tr w:rsidR="00F8555D" w14:paraId="32C83832" w14:textId="77777777" w:rsidTr="00115672">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="2109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11A16FDF" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="000D0D18" w:rsidRDefault="00EA7BD4" w:rsidP="008328CA">
+          <w:p w14:paraId="6F164A8D" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D0D18">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Muistutus/kantelu/muutoksenhaku</w:t>
-[...19 lines deleted...]
-              <w:t>valvontalaki 29§</w:t>
+              <w:t>Toukokuu 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29894B49" w14:textId="02213462" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00312821" w:rsidP="008328CA">
+          <w:p w14:paraId="4536E6A7" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...31 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64BE4FF1" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="008328CA">
+          <w:p w14:paraId="663B7001" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="740DC68F" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="008328CA">
+          <w:p w14:paraId="1144C051" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...165 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08232AC9" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRDefault="000D0D18" w:rsidP="008328CA">
+          <w:p w14:paraId="159290C3" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F8555D" w14:paraId="3148DD8D" w14:textId="77777777" w:rsidTr="00115672">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4620A836" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>RAI-vastaavien roo-lin vahvistaminen</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Syyskuu2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72907046" w14:textId="558A4739" w:rsidR="00EA7BD4" w:rsidRPr="000D0D18" w:rsidRDefault="000D0D18" w:rsidP="000D0D18">
-[...322 lines deleted...]
-          <w:p w14:paraId="18DBB4A5" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="000D0D18" w:rsidRDefault="00EA7BD4" w:rsidP="008328CA">
+          <w:p w14:paraId="6DE1F57C" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...27 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA36C63" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="008328CA">
+          <w:p w14:paraId="10937609" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7481D5EC" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="008328CA">
+          <w:p w14:paraId="0423DE9C" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33F8B546" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="008328CA">
-[...2228 lines deleted...]
-          <w:p w14:paraId="779AE27F" w14:textId="77777777" w:rsidR="000E5670" w:rsidRPr="003B1732" w:rsidRDefault="000E5670" w:rsidP="00D348F3">
+          <w:p w14:paraId="6F1FC802" w14:textId="77777777" w:rsidR="00F8555D" w:rsidRPr="008116F8" w:rsidRDefault="00F8555D" w:rsidP="00115672">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...852 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41958E21" w14:textId="77777777" w:rsidR="00061ADF" w:rsidRDefault="00061ADF" w:rsidP="00061ADF">
       <w:pPr>
         <w:ind w:left="-567" w:right="-568"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F77FFA8" w14:textId="00EEA468" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="00177923">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="121" w:name="_Toc236131558"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc236131558"/>
       <w:r w:rsidRPr="00177923">
+        <w:lastRenderedPageBreak/>
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E36113">
         <w:t xml:space="preserve">ja raportoinnin </w:t>
       </w:r>
       <w:r>
         <w:t>hyväksyminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="120"/>
-      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
     </w:p>
     <w:p w14:paraId="59206FE8" w14:textId="51C2B3FF" w:rsidR="008C0AD2" w:rsidRPr="004272DE" w:rsidRDefault="008C0AD2" w:rsidP="007F7BBE">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">Tämän omavalvontasuunnitelman </w:t>
       </w:r>
       <w:r w:rsidR="00E36113">
         <w:t xml:space="preserve">ja raportoinnin </w:t>
       </w:r>
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">hyväksyy ja vahvistaa </w:t>
       </w:r>
       <w:r w:rsidR="00826D4E" w:rsidRPr="00826D4E">
         <w:t>Veljeskodin</w:t>
       </w:r>
       <w:r w:rsidRPr="00826D4E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00826D4E">
         <w:t>palveluvastaava</w:t>
       </w:r>
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C720FFE" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="007F7BBE">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EDC4EA7" w14:textId="246E0EC8" w:rsidR="008C0AD2" w:rsidRPr="004272DE" w:rsidRDefault="00826D4E" w:rsidP="007F7BBE">
+    <w:p w14:paraId="4EDC4EA7" w14:textId="0F606042" w:rsidR="008C0AD2" w:rsidRPr="004272DE" w:rsidRDefault="00826D4E" w:rsidP="007F7BBE">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Oulu </w:t>
       </w:r>
+      <w:r w:rsidR="00F8555D">
+        <w:t>10.9</w:t>
+      </w:r>
       <w:r w:rsidR="005A1A1C">
-        <w:t>28.7.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00285FA1">
         <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="004272DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C22C2A" w14:textId="7A673FE8" w:rsidR="008C0AD2" w:rsidRDefault="005A1A1C" w:rsidP="007F7BBE">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Jenni Torkell</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008C0AD2" w:rsidSect="00D102AD">
       <w:headerReference w:type="even" r:id="rId24"/>
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="even" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:headerReference w:type="first" r:id="rId28"/>
       <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CB32C85" w14:textId="77777777" w:rsidR="001B2505" w:rsidRDefault="001B2505" w:rsidP="0069208C">
+    <w:p w14:paraId="1F7AE5BC" w14:textId="77777777" w:rsidR="00C8587B" w:rsidRDefault="00C8587B" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B1C5E71" w14:textId="77777777" w:rsidR="001B2505" w:rsidRDefault="001B2505" w:rsidP="0069208C">
+    <w:p w14:paraId="588C8383" w14:textId="77777777" w:rsidR="00C8587B" w:rsidRDefault="00C8587B" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5B2ECB96" w14:textId="77777777" w:rsidR="001B2505" w:rsidRDefault="001B2505">
+    <w:p w14:paraId="4BB6AF48" w14:textId="77777777" w:rsidR="00C8587B" w:rsidRDefault="00C8587B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18069,156 +11485,156 @@
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1552E9B6" w14:textId="77777777" w:rsidR="00D102AD" w:rsidRDefault="00D102AD">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1936391596"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3DC70AB8" w14:textId="6444AD33" w:rsidR="00483AE6" w:rsidRDefault="00483AE6">
         <w:pPr>
           <w:pStyle w:val="Alatunniste"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A798D4F" w14:textId="77777777" w:rsidR="00483AE6" w:rsidRDefault="00483AE6">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="452D838E" w14:textId="77777777" w:rsidR="00D102AD" w:rsidRDefault="00D102AD">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A062E4E" w14:textId="77777777" w:rsidR="001B2505" w:rsidRDefault="001B2505" w:rsidP="0069208C">
+    <w:p w14:paraId="33917E30" w14:textId="77777777" w:rsidR="00C8587B" w:rsidRDefault="00C8587B" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CBEFCAD" w14:textId="77777777" w:rsidR="001B2505" w:rsidRDefault="001B2505" w:rsidP="0069208C">
+    <w:p w14:paraId="5149A4BC" w14:textId="77777777" w:rsidR="00C8587B" w:rsidRDefault="00C8587B" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="719804FA" w14:textId="77777777" w:rsidR="001B2505" w:rsidRDefault="001B2505">
+    <w:p w14:paraId="1F63A420" w14:textId="77777777" w:rsidR="00C8587B" w:rsidRDefault="00C8587B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B451FF4" w14:textId="77777777" w:rsidR="00D102AD" w:rsidRDefault="00D102AD">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="610EAB3F" w14:textId="5F8DDB3F" w:rsidR="00EC4E63" w:rsidRPr="009C78B6" w:rsidRDefault="00805407">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76A1CC34" wp14:editId="3DDCE05E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3810</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-1905</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1930400" cy="381000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1459195635" name="Picture 1"/>
@@ -18296,61 +11712,61 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="538331" cy="392930"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32AE9F8A" w14:textId="77777777" w:rsidR="00D102AD" w:rsidRDefault="00D102AD">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FC86F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE3ADB78"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19139,50 +12555,51 @@
   <w:num w:numId="2" w16cid:durableId="1567763222">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="686444420">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="466969004">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="933444128">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1344740758">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="574049125">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069208C"/>
     <w:rsid w:val="000001CF"/>
     <w:rsid w:val="00000267"/>
@@ -23042,50 +16459,51 @@
     <w:rsid w:val="0035667C"/>
     <w:rsid w:val="00356735"/>
     <w:rsid w:val="00356844"/>
     <w:rsid w:val="00356B06"/>
     <w:rsid w:val="00356E6B"/>
     <w:rsid w:val="003571E8"/>
     <w:rsid w:val="003572B9"/>
     <w:rsid w:val="003573C9"/>
     <w:rsid w:val="003573D2"/>
     <w:rsid w:val="00357440"/>
     <w:rsid w:val="00357F2A"/>
     <w:rsid w:val="0036000B"/>
     <w:rsid w:val="0036024C"/>
     <w:rsid w:val="00360405"/>
     <w:rsid w:val="0036045D"/>
     <w:rsid w:val="00360602"/>
     <w:rsid w:val="003606EE"/>
     <w:rsid w:val="0036076C"/>
     <w:rsid w:val="00360932"/>
     <w:rsid w:val="003609F3"/>
     <w:rsid w:val="00360A76"/>
     <w:rsid w:val="00360ABF"/>
     <w:rsid w:val="00360E02"/>
     <w:rsid w:val="00360F8D"/>
     <w:rsid w:val="00361006"/>
+    <w:rsid w:val="0036133A"/>
     <w:rsid w:val="00361438"/>
     <w:rsid w:val="00361513"/>
     <w:rsid w:val="003616BC"/>
     <w:rsid w:val="00361766"/>
     <w:rsid w:val="00361A99"/>
     <w:rsid w:val="00361C7F"/>
     <w:rsid w:val="00361F14"/>
     <w:rsid w:val="00361F78"/>
     <w:rsid w:val="00361FD6"/>
     <w:rsid w:val="0036206F"/>
     <w:rsid w:val="00362131"/>
     <w:rsid w:val="00362997"/>
     <w:rsid w:val="00362A0C"/>
     <w:rsid w:val="00362A2A"/>
     <w:rsid w:val="00362AE5"/>
     <w:rsid w:val="00362F21"/>
     <w:rsid w:val="003631B9"/>
     <w:rsid w:val="003634B9"/>
     <w:rsid w:val="0036350E"/>
     <w:rsid w:val="00363647"/>
     <w:rsid w:val="0036395A"/>
     <w:rsid w:val="00363AB2"/>
     <w:rsid w:val="00363C0A"/>
     <w:rsid w:val="00363F0C"/>
     <w:rsid w:val="00363F0F"/>
@@ -26088,50 +19506,51 @@
     <w:rsid w:val="00603C82"/>
     <w:rsid w:val="00603E14"/>
     <w:rsid w:val="00603FBE"/>
     <w:rsid w:val="00603FF9"/>
     <w:rsid w:val="00604135"/>
     <w:rsid w:val="00604138"/>
     <w:rsid w:val="0060419D"/>
     <w:rsid w:val="006042D7"/>
     <w:rsid w:val="006048B4"/>
     <w:rsid w:val="006048F3"/>
     <w:rsid w:val="00604D3E"/>
     <w:rsid w:val="00604FB0"/>
     <w:rsid w:val="0060507E"/>
     <w:rsid w:val="0060508B"/>
     <w:rsid w:val="00605124"/>
     <w:rsid w:val="00605147"/>
     <w:rsid w:val="006051BA"/>
     <w:rsid w:val="006054B5"/>
     <w:rsid w:val="00605536"/>
     <w:rsid w:val="00605732"/>
     <w:rsid w:val="0060579A"/>
     <w:rsid w:val="00605D26"/>
     <w:rsid w:val="00605DE7"/>
     <w:rsid w:val="00605F28"/>
     <w:rsid w:val="00605FAF"/>
+    <w:rsid w:val="006060E7"/>
     <w:rsid w:val="00606262"/>
     <w:rsid w:val="006067F6"/>
     <w:rsid w:val="00606864"/>
     <w:rsid w:val="00606918"/>
     <w:rsid w:val="00606C73"/>
     <w:rsid w:val="00606DA7"/>
     <w:rsid w:val="00606F49"/>
     <w:rsid w:val="0060747B"/>
     <w:rsid w:val="00607487"/>
     <w:rsid w:val="00607617"/>
     <w:rsid w:val="006076EF"/>
     <w:rsid w:val="00607861"/>
     <w:rsid w:val="006079E5"/>
     <w:rsid w:val="00607A45"/>
     <w:rsid w:val="00607B29"/>
     <w:rsid w:val="00607F5A"/>
     <w:rsid w:val="006100FF"/>
     <w:rsid w:val="00610174"/>
     <w:rsid w:val="006101AE"/>
     <w:rsid w:val="0061073F"/>
     <w:rsid w:val="00610961"/>
     <w:rsid w:val="00610CE6"/>
     <w:rsid w:val="006118EF"/>
     <w:rsid w:val="00611A58"/>
     <w:rsid w:val="00611AE1"/>
@@ -29440,100 +22859,102 @@
     <w:rsid w:val="008F312E"/>
     <w:rsid w:val="008F3275"/>
     <w:rsid w:val="008F3285"/>
     <w:rsid w:val="008F3717"/>
     <w:rsid w:val="008F3802"/>
     <w:rsid w:val="008F3DF1"/>
     <w:rsid w:val="008F3EA1"/>
     <w:rsid w:val="008F427C"/>
     <w:rsid w:val="008F42A6"/>
     <w:rsid w:val="008F437F"/>
     <w:rsid w:val="008F4556"/>
     <w:rsid w:val="008F47AC"/>
     <w:rsid w:val="008F48E6"/>
     <w:rsid w:val="008F4D5B"/>
     <w:rsid w:val="008F4E15"/>
     <w:rsid w:val="008F51DD"/>
     <w:rsid w:val="008F5240"/>
     <w:rsid w:val="008F546C"/>
     <w:rsid w:val="008F563D"/>
     <w:rsid w:val="008F5A8A"/>
     <w:rsid w:val="008F5C9F"/>
     <w:rsid w:val="008F5D2C"/>
     <w:rsid w:val="008F5D5D"/>
     <w:rsid w:val="008F5F1F"/>
     <w:rsid w:val="008F6187"/>
+    <w:rsid w:val="008F65EE"/>
     <w:rsid w:val="008F6658"/>
     <w:rsid w:val="008F6E09"/>
     <w:rsid w:val="008F6E66"/>
     <w:rsid w:val="008F6F80"/>
     <w:rsid w:val="008F70C0"/>
     <w:rsid w:val="008F7278"/>
     <w:rsid w:val="008F7444"/>
     <w:rsid w:val="008F752B"/>
     <w:rsid w:val="008F77D7"/>
     <w:rsid w:val="008F791D"/>
     <w:rsid w:val="008F7A4A"/>
     <w:rsid w:val="008F7D53"/>
     <w:rsid w:val="008F7E37"/>
     <w:rsid w:val="008F7E9E"/>
     <w:rsid w:val="008F7F8D"/>
     <w:rsid w:val="008F7FD9"/>
     <w:rsid w:val="009000A8"/>
     <w:rsid w:val="0090062D"/>
     <w:rsid w:val="00900A5C"/>
     <w:rsid w:val="00900B9F"/>
     <w:rsid w:val="00900D43"/>
     <w:rsid w:val="00900F7F"/>
     <w:rsid w:val="00900FF6"/>
     <w:rsid w:val="0090123D"/>
     <w:rsid w:val="009012E0"/>
     <w:rsid w:val="009013DD"/>
     <w:rsid w:val="0090163F"/>
     <w:rsid w:val="009016D1"/>
     <w:rsid w:val="009018BC"/>
     <w:rsid w:val="0090190C"/>
     <w:rsid w:val="00901C0B"/>
     <w:rsid w:val="00901DCB"/>
     <w:rsid w:val="00901E86"/>
     <w:rsid w:val="00901F73"/>
     <w:rsid w:val="00902065"/>
     <w:rsid w:val="009022C6"/>
     <w:rsid w:val="0090251F"/>
     <w:rsid w:val="009029DD"/>
     <w:rsid w:val="00902BC9"/>
     <w:rsid w:val="00902D45"/>
     <w:rsid w:val="00902F32"/>
     <w:rsid w:val="00902F67"/>
     <w:rsid w:val="009031BE"/>
     <w:rsid w:val="009034C3"/>
     <w:rsid w:val="00903C97"/>
     <w:rsid w:val="00903F6D"/>
     <w:rsid w:val="00903FC5"/>
     <w:rsid w:val="009041BD"/>
     <w:rsid w:val="009042E7"/>
     <w:rsid w:val="00904550"/>
+    <w:rsid w:val="009046D6"/>
     <w:rsid w:val="00904838"/>
     <w:rsid w:val="0090485B"/>
     <w:rsid w:val="00904A2D"/>
     <w:rsid w:val="00904C0F"/>
     <w:rsid w:val="00905739"/>
     <w:rsid w:val="00905859"/>
     <w:rsid w:val="0090594D"/>
     <w:rsid w:val="00905AA7"/>
     <w:rsid w:val="00905D3F"/>
     <w:rsid w:val="00906011"/>
     <w:rsid w:val="009060BB"/>
     <w:rsid w:val="00906366"/>
     <w:rsid w:val="0090636D"/>
     <w:rsid w:val="0090636F"/>
     <w:rsid w:val="00906385"/>
     <w:rsid w:val="0090660E"/>
     <w:rsid w:val="00906B9D"/>
     <w:rsid w:val="00906C7F"/>
     <w:rsid w:val="00906C9D"/>
     <w:rsid w:val="00906E8B"/>
     <w:rsid w:val="00906F64"/>
     <w:rsid w:val="00906FAE"/>
     <w:rsid w:val="00907115"/>
     <w:rsid w:val="00907200"/>
     <w:rsid w:val="00907301"/>
@@ -33520,50 +26941,51 @@
     <w:rsid w:val="00C831AE"/>
     <w:rsid w:val="00C8322C"/>
     <w:rsid w:val="00C835CE"/>
     <w:rsid w:val="00C83698"/>
     <w:rsid w:val="00C8383C"/>
     <w:rsid w:val="00C838A8"/>
     <w:rsid w:val="00C83CC2"/>
     <w:rsid w:val="00C83F4E"/>
     <w:rsid w:val="00C841F0"/>
     <w:rsid w:val="00C841F1"/>
     <w:rsid w:val="00C84237"/>
     <w:rsid w:val="00C848BE"/>
     <w:rsid w:val="00C84B75"/>
     <w:rsid w:val="00C84C98"/>
     <w:rsid w:val="00C84CDC"/>
     <w:rsid w:val="00C84D3B"/>
     <w:rsid w:val="00C84E6F"/>
     <w:rsid w:val="00C84EB5"/>
     <w:rsid w:val="00C84F01"/>
     <w:rsid w:val="00C84F70"/>
     <w:rsid w:val="00C8505C"/>
     <w:rsid w:val="00C852F9"/>
     <w:rsid w:val="00C853F3"/>
     <w:rsid w:val="00C85497"/>
     <w:rsid w:val="00C854F5"/>
+    <w:rsid w:val="00C8587B"/>
     <w:rsid w:val="00C858B5"/>
     <w:rsid w:val="00C85915"/>
     <w:rsid w:val="00C85BFE"/>
     <w:rsid w:val="00C85C31"/>
     <w:rsid w:val="00C85EE4"/>
     <w:rsid w:val="00C862C6"/>
     <w:rsid w:val="00C8669A"/>
     <w:rsid w:val="00C866B5"/>
     <w:rsid w:val="00C8674B"/>
     <w:rsid w:val="00C868CD"/>
     <w:rsid w:val="00C86A0A"/>
     <w:rsid w:val="00C86AF1"/>
     <w:rsid w:val="00C86F10"/>
     <w:rsid w:val="00C8751E"/>
     <w:rsid w:val="00C8758C"/>
     <w:rsid w:val="00C87EB5"/>
     <w:rsid w:val="00C90383"/>
     <w:rsid w:val="00C903C5"/>
     <w:rsid w:val="00C90532"/>
     <w:rsid w:val="00C905BA"/>
     <w:rsid w:val="00C90657"/>
     <w:rsid w:val="00C90781"/>
     <w:rsid w:val="00C908DA"/>
     <w:rsid w:val="00C909E4"/>
     <w:rsid w:val="00C90C8A"/>
@@ -36902,50 +30324,51 @@
     <w:rsid w:val="00F81F8E"/>
     <w:rsid w:val="00F8248A"/>
     <w:rsid w:val="00F8250F"/>
     <w:rsid w:val="00F82727"/>
     <w:rsid w:val="00F82C56"/>
     <w:rsid w:val="00F82E9A"/>
     <w:rsid w:val="00F83035"/>
     <w:rsid w:val="00F830E5"/>
     <w:rsid w:val="00F83198"/>
     <w:rsid w:val="00F8350D"/>
     <w:rsid w:val="00F83810"/>
     <w:rsid w:val="00F83851"/>
     <w:rsid w:val="00F83C3A"/>
     <w:rsid w:val="00F83D5A"/>
     <w:rsid w:val="00F83DFB"/>
     <w:rsid w:val="00F8403E"/>
     <w:rsid w:val="00F840BB"/>
     <w:rsid w:val="00F8469F"/>
     <w:rsid w:val="00F84837"/>
     <w:rsid w:val="00F84922"/>
     <w:rsid w:val="00F849B1"/>
     <w:rsid w:val="00F84A3B"/>
     <w:rsid w:val="00F84AC0"/>
     <w:rsid w:val="00F850DA"/>
     <w:rsid w:val="00F85551"/>
+    <w:rsid w:val="00F8555D"/>
     <w:rsid w:val="00F856DB"/>
     <w:rsid w:val="00F85959"/>
     <w:rsid w:val="00F8596F"/>
     <w:rsid w:val="00F859FB"/>
     <w:rsid w:val="00F85CBB"/>
     <w:rsid w:val="00F864DE"/>
     <w:rsid w:val="00F867DC"/>
     <w:rsid w:val="00F868D8"/>
     <w:rsid w:val="00F86E15"/>
     <w:rsid w:val="00F86FE4"/>
     <w:rsid w:val="00F87597"/>
     <w:rsid w:val="00F875C5"/>
     <w:rsid w:val="00F87899"/>
     <w:rsid w:val="00F879D2"/>
     <w:rsid w:val="00F87B6F"/>
     <w:rsid w:val="00F87BB1"/>
     <w:rsid w:val="00F900F5"/>
     <w:rsid w:val="00F903DF"/>
     <w:rsid w:val="00F904AC"/>
     <w:rsid w:val="00F907C9"/>
     <w:rsid w:val="00F90A4D"/>
     <w:rsid w:val="00F90BF7"/>
     <w:rsid w:val="00F90C79"/>
     <w:rsid w:val="00F9124F"/>
     <w:rsid w:val="00F91276"/>
@@ -37302,50 +30725,51 @@
     <w:rsid w:val="00FE1E5C"/>
     <w:rsid w:val="00FE213D"/>
     <w:rsid w:val="00FE23A0"/>
     <w:rsid w:val="00FE248B"/>
     <w:rsid w:val="00FE2527"/>
     <w:rsid w:val="00FE275A"/>
     <w:rsid w:val="00FE27B0"/>
     <w:rsid w:val="00FE29BA"/>
     <w:rsid w:val="00FE2D21"/>
     <w:rsid w:val="00FE3137"/>
     <w:rsid w:val="00FE31A7"/>
     <w:rsid w:val="00FE3352"/>
     <w:rsid w:val="00FE3BD2"/>
     <w:rsid w:val="00FE3E4A"/>
     <w:rsid w:val="00FE4442"/>
     <w:rsid w:val="00FE44D3"/>
     <w:rsid w:val="00FE4521"/>
     <w:rsid w:val="00FE4583"/>
     <w:rsid w:val="00FE4979"/>
     <w:rsid w:val="00FE4A52"/>
     <w:rsid w:val="00FE4AEF"/>
     <w:rsid w:val="00FE4B5B"/>
     <w:rsid w:val="00FE4DE6"/>
     <w:rsid w:val="00FE4F53"/>
     <w:rsid w:val="00FE5028"/>
+    <w:rsid w:val="00FE5541"/>
     <w:rsid w:val="00FE568C"/>
     <w:rsid w:val="00FE57A5"/>
     <w:rsid w:val="00FE5836"/>
     <w:rsid w:val="00FE5897"/>
     <w:rsid w:val="00FE5A7E"/>
     <w:rsid w:val="00FE5E91"/>
     <w:rsid w:val="00FE6009"/>
     <w:rsid w:val="00FE62F7"/>
     <w:rsid w:val="00FE670A"/>
     <w:rsid w:val="00FE698D"/>
     <w:rsid w:val="00FE7135"/>
     <w:rsid w:val="00FE7248"/>
     <w:rsid w:val="00FE72C9"/>
     <w:rsid w:val="00FE74CC"/>
     <w:rsid w:val="00FE77C0"/>
     <w:rsid w:val="00FE7894"/>
     <w:rsid w:val="00FE7913"/>
     <w:rsid w:val="00FE7B11"/>
     <w:rsid w:val="00FE7B4D"/>
     <w:rsid w:val="00FE7BDC"/>
     <w:rsid w:val="00FE7C52"/>
     <w:rsid w:val="00FE7D59"/>
     <w:rsid w:val="00FE7E1A"/>
     <w:rsid w:val="00FF0290"/>
     <w:rsid w:val="00FF05F8"/>
@@ -50126,83 +43550,92 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="b382dae5-e816-4e2d-8100-607793ae65bb">
       <UserInfo>
         <DisplayName>Hintsala Jari</DisplayName>
         <AccountId>9</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Filali Anne</DisplayName>
         <AccountId>19</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Hynninen Nina</DisplayName>
         <AccountId>22</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Aho Leena</DisplayName>
         <AccountId>12</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A" ma:contentTypeVersion="10" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="a0a667eafeb446874c0e5ed970ae151e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d798e5-3709-4ef6-a25d-7ac21912a859" xmlns:ns3="b382dae5-e816-4e2d-8100-607793ae65bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed8825bd66ac9fdf92e035ecdbaae31b" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <xsd:import namespace="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -50361,134 +43794,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD288BCA-BB36-4B87-824C-4477CA0B5E3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3C3E4D7-6207-4C8E-8CEF-EA3273659E34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE37435-4DB6-42E4-967A-F4AA3A6A80AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA6F39D-972A-4B97-86B9-5BEDA7A11653}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>67100</Characters>
+  <Pages>29</Pages>
+  <Words>6791</Words>
+  <Characters>63023</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>559</Lines>
-  <Paragraphs>150</Paragraphs>
+  <Lines>1235</Lines>
+  <Paragraphs>488</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>75233</CharactersWithSpaces>
+  <CharactersWithSpaces>69326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hintsala Jari</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A</vt:lpwstr>