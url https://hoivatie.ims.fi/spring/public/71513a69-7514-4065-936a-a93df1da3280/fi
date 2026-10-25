--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -9674,65 +9674,72 @@
       </w:r>
       <w:r>
         <w:t>hyväksyminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
     </w:p>
     <w:p w14:paraId="59206FE8" w14:textId="07763E86" w:rsidR="008C0AD2" w:rsidRPr="004272DE" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">Tämän omavalvontasuunnitelman </w:t>
       </w:r>
       <w:r w:rsidR="00E36113">
         <w:t xml:space="preserve">ja raportoinnin </w:t>
       </w:r>
       <w:r w:rsidRPr="004272DE">
         <w:t>hyväksyy ja vahvista</w:t>
       </w:r>
       <w:r w:rsidR="00A511BB">
         <w:t>a Posion palveluiden v</w:t>
       </w:r>
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">astuuhenkilö. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C720FFE" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2"/>
+    <w:p w14:paraId="30D3DD8C" w14:textId="77777777" w:rsidR="00522BAE" w:rsidRDefault="00522BAE" w:rsidP="008C0AD2"/>
     <w:p w14:paraId="4EDC4EA7" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:r w:rsidRPr="004272DE">
+        <w:lastRenderedPageBreak/>
         <w:t>Paikka ja päiväys</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD27F65" w14:textId="1B452698" w:rsidR="000729C6" w:rsidRPr="004272DE" w:rsidRDefault="000729C6" w:rsidP="008C0AD2">
+    <w:p w14:paraId="1AD27F65" w14:textId="7C519693" w:rsidR="000729C6" w:rsidRPr="004272DE" w:rsidRDefault="000729C6" w:rsidP="008C0AD2">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Posio </w:t>
       </w:r>
-      <w:r w:rsidR="00D324A6">
-        <w:t>19</w:t>
+      <w:r w:rsidR="00522BAE">
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00AC55FB">
-        <w:t>.1.202</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00522BAE">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC55FB">
+        <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D324A6">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C22C2A" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:r w:rsidRPr="004272DE">
         <w:t>Vastuuhenkilön nimi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44EC60C3" w14:textId="6749C7F1" w:rsidR="00DC25C8" w:rsidRDefault="000729C6" w:rsidP="008C0AD2">
       <w:r>
         <w:t>Anna Sironen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC035F3" w14:textId="155FD786" w:rsidR="000729C6" w:rsidRDefault="000729C6" w:rsidP="008C0AD2">
       <w:r>
         <w:t>Palveluvastaava</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764B4922" w14:textId="77777777" w:rsidR="00DC25C8" w:rsidRDefault="00DC25C8" w:rsidP="008C0AD2"/>
     <w:p w14:paraId="0C184FFE" w14:textId="77777777" w:rsidR="00DC25C8" w:rsidRDefault="00DC25C8" w:rsidP="008C0AD2"/>
     <w:p w14:paraId="65D62DDD" w14:textId="77777777" w:rsidR="00DC25C8" w:rsidRDefault="00DC25C8" w:rsidP="008C0AD2"/>
     <w:p w14:paraId="4B162F64" w14:textId="77777777" w:rsidR="002418D3" w:rsidRDefault="002418D3" w:rsidP="008C0AD2"/>
     <w:p w14:paraId="43560FA8" w14:textId="77777777" w:rsidR="001A3280" w:rsidRDefault="001A3280" w:rsidP="00C210E7">
@@ -9760,71 +9767,71 @@
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC25C8" w:rsidSect="00D102AD">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="091FF9D1" w14:textId="77777777" w:rsidR="00A069AD" w:rsidRDefault="00A069AD" w:rsidP="0069208C">
+    <w:p w14:paraId="4169AEEB" w14:textId="77777777" w:rsidR="002E3566" w:rsidRDefault="002E3566" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EFE30A3" w14:textId="77777777" w:rsidR="00A069AD" w:rsidRDefault="00A069AD" w:rsidP="0069208C">
+    <w:p w14:paraId="50897F69" w14:textId="77777777" w:rsidR="002E3566" w:rsidRDefault="002E3566" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="391A0B77" w14:textId="77777777" w:rsidR="00A069AD" w:rsidRDefault="00A069AD">
+    <w:p w14:paraId="33B7DE38" w14:textId="77777777" w:rsidR="002E3566" w:rsidRDefault="002E3566">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9936,71 +9943,71 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A798D4F" w14:textId="77777777" w:rsidR="00483AE6" w:rsidRDefault="00483AE6">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="452D838E" w14:textId="77777777" w:rsidR="00D102AD" w:rsidRDefault="00D102AD">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6904FA83" w14:textId="77777777" w:rsidR="00A069AD" w:rsidRDefault="00A069AD" w:rsidP="0069208C">
+    <w:p w14:paraId="3A6B4F71" w14:textId="77777777" w:rsidR="002E3566" w:rsidRDefault="002E3566" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71B44EF7" w14:textId="77777777" w:rsidR="00A069AD" w:rsidRDefault="00A069AD" w:rsidP="0069208C">
+    <w:p w14:paraId="66E346EA" w14:textId="77777777" w:rsidR="002E3566" w:rsidRDefault="002E3566" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B1DE3CC" w14:textId="77777777" w:rsidR="00A069AD" w:rsidRDefault="00A069AD">
+    <w:p w14:paraId="69D25C11" w14:textId="77777777" w:rsidR="002E3566" w:rsidRDefault="002E3566">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B451FF4" w14:textId="77777777" w:rsidR="00D102AD" w:rsidRDefault="00D102AD">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="610EAB3F" w14:textId="5F8DDB3F" w:rsidR="00EC4E63" w:rsidRPr="009C78B6" w:rsidRDefault="00805407">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:rPr>
         <w:b/>
@@ -19246,50 +19253,51 @@
     <w:rsid w:val="002DBE0E"/>
     <w:rsid w:val="002E029B"/>
     <w:rsid w:val="002E03CC"/>
     <w:rsid w:val="002E09F2"/>
     <w:rsid w:val="002E0C70"/>
     <w:rsid w:val="002E0DEB"/>
     <w:rsid w:val="002E0EED"/>
     <w:rsid w:val="002E127C"/>
     <w:rsid w:val="002E1329"/>
     <w:rsid w:val="002E17C4"/>
     <w:rsid w:val="002E1ABD"/>
     <w:rsid w:val="002E1AF3"/>
     <w:rsid w:val="002E1EB6"/>
     <w:rsid w:val="002E1F5E"/>
     <w:rsid w:val="002E1FEF"/>
     <w:rsid w:val="002E214B"/>
     <w:rsid w:val="002E2167"/>
     <w:rsid w:val="002E21A9"/>
     <w:rsid w:val="002E26CE"/>
     <w:rsid w:val="002E28FA"/>
     <w:rsid w:val="002E29AB"/>
     <w:rsid w:val="002E2C04"/>
     <w:rsid w:val="002E2CFB"/>
     <w:rsid w:val="002E336A"/>
     <w:rsid w:val="002E347E"/>
+    <w:rsid w:val="002E3566"/>
     <w:rsid w:val="002E3AAA"/>
     <w:rsid w:val="002E3ACB"/>
     <w:rsid w:val="002E3B5D"/>
     <w:rsid w:val="002E3D2E"/>
     <w:rsid w:val="002E3F09"/>
     <w:rsid w:val="002E3F29"/>
     <w:rsid w:val="002E3FBB"/>
     <w:rsid w:val="002E4385"/>
     <w:rsid w:val="002E4393"/>
     <w:rsid w:val="002E4458"/>
     <w:rsid w:val="002E44C2"/>
     <w:rsid w:val="002E46B6"/>
     <w:rsid w:val="002E4B47"/>
     <w:rsid w:val="002E4C38"/>
     <w:rsid w:val="002E4F6F"/>
     <w:rsid w:val="002E537C"/>
     <w:rsid w:val="002E54A8"/>
     <w:rsid w:val="002E57C6"/>
     <w:rsid w:val="002E58B2"/>
     <w:rsid w:val="002E5BEA"/>
     <w:rsid w:val="002E5C80"/>
     <w:rsid w:val="002E5CF9"/>
     <w:rsid w:val="002E61BE"/>
     <w:rsid w:val="002E6410"/>
     <w:rsid w:val="002E650E"/>
@@ -21240,50 +21248,51 @@
     <w:rsid w:val="00494E2F"/>
     <w:rsid w:val="00494ED4"/>
     <w:rsid w:val="00495171"/>
     <w:rsid w:val="0049517F"/>
     <w:rsid w:val="00495182"/>
     <w:rsid w:val="004953EC"/>
     <w:rsid w:val="00495710"/>
     <w:rsid w:val="004957B7"/>
     <w:rsid w:val="00495863"/>
     <w:rsid w:val="00495D47"/>
     <w:rsid w:val="00496492"/>
     <w:rsid w:val="00496616"/>
     <w:rsid w:val="00496716"/>
     <w:rsid w:val="00496809"/>
     <w:rsid w:val="00496852"/>
     <w:rsid w:val="004968F9"/>
     <w:rsid w:val="00496FC3"/>
     <w:rsid w:val="004970EF"/>
     <w:rsid w:val="00497163"/>
     <w:rsid w:val="00497308"/>
     <w:rsid w:val="004975FC"/>
     <w:rsid w:val="00497668"/>
     <w:rsid w:val="004979B8"/>
     <w:rsid w:val="00497A57"/>
     <w:rsid w:val="00497A72"/>
+    <w:rsid w:val="00497C9B"/>
     <w:rsid w:val="0049F0BE"/>
     <w:rsid w:val="004A0373"/>
     <w:rsid w:val="004A0394"/>
     <w:rsid w:val="004A04A3"/>
     <w:rsid w:val="004A04B5"/>
     <w:rsid w:val="004A069E"/>
     <w:rsid w:val="004A081F"/>
     <w:rsid w:val="004A0D60"/>
     <w:rsid w:val="004A126F"/>
     <w:rsid w:val="004A1547"/>
     <w:rsid w:val="004A181A"/>
     <w:rsid w:val="004A1870"/>
     <w:rsid w:val="004A1AAF"/>
     <w:rsid w:val="004A1AB0"/>
     <w:rsid w:val="004A1ABD"/>
     <w:rsid w:val="004A1C1A"/>
     <w:rsid w:val="004A228F"/>
     <w:rsid w:val="004A2392"/>
     <w:rsid w:val="004A2641"/>
     <w:rsid w:val="004A29AE"/>
     <w:rsid w:val="004A2BE4"/>
     <w:rsid w:val="004A2EE0"/>
     <w:rsid w:val="004A3242"/>
     <w:rsid w:val="004A3251"/>
     <w:rsid w:val="004A32D1"/>
@@ -21825,50 +21834,51 @@
     <w:rsid w:val="0051753F"/>
     <w:rsid w:val="005175DC"/>
     <w:rsid w:val="0051767B"/>
     <w:rsid w:val="00517C49"/>
     <w:rsid w:val="00520041"/>
     <w:rsid w:val="005201A4"/>
     <w:rsid w:val="00520327"/>
     <w:rsid w:val="00520E30"/>
     <w:rsid w:val="00520F15"/>
     <w:rsid w:val="00520F19"/>
     <w:rsid w:val="00521084"/>
     <w:rsid w:val="0052118A"/>
     <w:rsid w:val="0052146A"/>
     <w:rsid w:val="00521524"/>
     <w:rsid w:val="005216EB"/>
     <w:rsid w:val="0052185A"/>
     <w:rsid w:val="00521CAC"/>
     <w:rsid w:val="00521EB9"/>
     <w:rsid w:val="00522114"/>
     <w:rsid w:val="005224B8"/>
     <w:rsid w:val="005224F4"/>
     <w:rsid w:val="0052252A"/>
     <w:rsid w:val="00522766"/>
     <w:rsid w:val="00522770"/>
     <w:rsid w:val="005227D8"/>
+    <w:rsid w:val="00522BAE"/>
     <w:rsid w:val="00522CF1"/>
     <w:rsid w:val="00522EB6"/>
     <w:rsid w:val="0052300B"/>
     <w:rsid w:val="00523A34"/>
     <w:rsid w:val="00523A6D"/>
     <w:rsid w:val="00523E7D"/>
     <w:rsid w:val="00523F67"/>
     <w:rsid w:val="005240A1"/>
     <w:rsid w:val="00524281"/>
     <w:rsid w:val="00524323"/>
     <w:rsid w:val="005243BE"/>
     <w:rsid w:val="00524424"/>
     <w:rsid w:val="00524542"/>
     <w:rsid w:val="005246CB"/>
     <w:rsid w:val="00524896"/>
     <w:rsid w:val="00524A9D"/>
     <w:rsid w:val="00524ADC"/>
     <w:rsid w:val="00524B7D"/>
     <w:rsid w:val="00524E82"/>
     <w:rsid w:val="00525368"/>
     <w:rsid w:val="0052552A"/>
     <w:rsid w:val="005256A1"/>
     <w:rsid w:val="00525912"/>
     <w:rsid w:val="00525A2D"/>
     <w:rsid w:val="0052602D"/>
@@ -46834,50 +46844,79 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="b382dae5-e816-4e2d-8100-607793ae65bb">
+      <UserInfo>
+        <DisplayName>Hintsala Jari</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Filali Anne</DisplayName>
+        <AccountId>19</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Hynninen Nina</DisplayName>
+        <AccountId>22</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Aho Leena</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A" ma:contentTypeVersion="10" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="a0a667eafeb446874c0e5ed970ae151e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d798e5-3709-4ef6-a25d-7ac21912a859" xmlns:ns3="b382dae5-e816-4e2d-8100-607793ae65bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed8825bd66ac9fdf92e035ecdbaae31b" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <xsd:import namespace="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -47036,133 +47075,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE37435-4DB6-42E4-967A-F4AA3A6A80AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA6F39D-972A-4B97-86B9-5BEDA7A11653}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE37435-4DB6-42E4-967A-F4AA3A6A80AA}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD288BCA-BB36-4B87-824C-4477CA0B5E3F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD288BCA-BB36-4B87-824C-4477CA0B5E3F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3C3E4D7-6207-4C8E-8CEF-EA3273659E34}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
   <Words>5740</Words>
   <Characters>46501</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>387</Lines>
   <Paragraphs>104</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>