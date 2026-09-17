--- v0 (2026-05-04)
+++ v1 (2026-09-17)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2879ECEC" w14:textId="77777777" w:rsidR="00C61EEF" w:rsidRPr="005406D1" w:rsidRDefault="00C61EEF" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E8B70D4" w14:textId="77777777" w:rsidR="00C61EEF" w:rsidRPr="005406D1" w:rsidRDefault="00C61EEF" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -301,494 +301,494 @@
     </w:p>
     <w:p w14:paraId="1E068E77" w14:textId="43EC935E" w:rsidR="00214045" w:rsidRPr="005406D1" w:rsidRDefault="00214045" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc186720878"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sisällysluettelo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5541EF" w14:textId="4DC6FD22" w:rsidR="002B3DEB" w:rsidRDefault="004B78A7">
+    <w:p w14:paraId="0CA877CF" w14:textId="7D6EA477" w:rsidR="00F50C73" w:rsidRDefault="004B78A7">
       <w:pPr>
         <w:pStyle w:val="Sisluet1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002B3DEB" w:rsidRPr="00F65B15">
+      <w:r w:rsidR="00F50C73" w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002B3DEB">
+      <w:r w:rsidR="00F50C73">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002B3DEB" w:rsidRPr="00F65B15">
+      <w:r w:rsidR="00F50C73" w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Palveluntuottajaa, palveluyksikköä ja toimintaa koskevat tiedot</w:t>
       </w:r>
-      <w:r w:rsidR="002B3DEB">
+      <w:r w:rsidR="00F50C73">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002B3DEB">
+      <w:r w:rsidR="00F50C73">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="002B3DEB">
+      <w:r w:rsidR="00F50C73">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798207 \h </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B3DEB">
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635720 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00F50C73">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="002B3DEB">
+      <w:r w:rsidR="00F50C73">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002B3DEB">
+      <w:r w:rsidR="00F50C73">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="002B3DEB">
+      <w:r w:rsidR="00F50C73">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CF62CA" w14:textId="56AA828F" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="3608EBCF" w14:textId="11124B5E" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Palveluntuottajan perustiedot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798208 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635721 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0DA7AF" w14:textId="7B1F5BBD" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="0F4B331A" w14:textId="4A32A227" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>1.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Palveluyksikön perustiedot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798209 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635722 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E6EFA4" w14:textId="50F97ABD" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="52F42A2F" w14:textId="381DA038" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>1.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798210 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635723 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B844537" w14:textId="61C5E12F" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="7C0340AF" w14:textId="665C6E83" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelman laatiminen ja julkaiseminen sekä vastuunjako</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798211 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635724 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C601244" w14:textId="21434E18" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="23D58432" w14:textId="7A584810" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -801,1607 +801,1771 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Palveluyksikön omavalvonnan toteuttaminen ja menettelytavat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798212 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635725 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA998E3" w14:textId="5DE9907D" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="513D2723" w14:textId="2D2DF91C" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Palvelujen saatavuuden varmistaminen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798213 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635726 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415B22AB" w14:textId="40FDDE52" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="321353AA" w14:textId="27255696" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Palvelujen jatkuvuuden varmistaminen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798214 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635727 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604DCAAB" w14:textId="42A10EF5" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="2A7D7474" w14:textId="2816A804" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Monialainen yhteistyö ja palvelun koordinointi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798215 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635728 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2364E614" w14:textId="7FEE4E6F" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="29E95BDC" w14:textId="767D84D8" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.2.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Valmius- ja jatkuvuudenhallinta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798216 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635729 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DB4C94" w14:textId="6BE4C458" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="7875D8F7" w14:textId="61B0EF08" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Palvelujen turvallisuuden ja laadun varmistaminen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798217 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635730 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2815B643" w14:textId="2A7C669A" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="5C1177F6" w14:textId="2BEE829A" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.3.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Palvelujen laadulliset edellytykset</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798218 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635731 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FE02C7" w14:textId="1449FA47" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="2533F881" w14:textId="5BB01DB4" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.3.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Toimitilat ja välineet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798219 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635732 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BD6F5A" w14:textId="7EE04E2C" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="55D12210" w14:textId="08F38513" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.3.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Tietojärjestelmät ja teknologian käyttö</w:t>
+        <w:t>Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798220 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635733 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5865881D" w14:textId="412B1391" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="5314984D" w14:textId="4804F9E5" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00A93F1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.3.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00A93F1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Infektioiden torjunta ja yleiset hygieniakäytännöt</w:t>
+        <w:t>Tietojärjestelmät ja teknologian käyttö</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798221 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635734 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A23B81F" w14:textId="3DFFC2EF" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="5823AFAB" w14:textId="7BBF1F7C" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A93F1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>3.3.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A93F1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Lääkehoitosuunnitelma</w:t>
+        <w:t>Infektioiden torjunta ja yleiset hygieniakäytännöt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798222 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635735 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575B5334" w14:textId="749A8E19" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="6C1709F6" w14:textId="09CB1610" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
-        <w:pStyle w:val="Sisluet2"/>
+        <w:pStyle w:val="Sisluet3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00A93F1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.4</w:t>
+        <w:t>3.3.6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00A93F1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Asiakastyöhön osallistuvan henkilöstön riittävyyden ja osaamisen varmistaminen</w:t>
+        <w:t>Lääkehoitosuunnitelma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798223 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635736 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>13</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6593D8D7" w14:textId="0460BE2C" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="4AE61036" w14:textId="38D96E16" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
-        <w:pStyle w:val="Sisluet2"/>
+        <w:pStyle w:val="Sisluet3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3.5</w:t>
+        <w:t>3.3.7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Yhdenvertaisuuden, osallisuuden ja asiakkaan aseman ja oikeuksien varmistaminen</w:t>
+        <w:t>Lääkinnälliset laitteet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798224 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635737 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>15</w:t>
+        <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F29FF8" w14:textId="69B22DBD" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="7708CC8B" w14:textId="115B81B5" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
-        <w:pStyle w:val="Sisluet1"/>
+        <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>3.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Toiminnan kehittäminen, omavalvonnan toteutumisen seuranta ja raportointi</w:t>
+        <w:t>Asiakastyöhön osallistuvan henkilöstön riittävyyden ja osaamisen varmistaminen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798225 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635738 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEFF491" w14:textId="34F7006B" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="279BE40A" w14:textId="52393EFB" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>4.1</w:t>
+        <w:t>3.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Toiminnassa ilmenevien epäkohtien ja puutteiden käsittely</w:t>
+        <w:t>Yhdenvertaisuuden, osallisuuden ja asiakkaan aseman ja oikeuksien varmistaminen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798226 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635739 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398621BD" w14:textId="2C35D36A" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="22880AB5" w14:textId="0F6E0DB7" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
-        <w:pStyle w:val="Sisluet2"/>
+        <w:pStyle w:val="Sisluet1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="left" w:pos="440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>4.2</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Vakavien vaaratapahtumien tutkinta</w:t>
+        <w:t>Toiminnan kehittäminen, omavalvonnan toteutumisen seuranta ja raportointi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798227 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635740 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>21</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C918F0" w14:textId="18037B71" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="580F88A3" w14:textId="7DE9FA77" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>4.3</w:t>
+        <w:t>4.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Palautetiedon huomioiminen kehittämisessä</w:t>
+        <w:t>Toiminnassa ilmenevien epäkohtien ja puutteiden käsittely</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798228 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635741 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>23</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CEA1C0" w14:textId="0DFF8842" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="66F9A89C" w14:textId="283EEA32" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
         <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>4.4</w:t>
+        <w:t>4.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>Omavalvonnan toteutumisen seurantaraportti</w:t>
+        <w:t>Vakavien vaaratapahtumien tutkinta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798229 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635742 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>23</w:t>
+        <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C20388A" w14:textId="6C92969C" w:rsidR="002B3DEB" w:rsidRDefault="002B3DEB">
+    <w:p w14:paraId="12C648E2" w14:textId="1541B139" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
       <w:pPr>
-        <w:pStyle w:val="Sisluet1"/>
+        <w:pStyle w:val="Sisluet2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>4.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fi-FI"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F65B15">
+      <w:r w:rsidRPr="00A93F1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
+        <w:t>Palautetiedon huomioiminen kehittämisessä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635743 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE6C245" w14:textId="5B56D82E" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
+      <w:pPr>
+        <w:pStyle w:val="Sisluet2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Omavalvonnan toteutumisen seurantaraportti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635744 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB7A570" w14:textId="5EBBD347" w:rsidR="00F50C73" w:rsidRDefault="00F50C73">
+      <w:pPr>
+        <w:pStyle w:val="Sisluet1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A93F1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A93F1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Omavalvontasuunnitelman ja raportoinnin hyväksyminen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc228798230 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc238635745 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>29</w:t>
+        <w:t>24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B12FE5" w14:textId="6B25CE49" w:rsidR="00DC6CEC" w:rsidRDefault="004B78A7" w:rsidP="005406D1">
+    <w:p w14:paraId="07B12FE5" w14:textId="26528165" w:rsidR="00DC6CEC" w:rsidRDefault="004B78A7" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DC6CEC" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FA3439" w14:textId="77777777" w:rsidR="005406D1" w:rsidRDefault="005406D1" w:rsidP="005406D1">
       <w:pPr>
@@ -2454,79 +2618,79 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DF4297F" w14:textId="77777777" w:rsidR="003204BE" w:rsidRPr="005406D1" w:rsidRDefault="003204BE" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C6148AA" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc175740430"/>
       <w:bookmarkStart w:id="2" w:name="_Toc175741893"/>
       <w:bookmarkStart w:id="3" w:name="_Toc175741948"/>
       <w:bookmarkStart w:id="4" w:name="_Toc188357427"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc228798207"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc238635720"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Palveluntuottajaa, palveluyksikköä ja toimintaa koskevat tiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="1B2D91A1" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc1885786870"/>
       <w:bookmarkStart w:id="7" w:name="_Toc175740431"/>
       <w:bookmarkStart w:id="8" w:name="_Toc175741894"/>
       <w:bookmarkStart w:id="9" w:name="_Toc175741949"/>
       <w:bookmarkStart w:id="10" w:name="_Toc188357428"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc228798208"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc238635721"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Palveluntuottajan perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="3E38883C" w14:textId="38A37509" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2581,83 +2745,134 @@
         <w:t>Kauppurienkatu 8 A, 4. kerros, 90100 Oulu</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51881C18" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc807388748"/>
       <w:bookmarkStart w:id="13" w:name="_Toc175740432"/>
       <w:bookmarkStart w:id="14" w:name="_Toc175741895"/>
       <w:bookmarkStart w:id="15" w:name="_Toc175741950"/>
       <w:bookmarkStart w:id="16" w:name="_Toc188357429"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc228798209"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc238635722"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Palveluyksikön perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="6DAA9424" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="16A676C5" w14:textId="36A8B4E9" w:rsidR="003C7A35" w:rsidRDefault="007E0C12" w:rsidP="003C7A35">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Perhehoitopalvelut Turku </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FC84F6" w14:textId="7607DF10" w:rsidR="003C7A35" w:rsidRPr="003C7A35" w:rsidRDefault="00C90883" w:rsidP="003C7A35">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Soteri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OID-koodit: </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7A35" w:rsidRPr="003C7A35">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1.2.246.10.31607438.10.90</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7A35">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7A35" w:rsidRPr="003C7A35">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1.2.246.10.31607438.10.39</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44021799" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Verkatehtaankatu 4, 2.kerros, 20100 Turku </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F501F6D" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
@@ -2708,51 +2923,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>39 asiakaspaikkaa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BCC40C" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc2062388625"/>
       <w:bookmarkStart w:id="19" w:name="_Toc175740433"/>
       <w:bookmarkStart w:id="20" w:name="_Toc175741896"/>
       <w:bookmarkStart w:id="21" w:name="_Toc175741951"/>
       <w:bookmarkStart w:id="22" w:name="_Toc188357430"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc228798210"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc238635723"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="78B9BF99" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Toiminta-ajatus on tarjota perhehoitajalle, perhehoidettavalle ja tämän läheisille sosiaalialan ammatillista ohjausta ja neuvontaa. Hoivatien Turun perhehoitopalvelujen tehtävänä on tuottaa hyvinvointialueiden käyttöön laadukkaita, vaativan tason perhehoidon palveluita perhesijoitettavien lasten tarpeiden mukaisesti. Toiminta jakaantuu perheiden rekrytointiin ja (ennakko)valmennukseen sekä sijoitetun lapsen ja perhehoitoperheen vahvaan tukemiseen perhesijoituksen aikana. Valmennuksen ja sijoituksen aikaisen tuen kautta pyritään löytämään perheitä sijoitettavien lasten erilaisiin tarpeisiin ja toimivia sijoitusratkaisuja myös silloin, kun harkitaan lapsen sijoitusta perhesijoituksen ja laitossijoituksen välimaastossa. Palveluita tarjotaan lapsille ensisijaisesti pitkäaikaisissa perhesijoituksissa. Ohjauspalveluita voidaan tarjota räätälöidysti myös hyvinvointialueiden omille sijaisperheille. </w:t>
@@ -2852,88 +3067,124 @@
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tapaamiset, jotka asiakassuunnitelman mukaan pidetään joko yksikön toimitiloissa tai läheisen kotona. </w:t>
       </w:r>
       <w:r w:rsidR="00E533FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Perhehoitopalvelujen t</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>yöntekijät osallistuvat sijoitettujen lasten asiakassuunnitelmaneuvotteluihin</w:t>
       </w:r>
       <w:r w:rsidR="00E533FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä muihin verkostoneuvotteluihin tarvittaessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7EFE7D" w14:textId="5882CB52" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="0D7EFE7D" w14:textId="4FCF8307" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Perhehoitopalvelujen toiminnassa mukana myös muutama tukiperhe ja sijaishoitoperhe, jo</w:t>
+        <w:t>Perhehoitopalvelujen toiminnassa mukana myös tukiperhe</w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>itä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja sijaishoitoperhe</w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>itä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, jo</w:t>
       </w:r>
       <w:r w:rsidR="00E533FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">iden tuottamaa palvelua </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hyvinvointialue on hankkinut suorahankintana tai puitesopimuksella. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF5B93B" w14:textId="159DB786" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="5BF5B93B" w14:textId="36A683EA" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Toiminnan toteuttamisesta vastaa perhehoidon johtava sosiaalityöntekijä sekä riittävä määrä päteviä ja kokeneita sosiaalityöntekijöitä ja perhehoidonohjaajia. Perhehoidon tiimiin kuuluu 7 työntekijää, perhehoidon johtava sosiaalityöntekijä, kolme perhehoidon sosiaalityöntekijää ja kolme perhehoidonohjaajaa. Perhehoidon yksikkö tarjoaa palvelua ruotsin, suomen ja englannin kielellä. Lisäksi Hoivatien perhehoidossa on kuukausittain kokoontuva moniammatillinen tiimi, joka muodostuu perhehoidon työntekijöistä.</w:t>
+        <w:t>Toiminnan toteuttamisesta vastaa perhehoidon johtava sosiaalityöntekijä sekä riittävä määrä päteviä ja kokeneita sosiaalityöntekijöitä ja perhehoidonohjaajia. Perhehoidon tiimiin kuuluu 7 työntekijää, perhehoidon johtava sosiaalityöntekijä, kolme perhehoidon sosiaalityöntekijää ja kolme perhehoidonohjaajaa. Perhehoidon yksikkö tarjoaa palvelua ruotsin, suomen ja englannin kielellä. Lisäksi Hoivatien perhehoidossa on kuukausittain kokoontuva moniammatillinen tiimi, joka muodostuu perhehoidon työntekijöistä</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7F6F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, perhehoitajista ja psykologista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00951658">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Perhehoito- ja lastensuojelunpalvelujen tukena toimii laajojen Hoivatien tukipalvelujen lisäksi myös lapsioikeiden ja vaikuttamistyön asiantuntija.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCFF2A2" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Turun perhehoitopalvelut tuottavat palvelua Varsinais-Suomen, Pirkanmaan, Keski-Uudenmaan, Päijät-Hämeen, Satakunnan ja Itä-Uudenmaan hyvinvointialueilla perhekodeissa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509C27C3" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
@@ -3032,51 +3283,51 @@
         <w:t xml:space="preserve">Hoivatien omistajayhteisöt ovat Nuorten Ystävät ja ODL. Molemmilla toimijoilla on yli sadan vuoden kokemus. Yhteiskunnallisena yrityksenä Hoivatien tuotosta puolet käytetään omistajayhteisöjen kautta tukea tarvitsevien auttamiseen. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="009F1677">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Täältä lisää Hoivatiestä.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DB8FB94" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc175740434"/>
       <w:bookmarkStart w:id="26" w:name="_Toc175741897"/>
       <w:bookmarkStart w:id="27" w:name="_Toc175741952"/>
       <w:bookmarkStart w:id="28" w:name="_Toc188357432"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc228798211"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc238635724"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelman laatiminen ja julkaiseminen sekä vastuunjako</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9815F0" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -3170,131 +3421,197 @@
         <w:t>Omavalvontasuunnitelman seuranta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="0582735D" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelma päivitetään säännöllisesti neljästi vuodessa ja aina kun toiminnassa tapahtuu palvelun laatuun ja asiakasturvallisuuteen liittyviä muutoksia. Päivittämisen yhteydessä omavalvontasuunnitelma käydään läpi koko henkilöstön kanssa.</w:t>
       </w:r>
       <w:bookmarkStart w:id="31" w:name="_Toc45556442"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7890634A" w14:textId="5E4FCE45" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="7890634A" w14:textId="15E9E535" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yksikön vastuuhenkilö vastaa siitä, että puitesopimuksen tai asiakaskohtaisen sopimuksen mukainen palvelusisältö toteutuu arjessa ja henkilökunta tuntee sopimuksen vaatimukset. Sopimukset ovat tallennettuna sopimuksenhallintajärjestelmässä, johon esihenkilöillä ja sosiaalityöntekijöillä on pääsy. </w:t>
+        <w:t xml:space="preserve">Yksikön vastuuhenkilö vastaa siitä, että puitesopimuksen tai asiakaskohtaisen sopimuksen mukainen palvelusisältö toteutuu arjessa ja henkilökunta tuntee sopimuksen vaatimukset. Sopimukset ovat tallennettuna sopimuksenhallintajärjestelmässä, johon </w:t>
+      </w:r>
+      <w:r w:rsidR="00457E48">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>yöntekijöillä on pääsy.</w:t>
+      </w:r>
+      <w:r w:rsidR="00457E48">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Yksikön vastuuhenkilö varmistaa, että yksikön työntekijöillä on henkilökohtaiset tehtävänkuvat ja selkeät vastuualueet; tehtävänkuvien ajantasaisuus varmistetaan vuosittaisissa kehityskeskusteluissa. Yksikössä on viikoittaiset tiimit, jotka vastuuhenkilö vetää ja niissä käsitellään palvelun tuottamiseen liittyviä arjen asioita.</w:t>
       </w:r>
       <w:r w:rsidR="00E533FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sosiaalityöntekijöiden työpareina toimivat perhehoidonohjaajat tietävät myös sopimusten sisällöt erityisesti omiin työtehtäviinsä liittyen. </w:t>
+        <w:t xml:space="preserve"> Viikkotiimeistä kirjataan esityslista, joka täydennetään muistioksi, kiertävän kirjaajan toimesta. Tällä varmistamme tiedonkulun ja yhteisen asiantuntijuuden jakamisen.</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Yksikön vastuuhenkilö varmistaa, että yksikön työntekijöillä on henkilökohtaiset tehtävänkuvat ja selkeät vastuualueet; tehtävänkuvien ajantasaisuus varmistetaan vuosittaisissa kehityskeskusteluissa. Yksikössä on viikoittaiset tiimit, jotka vastuuhenkilö vetää ja niissä käsitellään palvelun tuottamiseen liittyviä arjen asioita.</w:t>
+        <w:t xml:space="preserve"> Hoivatiellä on myös käytössä sisäinen viestinnän Intranet</w:t>
       </w:r>
       <w:r w:rsidR="00E533FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Viikkotiimeistä kirjataan esityslista, joka täydennetään muistioksi, kiertävän kirjaajan toimesta. Tällä varmistamme tiedonkulun ja yhteisen asiantuntijuuden jakamisen.</w:t>
+        <w:t xml:space="preserve"> sekä kuukausittaisen henkilöstö- ja esihenkilöinfot, joiden </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hoivatiellä on myös käytössä sisäinen viestinnän Intranet</w:t>
+        <w:t>avulla henkilökuntaa tiedotetaan organisaation tasolla. Yksikössä pidetään</w:t>
       </w:r>
       <w:r w:rsidR="00E533FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sekä kuukausittaisen henkilöstö- ja esihenkilöinfot, joiden </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00457E48">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tarvittaessa</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">avulla henkilökuntaa tiedotetaan </w:t>
+        <w:t xml:space="preserve"> myös esihenkilön ja työntekijöiden välisiä omia tuokioita, joissa esihenkilö tapaa työntekijöitä kahden kesken. </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>organisaation tasolla. Yksikössä pidetään</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> kuukausittain</w:t>
+        <w:t xml:space="preserve">Näillä käydään esim. </w:t>
+      </w:r>
+      <w:r w:rsidR="00457E48">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">työn </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> myös esihenkilön ja työntekijöiden välisiä omia tuokioita, joissa esihenkilö tapaa työntekijöitä kahden kesken. Näillä käydään läpi työn esim. tekemiseen, työhyvinvointiin ja asiakkaisiin liittyviä asioita.</w:t>
+        <w:t>tekemiseen</w:t>
+      </w:r>
+      <w:r w:rsidR="00457E48">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> työhyvinvointiin ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00457E48">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakasmäärään ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakkaisiin liittyviä asioita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563E0A0A" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="563E0A0A" w14:textId="490ADF52" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perhehoidolla ja yksiköllä on käytössä vuosikello, johon merkitään tulevat tapahtumat ja tärkeät muistettavat asiat. </w:t>
+        <w:t>Perhehoidolla ja yksiköllä on käytössä vuosikello</w:t>
+      </w:r>
+      <w:r w:rsidR="00457E48">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, johon merkitään tulevat tapahtumat ja tärkeät muistettavat asiat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2513FAB9" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Omavalvontasuunnitelmaa laadittaessa ja päivitettäessä on otettu huomioon palautetieto, joka on saatu palveluyksikön palveluja saavilta asiakkailta, heidän läheisiltään sekä palveluyksikön henkilöstöltä. Myös muu palaute, esimerkiksi muistutukset, kantelut, muutoksenhaut, epäkohtailmoitukset otetaan huomioon omavalvontasuunnitelmassa. Omavalvontasuunnitelman päivittämisessä on huomioitu palvelussa, sen laadussa ja asiakasturvallisuudessa tapahtuvat muutokset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A8663ED" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -3308,77 +3625,77 @@
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="60B430F8" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Yksikön omavalvontasuunnitelma on nähtävillä perhehoidon toimitilojen ilmoitustaululla Verkatehtaankadulla, IMS-laadunhallintajärjestelmässä sekä Hoivatien verkkosivuilla. Omavalvontasuunnitelman aiemmat versiot kahden edellisen vuoden ajalta säilytetään IMS-laadunhallintajärjestelmässä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="753FE196" w14:textId="1E155842" w:rsidR="003204BE" w:rsidRPr="003204BE" w:rsidRDefault="007E0C12" w:rsidP="003204BE">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc175740435"/>
       <w:bookmarkStart w:id="33" w:name="_Toc175741898"/>
       <w:bookmarkStart w:id="34" w:name="_Toc175741953"/>
       <w:bookmarkStart w:id="35" w:name="_Toc188357433"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc228798212"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc238635725"/>
       <w:r w:rsidRPr="003204BE">
         <w:t>Palveluyksikön</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:t xml:space="preserve"> omavalvonnan toteuttaminen ja menettelytavat</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="3129E1CB" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc153534229"/>
       <w:bookmarkStart w:id="38" w:name="_Toc175740436"/>
       <w:bookmarkStart w:id="39" w:name="_Toc175741899"/>
       <w:bookmarkStart w:id="40" w:name="_Toc175741954"/>
       <w:bookmarkStart w:id="41" w:name="_Toc188357434"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc228798213"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc238635726"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Palvelujen saatavuuden varmistaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="2EC80309" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
@@ -3635,135 +3952,141 @@
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Yksikön esihenkilö</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33ACC53D" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc175740437"/>
       <w:bookmarkStart w:id="44" w:name="_Toc175741900"/>
       <w:bookmarkStart w:id="45" w:name="_Toc175741955"/>
       <w:bookmarkStart w:id="46" w:name="_Toc188357435"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc228798214"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc238635727"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Palvelujen jatkuvuuden varmistaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="0617765A" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc175741956"/>
-      <w:bookmarkStart w:id="49" w:name="_Toc228798215"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc238635728"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Monialainen yhteistyö ja palvelun koordinointi</w:t>
       </w:r>
       <w:bookmarkStart w:id="50" w:name="_Toc978757974"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="4D240F38" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Sijoittavan hyvinvointialueen lapsen asioista vastaava sosiaalityöntekijä on vastuussa sijoitetulle lapselle haettavista palveluista ja viime kädessä ohjeistaa ja vastaa tiedonkulusta eri toimijoiden välillä salassapito huomioon ottaen. Hoivatien yksikön työntekijät osallistuvat pyydettäessä tai sopimuksen mukaan lasta tai perhehoitoperhettä koskeviin neuvotteluihin ja tiedonkulku varmistetaan tällä tavoin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B68BDD8" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="7B68BDD8" w14:textId="0B76B89A" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Turun perhehoidon työntekijät tuntevat lapsen monialaista yhteistyöverkostoa ja tekee yhteistyötä sopimuksen mukaisesti. Tähän verkostoon kuuluvat usein varhaiskasvatus, koulu, </w:t>
+        <w:t>Turun perhehoidon työntekijät tuntevat lapsen monialaista yhteistyöverkostoa ja teke</w:t>
+      </w:r>
+      <w:r w:rsidR="00457E48">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vät</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>perusterveydenhuolto ja erikoissairaanhoito. Lapsen perhehoitaja tuntee alueensa yhteistyökumppanit parhaiten ja tekee lapsen hoitoon ja kasvatukseen liittyvää yhteistyötä heidän kanssaan.</w:t>
+        <w:t xml:space="preserve"> yhteistyötä sopimuksen mukaisesti. Tähän verkostoon kuuluvat usein varhaiskasvatus, koulu, perusterveydenhuolto ja erikoissairaanhoito. Lapsen perhehoitaja tuntee alueensa yhteistyökumppanit parhaiten ja tekee lapsen hoitoon ja kasvatukseen liittyvää yhteistyötä heidän kanssaan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C47F3E3" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc750371403"/>
       <w:bookmarkStart w:id="52" w:name="_Toc175741957"/>
-      <w:bookmarkStart w:id="53" w:name="_Toc228798216"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc238635729"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Valmius- ja jatkuvuudenhallinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="6F64455F" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Palveluyksikön valmius- ja jatkuvuudenhallinnasta sekä valmius- ja jatkuvuussuunnitelmasta vastaa perhehoidon johtava sosiaalityöntekijä Annika Mattila, </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="005406D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
@@ -3914,68 +4237,68 @@
           <w:trHeight w:val="884"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55479486" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Sovitun työn tekemättä jääminen työntekijän sairauden tmv. vuoksi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3619C34E" w14:textId="0A2CBC57" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+          <w:p w14:paraId="3619C34E" w14:textId="2A7FF800" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="00457E48" w:rsidP="005406D1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005406D1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Työparityö</w:t>
+              <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="006602CD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>, sähköisen kalenterin täyttäminen sekä perhehoidon tuen suunnitelma</w:t>
+              <w:t>ähköisen kalenterin täyttäminen sekä perhehoidon tuen suunnitelma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2744" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15664D06" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Työntekijä ja viime kädessä yksikön esihenkilö</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E0C12" w:rsidRPr="005406D1" w14:paraId="42A2A9FB" w14:textId="77777777" w:rsidTr="00076E95">
         <w:trPr>
@@ -4246,75 +4569,75 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc1864136885"/>
       <w:bookmarkStart w:id="55" w:name="_Toc175740438"/>
       <w:bookmarkStart w:id="56" w:name="_Toc175741901"/>
       <w:bookmarkStart w:id="57" w:name="_Toc175741958"/>
       <w:bookmarkStart w:id="58" w:name="_Toc188357436"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="09DEAF21" w14:textId="048DE42F" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc228798217"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc238635730"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Palvelujen turvallisuuden ja laadun varmistaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="3EF13C23" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Toc175741959"/>
-      <w:bookmarkStart w:id="61" w:name="_Toc228798218"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc238635731"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Palvelujen laadulliset edellytykset</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="479CD891" w14:textId="0C88EE16" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Yksikön laatuvaatimukset ja laadunhallinnan toteuttamistavat.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4611,80 +4934,88 @@
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FA68D3E" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Kunnioittava kohtaaminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53854F6D" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+          <w:p w14:paraId="3C44E283" w14:textId="58DA7F66" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Asiakastyytyväisyyskysely</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r w:rsidR="00457E48">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>(2x/vuosi ja asiakkuuden päättyessä)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00457E48">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005406D1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>x/vuosi ja asiakkuuden päättyessä)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39B2943B" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12ED70B4" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
@@ -4798,77 +5129,77 @@
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2187DF3F" w14:textId="1BF17316" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Täydennyskoulutus</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="748C3B11" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+          <w:p w14:paraId="3A3A8890" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42C2EA72" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+          <w:p w14:paraId="7570D79C" w14:textId="55D49B85" w:rsidR="00457E48" w:rsidRDefault="00457E48" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005406D1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Työparityöskentely</w:t>
+              <w:t xml:space="preserve">Tuttu vastuutyöntekijä </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A3A8890" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+          <w:p w14:paraId="55585090" w14:textId="77777777" w:rsidR="00457E48" w:rsidRPr="005406D1" w:rsidRDefault="00457E48" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7295BEB2" w14:textId="4BFDF319" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="00E533FD" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Viikkot</w:t>
             </w:r>
             <w:r w:rsidR="007E0C12" w:rsidRPr="005406D1">
@@ -5138,50 +5469,76 @@
           </w:p>
           <w:p w14:paraId="51F15FEA" w14:textId="77777777" w:rsidR="00E533FD" w:rsidRDefault="00E533FD" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06872683" w14:textId="44956B07" w:rsidR="00E533FD" w:rsidRDefault="00E533FD" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Asiakasjakotaulukko</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77807926" w14:textId="77777777" w:rsidR="00457E48" w:rsidRDefault="00457E48" w:rsidP="005406D1">
+            <w:pPr>
+              <w:pStyle w:val="Luettelokappale"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29DF9BD7" w14:textId="66E19EE6" w:rsidR="00457E48" w:rsidRDefault="00457E48" w:rsidP="005406D1">
+            <w:pPr>
+              <w:pStyle w:val="Luettelokappale"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Laaja työterveyspalvelu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EC9E4B1" w14:textId="77777777" w:rsidR="00E533FD" w:rsidRPr="005406D1" w:rsidRDefault="00E533FD" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B74FBEF" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E0C12" w:rsidRPr="005406D1" w14:paraId="4DD8B9AF" w14:textId="77777777" w:rsidTr="00076E95">
@@ -5663,211 +6020,217 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yhteistyössä syntynyttä tietoa hyödynnetään perhehoidossa myös hoito- ja kasvatussuunnitelman ja tukiperhetoiminnassa tukisuhdesuunnitelman tekemisessä. Mittarit auttavat jäsentämään ja tuovat näkyväksi sitä, miten hyvinvoinnin itsearviointi muuttuu perhesijoituksen ja tukiperhetoiminnan aikana. Mittarin avulla saadun tiedon avulla perhehoidossa osataan myös kohdentaa tukityö paremmin ja vaikuttavammin </w:t>
       </w:r>
       <w:r w:rsidR="00E533FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>perhehoidon tuen suunnitelmaan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45898A2D" w14:textId="2684F732" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Hoivatiellä ovat käytössä mittarin ikäkausiversiot sekä lastensuojeluun kehitetty peruslomakkeen lisänä käytettävä lastensuojelumittari. Myös perhehoitajille ja tukiperheille on oma perhemittari, jonka avulla he voivat arvioida hyvinvoinnin eri osa-alueita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1C381B" w14:textId="77777777" w:rsidR="00E533FD" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="7D1C381B" w14:textId="77777777" w:rsidR="00E533FD" w:rsidRPr="004D0204" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vaikuttavuusmittaukset tehdään asiakkuuden alussa ja sen jälkeen kerran vuodessa ennen asiakassuunnitelmaneuvottelua sekä työskentelyn päättyessä. Tarvittaessa arviointi voidaan tehdä myös useammin. Mittarin täyttämisen yhteydessä käydään aina myös keskustelu, jonka tavoitteena on vahvistaa lapsen ja perheen osallisuutta työskentelyssä eli mittarit ovat asiakaskohtaisen työskentelyn välineitä. Mittarit tallennetaan asiakkaan omiin tietoihin Hoivatien asiakastietojärjestelmä DomaCareen. Mittareiden kautta saatua tietoa välitetään soveltuvin osin lasten asioista vastaavalle sosiaalityöntekijälle. </w:t>
+        <w:t xml:space="preserve">Vaikuttavuusmittaukset tehdään asiakkuuden alussa ja sen jälkeen kerran vuodessa ennen asiakassuunnitelmaneuvottelua sekä työskentelyn päättyessä. Tarvittaessa arviointi voidaan tehdä myös useammin. Mittarin täyttämisen yhteydessä käydään aina myös keskustelu, jonka tavoitteena on vahvistaa lapsen ja perheen osallisuutta työskentelyssä eli mittarit ovat asiakaskohtaisen työskentelyn välineitä. Mittarit tallennetaan asiakkaan omiin tietoihin Hoivatien asiakastietojärjestelmä DomaCareen. Mittareiden kautta saatua tietoa välitetään soveltuvin osin lasten asioista vastaavalle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0204">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sosiaalityöntekijälle. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4886AB20" w14:textId="22AA5F71" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="4886AB20" w14:textId="02B11F9F" w:rsidR="007E0C12" w:rsidRPr="004D0204" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005406D1">
-[...3 lines deleted...]
-        <w:t>Hoivatien palveluissa kaikille asiakasryhmille on käytössä arviointimittarit ja niistä saatua tietoa ei henkilöitynä kerätä, vaan Hoivatiellä verrataan laajassa kuvassa eri palveluiden asiakasryhmien numeerisia arviointeja ja hyödynnetään näitä tuloksia kehittämisessä.</w:t>
+      <w:r w:rsidRPr="004D0204">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Hoivatien palveluissa kaikille asiakasryhmille</w:t>
+      </w:r>
+      <w:r w:rsidR="00457E48" w:rsidRPr="004D0204">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (yli 7-vuotiaille)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0204">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on käytössä arviointimittarit ja niistä saatua tietoa ei henkilöitynä kerätä, vaan Hoivatiellä verrataan laajassa kuvassa eri palveluiden asiakasryhmien numeerisia arviointeja ja hyödynnetään näitä tuloksia kehittämisessä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ACDE67" w14:textId="3F63F5F2" w:rsidR="00E533FD" w:rsidRDefault="00CE7A3F" w:rsidP="005406D1">
+    <w:p w14:paraId="121816F4" w14:textId="57488547" w:rsidR="004D0204" w:rsidRPr="004D0204" w:rsidRDefault="004D0204" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004D0204">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Turun perhehoidon esihenkilö varmistaa, että jokaiselle yli 7-vuotiaalle asiakkaalle on tehty vaikuttavuusmittarit ja jokaisella asiakkaalla on voimassa oleva palvelun toteuttamista ohjaava hoito- ja kasvatussuunnitelma. Lisäksi esihenkilö varmistaa, että sijaisperheillä on ajantasainen perhehoidon tuen suunnitelma. Tässä apuna on seurantataulukko ja asiakastietojärjestelmä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16ACDE67" w14:textId="1BCAD6A7" w:rsidR="00E533FD" w:rsidRDefault="00CE7A3F" w:rsidP="005406D1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yksikön vastuuhenkilö pitää perhehoitajille kahdesti vuodessa etäyhteydellä tapaamisen, johon ovat tervetulleita jo toimivat perhehoitajat ja vielä sijoitusta odottavat ja valmennusvaiheessa olevat perhehoitajat. Tällä tapaamisella perhehoitajat voivat esittää kysymyksiä, koulutustoiveita, kehittämistarpeita jne. Tapaamisista kirjataan muistio, joka toimitetaan kaikille perhehoitajille ja viedään myös digitaaliselle alustalle luettavaksi. </w:t>
+        <w:t xml:space="preserve">Yksikön vastuuhenkilö pitää perhehoitajille kahdesti vuodessa etäyhteydellä tapaamisen, johon ovat tervetulleita jo toimivat perhehoitajat ja vielä sijoitusta odottavat ja valmennusvaiheessa olevat perhehoitajat. Tällä tapaamisella perhehoitajat voivat esittää kysymyksiä, koulutustoiveita, kehittämistarpeita jne. Tapaamisista kirjataan muistio, joka viedään myös digitaaliselle alustalle luettavaksi. </w:t>
       </w:r>
       <w:r w:rsidR="007E0C12" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Muita laadunhallinnan työkaluja perhehoidossa ovat asiakaspalautekyselyt, työhyvinvointia ja työssä jaksamista mittaava henkilöstökysely, vuosikellon mukaisesti kvartaaleittain toteutettava omavalvontasuunnitelman toteutumisen seuranta sekä Hoivatien liiketoimintakohtaiset (perhehoidossa lastensuojelun) laatumittarit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EEA6942" w14:textId="77777777" w:rsidR="00E533FD" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lisäksi perhehoidon laatu varmistetaan suunnitelman mukaisella henkilöstön jatkuvalla täydennyskoulutuksella liittyen menetelmien osalta</w:t>
       </w:r>
       <w:r w:rsidR="00E533FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> esim</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. dialogiseen ohjaukseen sekä terapeuttiseen vanhemmuuteen ja näiden lisäksi olennaisen tärkeää on varmistaa, henkilöstöllä on ajantasainen </w:t>
       </w:r>
       <w:r w:rsidR="00E533FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">juridinen </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>osaaminen</w:t>
       </w:r>
       <w:r w:rsidR="00E533FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sekä</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> tietosuojaan ja kirjaamiseen liittyvistä asioista. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="715FCF1A" w14:textId="4B0A442B" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Perhehoidossa on myös systemaattinen ja strukturoitu Hoivatien perehdytysprosessi sekä ISO 9001-laatustandardin ja ISO 14001 ympäristöstandardin mukaiset ulkoiset auditoinnit. </w:t>
       </w:r>
       <w:r w:rsidR="00E533FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>mavalvontapäivien ja kvartaaleittain toteutettava omavalvontakysely-itsearviointien avulla varmistetaan vaatimuksenmukainen palvelu.</w:t>
       </w:r>
       <w:r w:rsidR="005B7E25">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B7E25" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Perhehoidossa on selkeät, IMS-toimintajärjestelmään dokumentoidut, ajan tasalla pidettävät työprosessit ja työohjeet, jotka ohjaavat työskentelyä sekä varmistavat tasaisen laadun.</w:t>
-      </w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Tässä apuna on seurantataulukko, jota perheiden vastuutyöntekijät täyttävät. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0399088B" w14:textId="28C8E908" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="005B7E25" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="007E0C12" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>okainen työntekijä on sitoutunut noudattamaan ohjeistusta liittyen jatkuv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -5946,196 +6309,204 @@
       <w:r w:rsidR="005B7E25">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>n turvallisuuskävelyn muodossa. Yksikköömme on nimetty</w:t>
       </w:r>
       <w:r w:rsidR="005B7E25">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>turvallisuuskoordinaattori, joka osallistuu 3–4 kertaa vuodessa kokoontuvaan liiketoimintakohtaiseen turvallisuuskoordinaattoritiimin. Tiimi on yhteinen turvallisuuteen liittyvien asioiden kehittämisfoorumi ja paikka jakaa toimivia turvallisuuskäytäntöjä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57270B3F" w14:textId="02B5FEAA" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="57270B3F" w14:textId="02B5FEAA" w:rsidR="007E0C12" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Johtava sosiaalityöntekijä vastaa yksikkönsä toimintojen riskienhallinnasta. Riskienhallinta on organisoitu siten, että riskit pyritään kartoittamaan mahdollisimman tarkkaan kutakin aihealuetta koskevassa suunnitelmassa, jossa on määriteltynä myös ennaltaehkäisevät toimenpiteet sekä vastuut. Suunnitelmien toteutumista seurataan säännönmukaisesti osana arkea viikkotiimeissä. Määritellyt vastuuhenkilöt päivittävät suunnitelmat tarvittaessa ja vuosikellon mukaisesti. Henkilökunta osallistuu riskienhallintaan tunnistamalla arjessa mahdollisia riskejä ja raportoimalla niistä esimerkiksi poikkeamahavaintoina vastuuhenkilölle. Poikkeamaprosessin lisäksi palveluiden asiakasturvallisuus varmistetaan muun muassa säännöllisten tiimikeskustelujen, erilaisten tarkistuslistojen sekä suunnitelmallisen vastuutyöntekijätyöskentelyn avulla. Tärkeitä menettelytapoja asiakasturvallisuuden takaamisessa on myös suunnitelmien (esimerkiksi hoito- ja kasvatussuunnitelma, </w:t>
       </w:r>
       <w:r w:rsidR="006602CD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">perhehoidon tuen suunnitelma, </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>turvallisen perhehoidon suunnitelma) ajantasaisuuden varmistaminen, asiakkailta ja perheiltä saatu palaute sekä vaikuttavuusmittarien tulokset.</w:t>
       </w:r>
       <w:r w:rsidR="006602CD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lisäksi turvallisesta perhehoidosta informoidaan myös perhehoitajille ja työntekijöille rakennetun digitaalisen alustan sisällöissä.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3E739678" w14:textId="77777777" w:rsidR="004D0204" w:rsidRPr="005406D1" w:rsidRDefault="004D0204" w:rsidP="005406D1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="39237DCD" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Toc175741960"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc228798219"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc238635732"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Toimitilat ja välineet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="219DEF40" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Perhehoidossa asuvat lapset asuvat perhekodeissa, joiden soveltuvuus ja turvallisuus arvioidaan jo sijoitusta suunniteltaessa. Tärkeää on huomioida, että lapsella on myös oikeus yksityisyyteen. Perheet tarkastavat kotinsa turvallisuuden Hoivatien kodin turvallisuuslomakkeen avulla ennen sijoitusta ja sijoituksen aikana vuosittain.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F0328E" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Turun perhehoidon yksikön toimitilat ovat viihtyisät ja turvalliset. Tiloissamme järjestetään myös lasten ja heidän läheistensä tuettuja ja valvottuja tapaamisia, joten on tärkeää, että tiloissa on mukava puuhastella yhdessä. Kerran vuodessa helmikuussa teemme turvakävelyn koko henkilökunnan kanssa yhdessä ja sen meille pitää kiinteistön vahtimestari.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D0564B" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Toimistotiloille on tehty palotarkastajan käynti 8.9.2021 ja ympäristöterveyden terveystarkastajan käynti 1.10.2021.</w:t>
       </w:r>
       <w:bookmarkStart w:id="65" w:name="_Toc175741961"/>
     </w:p>
-    <w:p w14:paraId="3A8B3385" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="3A8B3385" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="00795251">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Otsikko3"/>
       </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc238635733"/>
       <w:r w:rsidRPr="005406D1">
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="0944389B" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Palveluyksikön asiakastietojen käsittelystä ja siihen liittyvästä ohjeistuksesta vastaa perhehoidon johtava sosiaalityöntekijä Annika Mattila, annika.m.mattila@hoivatie.fi, +358447341687.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193C4A22" w14:textId="22214970" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoivatien tietosuojavastaava on </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002665B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Casandra Andersson-Aho</w:t>
+        <w:t>Casandra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002665B6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Andersson-Aho</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002665B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>+358</w:t>
       </w:r>
       <w:r w:rsidR="002665B6" w:rsidRPr="002665B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>408345530</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -6198,110 +6569,133 @@
         </w:rPr>
         <w:t>Jokainen yksikön työntekijä allekirjoittaa tietosuoja- ja vaitiolositoumuksen työsopimuksen allekirjoituksen yhteydessä. Opiskelijat allekirjoittavat erillisen tietosuoja- ja vaitiolositoumuksen. Myös perhehoitajat, tukiperheet ja sijaishoitajat allekirjoittavat tietosuoja- ja vaitiolositoumuksen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70ADF232" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilökunnan tietosuojaosaaminen varmistetaan siten, että Hoivatiellä on käytössä sähköinen oppimisympäristö, jonne on toteutettu vuosittain päivittyvä tietoturvan ja tietosuojan verkkokoulutus. Jokainen Hoivatien työntekijä on velvollinen suorittamaan koulutuksen vuosittain ja dokumentoimaan suorituksen henkilöstöjärjestelmään. Esihenkilö seuraa koulutusten toteutumista. </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Toimintatapa tietoturvaloukkaustilanteissa on ohjeistettu IMS-toimintajärjestelmässä ja raportointi on osa poikkeamaprosessia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3154A9" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="5C3154A9" w14:textId="571E48D7" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Esihenkilö varmistaa, että jokainen Turun perhehoidon työntekijä suorittaa välittömästi työsuhteen alettua sähköisessä oppimisympäristössä laadukasta</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, lainmukaista kirjaamista koskevan verkkokoulutuksen ja oppimista mittaavan testin. Kirjaamaan voi ryhtyä koulutuksen suorittamisen jälkeen. Koulutus suoritetaan kahden vuoden välein. Työntekijä dokumentoi suoritetun koulutuksen henkilöstöjärjestelmään seurantaa varten. </w:t>
       </w:r>
+      <w:r w:rsidR="004D0204">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoivatien oman kirjaamiskoulutuksen lisäksi henkilöstö suorittaa myös Varsinais-Suomen hyvinvointialueen vaatiman </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004D0204">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>eOppiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004D0204">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-kirjaamiskoulutuksen.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B89B1D5" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="25EC996E" w14:textId="00C6DCB8" w:rsidR="004D0204" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Hoivatiellä toimii myös 3–4 kertaa vuodessa kokoontuva kirjaamistiimi, jossa on asiantuntijaedustaja jokaisesta liiketoiminta-alueesta. Kirjaamistiimi seuraa kirjaamisen ajankohtaisasioita, päivittää koulutusmateriaalia sekä tukee yksiköitä tarvittaessa kirjaamiseen liittyvissä kysymyksissä. (Yksikön nimi) tiimivastaava vastaa päivittäisdokumentoinnin laadukkuuden seurannasta ja tukee tarvittaessa työntekijää yhdessä yksikön esihenkilön kanssa.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hoivatiellä toimii myös 3–4 kertaa vuodessa kokoontuva kirjaamistiimi, jossa on asiantuntijaedustaja jokaisesta liiketoiminta-alueesta. Kirjaamistiimi seuraa kirjaamisen ajankohtaisasioita, päivittää koulutusmateriaalia sekä tukee yksiköitä tarvittaessa kirjaamiseen liittyvissä kysymyksissä.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0204">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C781B70" w14:textId="010B0738" w:rsidR="007E0C12" w:rsidRPr="00DF3988" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Toiminta tietojen tarkastus- ja luovutuspyyntöjen osalta on ohjeistettu Hoivatien tietosuojavastaavan toimesta. Ohjeistukset löytyvät myös Hoivatien julkisilta verkkosivuilta tietosuojaosiossa. Kun asiakassuhde perustuu hyvinvointialueen toimeksiantoon, toimii rekisterinpitäjänä asiakkaan kotikunnan hyvinvointialue. Jos asiakas haluaa tarkastaa tai korjata omat tietonsa, häntä ohjataan olemaan </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">yhteydessä kyseiseen hyvinvointialueeseen. </w:t>
+        <w:t xml:space="preserve">Toiminta tietojen tarkastus- ja luovutuspyyntöjen osalta on ohjeistettu Hoivatien tietosuojavastaavan toimesta. Ohjeistukset löytyvät myös Hoivatien julkisilta verkkosivuilta tietosuojaosiossa. Kun asiakassuhde perustuu hyvinvointialueen toimeksiantoon, toimii rekisterinpitäjänä asiakkaan kotikunnan hyvinvointialue. Jos asiakas haluaa tarkastaa tai korjata omat tietonsa, häntä ohjataan olemaan yhteydessä kyseiseen hyvinvointialueeseen. </w:t>
       </w:r>
       <w:r w:rsidR="00DF3988">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Perhehoidon työntekijät auttavat asiakasta Hoivatien prosessin ja ohjeiden mukaisesti. </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C15042" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
@@ -6350,73 +6744,73 @@
     </w:p>
     <w:p w14:paraId="068FD137" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hoivatiellä on voimassa oleva tietohallinnon laatima tietoturvasuunnitelma, joka voidaan tarvittaessa luovuttaa viranomaisten tai palveluntilaajan tietoturvasta vastaavien tahojen käyttöön.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5659D28B" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc175741962"/>
-      <w:bookmarkStart w:id="67" w:name="_Toc228798220"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc175741962"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc238635734"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tietojärjestelmät ja teknologian käyttö</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
-    <w:p w14:paraId="1132F04B" w14:textId="77777777" w:rsidR="00CE7A3F" w:rsidRDefault="00CE7A3F" w:rsidP="00CE7A3F">
+    <w:p w14:paraId="1132F04B" w14:textId="01AC682A" w:rsidR="00CE7A3F" w:rsidRDefault="00CE7A3F" w:rsidP="00CE7A3F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hoivatien perhehoitopalveluissa on keväällä kevätkaudella 2026 tulossa käyttöön perhehoitajille tukiperheille ja sijaishoitajille sekä työntekijöille kohdistettu digitaalinen alusta, johon olemme keränneet ajantasaiset tiedotteet, ohjeet, lomakkeet, koulutukset ja muuta tärkeää sisältöä. Alusta on rakennettu tietoturvalliseksi ja anonyymiksi. </w:t>
+        <w:t xml:space="preserve">Hoivatien perhehoitopalveluissa on perhehoitajille tukiperheille ja sijaishoitajille sekä työntekijöille kohdistettu digitaalinen alusta, johon olemme keränneet ajantasaiset tiedotteet, ohjeet, lomakkeet, koulutukset ja muuta tärkeää sisältöä. Alusta on rakennettu tietoturvalliseksi ja anonyymiksi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A39310E" w14:textId="77777777" w:rsidR="00CE7A3F" w:rsidRPr="005406D1" w:rsidRDefault="00CE7A3F" w:rsidP="00CE7A3F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Turun perhehoidossa toteutetaan jonkin verran digitaali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
@@ -6465,81 +6859,81 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ja niiden läpikäynti on osa perehdyttämisprosessia. Asiakastietojärjestelmän käyttöön yksikön henkilökunnalle tukea tarjoavat Hoivatien organisaation omat pääkäyttäjät. Hoivatien tietohallinto järjestää uusista ominaisuuksista yksikkökohtaisia koulutuksia, ja niistä tiedotetaan tarvittaessa kuukausittaisissa henkilöstöinfoissa tai esihenkilöiden viikkoviestin kautta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C32BA6" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hoivatiellä on asiakastietolain mukainen tietoturvasuunnitelma ja se katselmoidaan ja päivitetään vuosittain Hoivatien tietohallinnon toimesta. Hoivatien tietoturvasuunnitelma on päivitetty 13.8.2024. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6E3B8C" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Tietoturvasuunnitelman toteutumisesta palveluyksikössä vastaa yksikön esihenkilö.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEF4533" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rekisterinpitäjänä on palveluntilaajana toimiva hyvinvointialue. Hoivatie luovuttaa asiakastiedot asiakkuuden päättyessä palveluntilaajalle. Asiakkuuden päättyessä tietojen viivytyksettömästä luovuttamisesta vastaa yksikön palveluvastaava.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3E791C" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Tietoturvallisuuden häiriöt ja tietojärjestelmien poikkeamat sekä niistä ilmoittaminen ovat osa yksikön poikkeamien raportointiprosessia. Ilmoitusvelvollisuudesta viranomaisille, hyvinvointialueille ja kyberturvallisuuskeskukselle vastaavat Hoivatien tietosuojavastaava ja tietohallintopäällikkö. Toiminta häiriötilanteissa on ohjeistettu yksikkökohtaisissa varautumissuunnitelmissa. Ohjeistus ja varautuminen kattavat myös tietoteknisiin ongelmiin ja kyberturvallisuuteen liittyvät häiriöt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B9213C" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
@@ -6558,188 +6952,184 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hoivatiellä on tietohallintopalvelun dokumentoima tietojärjestelmien toipumissuunnitelma, jonka se katselmoi ja päivittää vuosittain.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625B4C15" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Otsikko4Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc175741963"/>
-      <w:bookmarkStart w:id="69" w:name="_Toc228798221"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc175741963"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc238635735"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="Otsikko4Char"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Infektioiden torjunta ja yleiset hygieniakäytännöt</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="6382B9BD" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Edellytämme tartuntatautilain 48 pykälän mukaista rokotesuojaa työntekijöiltämme. Käsihuuhdetta on sisäänkäynnin lähettyvillä ja muistutamme hyvästä käsihygieniasta. Infektioiden ja tarttuvien sairauksien leviäminen ennaltaehkäistään siten, että työtiimin kesken on sovittu, että sijaisperheisiin, joissa on tarttuvia tauteja, mennään kotikäynneille erityistä huolellisuutta noudattaen tai tehdään ohjauskäynti etänä. Näin vältämme sairauksien leviämistä perheistä toisiin ja huolehdimme työkykyisen henkilöstön riittävyydestä. Hoivatien perhehoidossa perhekotien hygieniatasoa seurataan ja varmistetaan yhteistyössä sijaisperheen kanssa säännöllisillä kotikäynneillä. Sijaisperheelle annetaan tarvittaessa lisäohjeistusta tai pyydetään julkisen terveydenhuollon tarkempia hoito-ohjeita.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291C6805" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Yksiköllä on ISO 14001 ympäristösertifikaatti. Yksikön jätehuollon toteuttamisessa huomioidaan standardin mukaisen ympäristöohjelman tavoite sitoutua muun muassa jätteiden tehokkaaseen hallintaan lajittelemalla ja kierrättämällä biojäte, muovi, kartonki, paperi, metalli, lasi ja paristot. </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Yksikön toimipisteessä on viikkosiivous siivouspalveluntuottajan tekemänä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CF51EC" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="66EC1DE7" w14:textId="7C1ED96F" w:rsidR="004D0204" w:rsidRPr="004D0204" w:rsidRDefault="007E0C12" w:rsidP="004D0204">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc228798222"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc238635736"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lääkehoitosuunnitelma</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="498696DC" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Sijoitetuilla lapsilla saattaa olla erilaisia terveyden- ja sairaanhoidon tarpeita. Lapsen asioista vastaavan sosiaalityöntekijän vastuulla on huolehtia siitä, että lapsi saa tarpeitaan vastaavat palvelut. Perusterveydenhoito sijoitetulle lapselle tulee yleensä asuinkunnan terveyskeskuksen, kouluterveydenhuollon tai neuvolan kautta.  Sijaisperhe vastaa lasten terveyden- ja sairaanhoidosta yhteistyössä terveydenhuollon ja lapsen asioista vastaavan sosiaalityöntekijän kanssa. Hoivatien perhehoidon työntekijät ovat yleensä hyvin perillä lapsen terveydentilasta ja siitä, että millaista hoitoa hän tarvitsee ja saa. Lapsen tilannetta seurataan ohjaustyön yhteydessä ja työntekijät ovat usein mukana lapsen tai nuoren terveydenhuollon palavereissa. Perhehoidossa jollain lapsilla saattaa olla pitkäaikaissairauksia. Näiden lasten terveyttä edistetään ja seurataan siten, että sijaisperhe vastaa arjen vaatimusten mukaisesti ja yhteistyössä terveydenhuollon kanssa. Yksikössä on lääkehoidonsuunnitelma, jossa kerrotaan, miten perheet ohjeistetaan hoitamaan lasten lääkehoito ja terveydenhuolto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5664BE" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="6BB76D54" w14:textId="2F6DE37D" w:rsidR="002665B6" w:rsidRPr="005406D1" w:rsidRDefault="00973A29" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005406D1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoivatien perhehoidossa on ajantasainen perhehoidon lääkehoitosuunnitelma, joka löytyy sekä IMS-toimintajärjestelmässä sekä perhehoitajien, sijaishoitajien ja tukiperheiden digitaaliselta alustalta. </w:t>
+      </w:r>
+      <w:r w:rsidR="00086CFD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lisäksi </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0C12" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">THL on julkaissut lastensuojelun toimeksiantosuhteiselle perhehoidolle oman </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="005406D1">
+        <w:r w:rsidR="007E0C12" w:rsidRPr="005406D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>lääkehoitosuunnitelman</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005406D1">
+      <w:r w:rsidR="007E0C12" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4C63994D" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Toiminnan keskeisimpien </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>turvallisuutta ja laatua</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> koskevien riskien tunnistaminen ja hallinta</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3209"/>
         <w:gridCol w:w="3209"/>
@@ -6993,96 +7383,111 @@
               <w:t>Ennakkovalmennus, salassapitositoumus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="163FB300" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Perhehoitajat, tukiperheet, sijaishoitajat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39C63769" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="28D2FC96" w14:textId="557E069A" w:rsidR="004D0204" w:rsidRDefault="00795251" w:rsidP="00795251">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc283287532"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc175740439"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc175741902"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc175741966"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc188357437"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc238635737"/>
+      <w:r>
+        <w:t>Lääkinnälliset laitteet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="291C4DB6" w14:textId="25BD0F40" w:rsidR="00795251" w:rsidRPr="00795251" w:rsidRDefault="00795251" w:rsidP="00795251">
+      <w:r>
+        <w:t>Yksikössä ei ole lääkinnällisiä laitteita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C63769" w14:textId="10E55356" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc283287532"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="76" w:name="_Toc228798223"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc238635738"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Asiakastyöhön osallistuvan henkilöstön riittävyyden ja osaamisen varmistaminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="04488CF1" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc45556464"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc45556464"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoito- ja hoivahenkilöstön määrä, rakenne ja riittävyys sekä sijaisten käytön periaatteet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="6E53AC33" w14:textId="590C834F" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Perhehoitopalvelut Turku -yksikön riittävä ja osaava, yksikön omavalvontaan sitoutunut henkilöstö on keskeinen tekijä palvelun laadun ja asiakasturvallisuuden varmistamisessa sekä palvelujen kehittämisessä. Perhehoidon henkilöstö koostuu seitsemästä henkilöstä: kahdesta sosiaalityöntekijästä, yhdestä sijaispätevästä sosiaalityöntekijästä, kolmesta perhehoidonohjaajasta ja esihenkilötehtävässä toimii johtava sosiaalityöntekijä. Johtavalla sosiaalityöntekijällä ja asiakastyötä tekevillä perhehoidon sosiaalityöntekijöillä on lain edellyttämä ammattipätevyys (Laki sosiaalihuollon ammatillisen henkilöstön kelpoisuusvaatimuksista 272/2005). Osalla sosiaalityöntekijöistä on myös PRIDE-valmennuksen valmentajakoulutus. Perhehoidonohjaajilla on sosionomi AMK korkeakoulutus, tehtävän vaatima hyvä ammatillinen osaaminen ja työkokemus. Kaikilla työntekijöillä on vahvaa lastensuojelun kokemusta ja osaamista sekä hyvät valmiudet työskennellä lasten, nuorten ja perheiden kanssa sekä paljon muuta erityisosaamista. Lisäksi Hoivatien perhehoidossa on kuukausittain kokoontuva moniammatillinen tiimi</w:t>
       </w:r>
       <w:r w:rsidR="0018063B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ”Nuotiopiiri”</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, joka muodostuu perhehoidon työntekijöistä</w:t>
@@ -7090,213 +7495,480 @@
       <w:r w:rsidR="0018063B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, kahdesta perhehoitajasta ja psykologista</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0018063B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Tänne työntekijöiden on mahdollista viedä erilaisia pohdittavia kysymyksiä yhdessä asiakkaiden kanssa. </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Työntekijöiden koulutus vastaa kilpailutusten pätevyysvaatimuksia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0218A4" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="436D8692" w14:textId="14E1400E" w:rsidR="00CC69EF" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Työntekijöiden asiakasmäärien, työajankäytön ja kuormittavuuden osalta perhehoidon yksikön esihenkilö seuraa asiakasmääriä kuukausitasolla tilastoin ja henkilökohtaisten keskusteluiden yhteydessä. Jokaisella sijaisperheellä on työntekijätyöpari (yleensä perhehoidon sosiaalityöntekijä ja perhehoidonohjaaja), jolla on laajempi käsitys perheen ja lapsen tilanteesta. Työparin toimenkuvat ovat erilaiset, mutta toisiaan täydentävät. Jos lapsen tai sijaisperheen tilanne vaatii keskimääräistä suurempaa työajankäyttöä, keskustellaan siitä yhdessä esihenkilön ja tarvittaessa tiimin kanssa. Keskimäärin yhdellä työntekijällä on seitsemän perhettä ja 13 asiakaslasta.</w:t>
+        <w:t>Työntekijöiden asiakasmäärien, työajankäytön ja kuormittavuuden osalta perhehoidon yksikön esihenkilö seuraa asiakasmääriä</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC69EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erilaisin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tilastoin</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC69EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC69EF">
+        <w:t>ja tunnusluvuin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC69EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekä </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">henkilökohtaisten keskusteluiden yhteydessä. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC69EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakasmäärien seurannassa </w:t>
+      </w:r>
+      <w:r w:rsidR="00086CFD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>käytetään</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC69EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC69EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>asiakasjakotauluk</w:t>
+      </w:r>
+      <w:r w:rsidR="00086CFD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>oa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC69EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja sähköisistä kalentereista seurataan asiakastyön osuutta viikkotasolla. Viikkotyöaikaa seurataan työnajanseurantaohjelmasta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0218A4" w14:textId="541EFA19" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jokaisella sijaisperheellä on </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC69EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nimetty työntekijä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jolla on laajempi käsitys perheen ja lapsen tilanteesta. Jos lapsen tai sijaisperheen tilanne vaatii keskimääräistä suurempaa työajankäyttöä, keskustellaan siitä yhdessä esihenkilön ja tarvittaessa tiimin kanssa. Keskimäärin yhdellä työntekijällä on </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC69EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>viisi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perhettä ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC69EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakaslasta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7805A6" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Perhesijoitettavat lapset tarvitsevat monesti paljon aikuisen ohjausta ja valvontaa arjessaan. Jo sijoitettavan lapsen ja sijaisperheen yhteensovittamisen aikana pohditaan sitä, miten perhehoitajat voivat vastata lapsen näihin tarpeisiin. Tavoitteena on, että lapsi asuisi perhekodissaan niin pitkään, kun tarve ja huostaanotto kestää. Sijaisperheiden lakisääteisen vapaan mahdollistavat toimeksiantosuhteiset sijaishoitajat. Hoivatien perhehoidolla on oma mentoripankki, johon kuuluu useampi kokenut perhehoitaja, jolla on mentorikoulutus. Mentoreiden koordinoinnissa on oma ohjausryhmä, jonka tiedossa on kunkin mentorin vahvuudet. Ohjausryhmä pystyy valikoimaan perhehoitajien tilanteeseen juuri parhaiten soveltuvan mentorin. Ennen mentoroinnin alkamista solmitaan tarvittavat sopimukset, salassapitositoumus sekä pyydetään lapsen huoltajilta kirjallinen lupa perhehoitajan mentorointiin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297D8261" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="297D8261" w14:textId="476234DE" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="00CC69EF" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc45556465"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc45556465"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Yhden nuoren tuetut tapaamiset hoitaa tällä hetkellä sijaiset.fi kautta Sosionomi AMK. Sijaisten käytön periaatteena on, että lyhyemmät sijaistukset pyritään turvaamaan sisäisillä siirroilla niin, että sijaisperheellä ja lapsella säilyy tuttu työntekijä samasta yksiköstä. Pitkät sijaisuudet harkitaan erikseen. Tarpeen mukaan palkataan lisäresurssia tuntityöllä. Työntekijät ilmoittavat esihenkilölleen, jos sairastuvat. Esihenkilön vastuulla viime kädessä on järjestellä henkilön työt.</w:t>
+        <w:t>Työntekijät ilmoittavat esihenkilölleen, jos sairastuvat</w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Suunnitelmalliset poissaolot haetaan hyvissä ajoin.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tärkeää on, että sähköisissä kalentereissa on asiakastyöhön ja muuhun työhön liittyvät selkeät merkinnät, jotta työtehtäviä voidaan tarpeen mukaan delegoida tai siirtää. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0C12" w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sijaisten käytön periaatteena on, että lyhyemmät sijaistukset pyritään turvaamaan sisäisillä siirroilla niin, että sijaisperheellä ja lapsella säilyy tuttu työntekijä samasta yksiköstä.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Näistä sovitaan viikkotiimeissä tarpeen mukaan. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0C12" w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pitkät sijaisuudet harkitaan erikseen</w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0C12" w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tarpeen mukaan palkataan lisäresurssia tuntityöllä. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>uet</w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tujen tapaamisten osalta ostamme kolme</w:t>
+      </w:r>
+      <w:r w:rsidR="00086CFD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakkaan kohdalla palvelua toisesta yksiköstämme </w:t>
+      </w:r>
+      <w:r w:rsidR="00086CFD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tai</w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sijaiset.fi kautta</w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3" w:rsidRPr="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3" w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Esihenkilön vastuulla viime kädessä on järjestellä henkilön työt</w:t>
+      </w:r>
+      <w:r w:rsidR="002B15C3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFF8B3E" w14:textId="1F209616" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="4EFF8B3E" w14:textId="299D0090" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Koulutus-, työnohjaus- ja konsultaatiopalveluita ostetaan alan asiantuntijoilta. Hoivatiellä on laajat tukipalvelut, jotka tukevat johtavaa sosiaalityöntekijää työssään. Tukipalveluja ovat mm. HR-palvelut, tietohallinnon tuki, taloushallinnon palvelut, viestinnän palvelut sekä perhehoidon palvelusihteeri. Näiden palvelujen avulla lähiesihenkilöllä jää aikaa työntekijöiden </w:t>
       </w:r>
       <w:r w:rsidR="00DF3988">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>yön tukemiseen. Jokaisella ammattiryhmällä on työnkuva aukikirjoitettuna. Yksikössä on myös yhdessä sovittuja vastuualueita liittyen muun muassa toimistotiloihin ja leasing-autoihin</w:t>
+        <w:t>yön tukemiseen. Yksikössä on myös yhdessä sovittuja vastuualueita liittyen muun muassa toimistotiloihin ja leasing-autoihin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8DB8B8" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Henkilöstön rekrytoinnin periaatteet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="23F4339A" w14:textId="2AD9D825" w:rsidR="007E0C12" w:rsidRDefault="007E0C12" w:rsidP="00C80E46">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekrytointi tehdään koko Hoivatien voimassa olevia rekrytointiohjeita noudattaen. Perhehoidossa uusien työntekijöiden rekrytoinnista </w:t>
       </w:r>
       <w:r w:rsidR="00DF3988">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">vastaa yksikön esihenkilö Hoivatien rekrytointiprosessin mukaisesti. </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Tehtävän vaatima sosiaalialan koulutus ja hyvä soveltuvuus ovat ensisijaisen tärkeitä. Rekrytointi toteutetaan aina henkilökohtaisen haastattelun kautta, jolloin tehtävään soveltuvuutta voidaan arvioida ja varmistaa. Sosiaalityöntekijöiden kohdalla edellytetään aikaisempaa lastensuojelun tai perhehoidon työkokemusta. Eduksi katsotaan myös PRIDE-valmentajakoulutus. Perhehoidonohjaajien kohdalla alan peruskoulutuksen lisäksi painottuu erityisesti kokemus lastensuojelusta ja soveltuvuus alalle. Rekrytointitilanteessa tarkistetaan hakijaa koskevat rekisteritiedot sosiaalihuollon ammattihenkilöiden keskusrekisteristä (Suosikki, Terhikki). Uuden työntekijän pitää esittää lasten kanssa työskentelevien rikostaustaote. Rekrytoitaessa työntekijöitä, perhehoitajia tai tukiperheitä kysytään hakijan kielitaito. On lapsia, joiden äidinkieli saattaa olla muu kuin suomi, joten on tärkeää huomioida tämä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A936C4" w14:textId="6E93F2A2" w:rsidR="00575648" w:rsidRPr="00C80E46" w:rsidRDefault="00575648" w:rsidP="00C80E46">
+    <w:p w14:paraId="05A936C4" w14:textId="6E93F2A2" w:rsidR="00575648" w:rsidRDefault="00575648" w:rsidP="00C80E46">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Perhehoitajat valmennetaan tehtäväänsä prosessinomaisen PRIDE-valmennuksen kautta. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PRIDE</w:t>
       </w:r>
       <w:r w:rsidR="00CE7A3F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>-lyhennys</w:t>
-      </w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CE7A3F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>lyhennys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tulee</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C80E46">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tulee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CE7A3F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>sanoista</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C80E46" w:rsidRPr="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Parents´ Resources for Information, Development an</w:t>
       </w:r>
       <w:r w:rsidR="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">d </w:t>
       </w:r>
       <w:r w:rsidR="00C80E46" w:rsidRPr="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
       <w:r w:rsidR="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
@@ -7377,104 +8049,106 @@
       </w:r>
       <w:r w:rsidR="00C80E46" w:rsidRPr="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>sitoutua lapseen ja toimia hänelle luotettavana aikuisena tarvittaessa koko elämän ajan</w:t>
       </w:r>
       <w:r w:rsidR="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Valmius </w:t>
       </w:r>
       <w:r w:rsidR="00C80E46" w:rsidRPr="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>tehdä yhteistyötä lapsen asioissa</w:t>
       </w:r>
       <w:r w:rsidR="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="479441B0" w14:textId="77777777" w:rsidR="002B15C3" w:rsidRPr="00C80E46" w:rsidRDefault="002B15C3" w:rsidP="00C80E46">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6A6C5CBB" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc45556466"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc45556466"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kuvaus henkilöstön perehdyttämisestä ja täydennyskoulutuksesta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="5A2E5E34" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Uuden työntekijän kanssa käydään läpi Hyvinvoivan hoivatieläisen tienviitat, joissa opastetaan vastuulliseen työkäyttäytymiseen, varhaisen tuen prosessi ja Hoivatiellä ja perhehoidolla on perehdyttämissuunnitelmat, jotka sisältävät perehdytyksen eri osa-alueet, niiden vastuuhenkilöt, tavoitepäivämäärät ja toteutuman. Hoivatien internet-sivuilta löytyy tietoa koko järjestökonsernista ja organisaatiosta. Uudet työntekijät käyvät läpi Nero oppimisalustan verkkoperehdytysmateriaalin. Alkuperehdytyksen uusille työntekijöille antaa johtava sosiaalityöntekijä, tehtävä- ja asiakaskohtaiseen perehdytykseen osallistuu koko työtiimi. Uuden työntekijän perehdyttämiseen kuuluu myös työturvallisuuteen liittyvät ohjeet ja dokumentit. Sosiaalityöntekijät käyvät tarvittaessa PRIDE-valmentajakoulutuksen ja tämän kautta tuetaan ja varmistetaan työntekijöiden perhehoidon erityisosaamista.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3082FA70" w14:textId="68EE309A" w:rsidR="007E0C12" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vuosittaisissa kehityskeskusteluissa kartoitetaan täydennyskoulutustarve yksilötasolla. Yksikön täydennyskoulutussuunnitelma kirjataan tulevan vuoden toimintasuunnitelmaan. Toimintayksikön henkilökunnalle järjestetään sisäistä ja ulkopuolista täydennyskoulutusta. Tiimipalavereissa jaetaan </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">osaamista käydyn täydennyskoulutuksen pohjalta. Näin hankittu tieto ja osaaminen hyödyttää koko tiimiä. Lisäksi käytössä on </w:t>
+        <w:t xml:space="preserve">Vuosittaisissa kehityskeskusteluissa kartoitetaan täydennyskoulutustarve yksilötasolla. Yksikön täydennyskoulutussuunnitelma kirjataan tulevan vuoden toimintasuunnitelmaan. Toimintayksikön henkilökunnalle järjestetään sisäistä ja ulkopuolista täydennyskoulutusta. Tiimipalavereissa jaetaan osaamista käydyn täydennyskoulutuksen pohjalta. Näin hankittu tieto ja osaaminen hyödyttää koko tiimiä. Lisäksi käytössä on </w:t>
       </w:r>
       <w:r w:rsidR="00A46236">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">digitaalinen alusta ja </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">perhehoidon viuhka, jossa on esiteltynä eri menetelmiä ja materiaalia perhehoidon tukityön tueksi. Työntekijöillä on kuukausittainen säännöllinen ryhmätyönohjaus. Lisäksi koko Hoivatien perhehoidossa järjestetään vuosittain 1–2 kehittämispäivää, joihin osallistuvat kaikkien toimintayksiköiden kaikki työntekijät. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA81094" w14:textId="20517BA3" w:rsidR="00C80E46" w:rsidRPr="005406D1" w:rsidRDefault="00C80E46" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -7650,77 +8324,77 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Yksikön esihenkilö</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37E28E7D" w14:textId="77777777" w:rsidR="00F47415" w:rsidRDefault="00F47415" w:rsidP="00F47415">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="576"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc1135272961"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="84" w:name="_Toc188357438"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc1135272961"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc175740440"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc175741903"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc175741967"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc188357438"/>
     </w:p>
     <w:p w14:paraId="2B9A40FD" w14:textId="09811719" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc228798224"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc238635739"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Yhdenvertaisuuden, osallisuuden ja asiakkaan aseman ja oikeuksien varmistaminen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
-      <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="57BBEE9E" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Palvelun laatuun tai asiakkaan saamaan kohteluun tyytymättömällä on oikeus tehdä muistutus toimintayksikön vastuuhenkilölle. Muistutuksen voi tehdä tarvittaessa myös hänen laillinen edustajansa, omainen tai läheinen. Muistutuksen vastaanottajan on käsiteltävä asia ja annettava siihen kirjallinen, perusteltu vastaus kohtuullisessa ajassa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBE12E4" w14:textId="6C2427D7" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -7735,84 +8409,84 @@
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, Hoivatien perhehoidon palvelupäällikkö Mila Vuorela, </w:t>
       </w:r>
       <w:r w:rsidRPr="003204BE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>mila.vuorela@hoivatie.fi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E79976" w14:textId="108DDED8" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Työntekijä varmistaa, että tieto saapuneesta selvityspyynnöstä on viivytyksettä hänen omalla esihenkilöllään. Työohje löytyy IMS-järjestelmästä kohdasta Hoivatien yhteiset, ohjeita palveluille. Yksikön esihenkilö ja palvelupäällikkö käynnistävät viivytyksettä tilanteen selvittelyn ja aloittavat kirjallisen vastineen laatimisen. Hoivatiellä on IMS-järjestelmässä työohje selkeän vastineen kirjoittamiseksi. Esihenkilö tiedottaa yksikön työntekijöitä selvityspyynnöstä ja sen käsittelyn eri vaiheista. Yksikön esihenkilö kirjaa tiedon saapuneesta muistutuksesta, kantelusta tai muutoksenhausta DomaCare-asiakastietojärjestelmään raporttimerkinnäksi. </w:t>
+        <w:t xml:space="preserve">Työntekijä varmistaa, että tieto saapuneesta selvityspyynnöstä on viivytyksettä hänen omalla esihenkilöllään. Työohje löytyy IMS-järjestelmästä kohdasta Hoivatien yhteiset, ohjeita palveluille. Yksikön esihenkilö ja palvelupäällikkö käynnistävät viivytyksettä tilanteen selvittelyn ja aloittavat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kirjallisen vastineen laatimisen. Hoivatiellä on IMS-järjestelmässä työohje selkeän vastineen kirjoittamiseksi. Esihenkilö tiedottaa yksikön työntekijöitä selvityspyynnöstä ja sen käsittelyn eri vaiheista. Yksikön esihenkilö kirjaa tiedon saapuneesta muistutuksesta, kantelusta tai muutoksenhausta DomaCare-asiakastietojärjestelmään raporttimerkinnäksi. </w:t>
       </w:r>
       <w:r w:rsidR="00D43079">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Yksikön esihenkilö</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> vastaa siitä, että tiedot saapuneesta selityspyynnöstä kirjataan tarpeellisin osin IMS-raporttipohjaan. Asiakkaan tai työntekijöiden tunnistetietoja ei tallenneta. Selvityksen kirjoittaja vastaa selvityksen postituksesta asianosaisille. Jos asiakkuus on voimassa, yksikön esihenkilö tallentaa sekä selvityspyynnön että kirjoitetut vastineet asiakkaan asiakastietojärjestelmään. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F6F52B" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asiaan liittyvän (kirjallisen) ratkaisun tai päätöksen saapuessa esihenkilö käsittelee asian yksikön henkilökunnan kanssa viivytyksettä viikkotiimissä. Käsittely kirjataan viikkotiimimuistioon ilman asiakkaan tunnistetietoja. Mikäli asiakkuus on voimassa, esihenkilö kirjaa tiedon saapuneesta ratkaisusta DomaCare-asiakastietojärjestelmään raporttimerkinnäksi ja tallettaa ratkaisun tiedostopankkiin. Mikäli ratkaisu aiheuttaa muutostoimenpiteitä työskentelytapoihin tai asiakasprosessiin, esihenkilö huolehtii, että muutos ohjeistetaan ja muutokset toteutetaan yksikön arjessa. Muutoksen </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">seuranta tehdään viikkotiimeissä. Esihenkilö arvioi myös, onko tilanteessa tarpeen päivittää yksikön toimintasuunnitelmassa oleva Yksikön kehittämistoimenpiteet -osio ja siirtää asia tätä kautta seurattavaksi kehittämistoimenpiteeksi. Palvelupäällikkö vastaa siitä, että tarvittavat tiedot saapuneesta ratkaisusta/päätöksestä on kirjattuna IMS-järjestelmän raportit-osiossa. Tietojen tallentamisen jälkeen saapunut päätös hävitetään tietoturvallisesti. </w:t>
+        <w:t xml:space="preserve">Asiaan liittyvän (kirjallisen) ratkaisun tai päätöksen saapuessa esihenkilö käsittelee asian yksikön henkilökunnan kanssa viivytyksettä viikkotiimissä. Käsittely kirjataan viikkotiimimuistioon ilman asiakkaan tunnistetietoja. Mikäli asiakkuus on voimassa, esihenkilö kirjaa tiedon saapuneesta ratkaisusta DomaCare-asiakastietojärjestelmään raporttimerkinnäksi ja tallettaa ratkaisun tiedostopankkiin. Mikäli ratkaisu aiheuttaa muutostoimenpiteitä työskentelytapoihin tai asiakasprosessiin, esihenkilö huolehtii, että muutos ohjeistetaan ja muutokset toteutetaan yksikön arjessa. Muutoksen seuranta tehdään viikkotiimeissä. Esihenkilö arvioi myös, onko tilanteessa tarpeen päivittää yksikön toimintasuunnitelmassa oleva Yksikön kehittämistoimenpiteet -osio ja siirtää asia tätä kautta seurattavaksi kehittämistoimenpiteeksi. Palvelupäällikkö vastaa siitä, että tarvittavat tiedot saapuneesta ratkaisusta/päätöksestä on kirjattuna IMS-järjestelmän raportit-osiossa. Tietojen tallentamisen jälkeen saapunut päätös hävitetään tietoturvallisesti. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71286063" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Muistutukseen tai epäkohtailmoitukseen vastataan kahden (2) viikon kuluessa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3506BA24" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
@@ -8050,52 +8724,63 @@
           <w:rStyle w:val="Voimakas"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D12FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ja</w:t>
       </w:r>
       <w:r w:rsidRPr="009D12FD">
         <w:rPr>
           <w:rStyle w:val="Voimakas"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D12FD">
         <w:rPr>
           <w:rStyle w:val="Voimakas"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Anne Hilander</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Anne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D12FD">
+        <w:rPr>
+          <w:rStyle w:val="Voimakas"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Hilander</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009D12FD">
         <w:rPr>
           <w:rStyle w:val="Voimakas"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D12FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(ma ja to). Palvelusta vastaa Marjo Tähtinen. p. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="009D12FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>029 151 5838</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D12FD">
@@ -8118,50 +8803,51 @@
       <w:r w:rsidRPr="009D12FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Voit jättää yhteydenottopyynnön puhelinvastaajaamme ma klo 10–12, ti, ke, to klo 9–11 (ei pyhien aattona eikä arkipyhinä).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752A972E" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="009D12FD" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D12FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pohjois-Pohjanmaan HVA sosiaaliasiavastaava: p</w:t>
       </w:r>
       <w:r w:rsidRPr="009D12FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>otilas- ja sosiaaliasiavastaava Lakeuden, Oulun eteläisen ja Rannikon alue, puhelinaika ma-pe 9-11, +358401357946</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF6AF33" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="009D12FD" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D12FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -8209,51 +8895,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D12FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Helsingin HVA sosiaaliasiavastaava: sosiaali- ja potilasasiavastaavan neuvonta avoinna ma-to 9-11 +35831043355, https://www.hel.fi/fi/sosiaali-ja-terveyspalvelut/asiakkaan-tiedot-ja-oikeudet/sosiaali-ja-potilasasiavastaava</w:t>
       </w:r>
       <w:r w:rsidR="009D12FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4158AF34" w14:textId="6AF20A87" w:rsidR="00277444" w:rsidRPr="009D12FD" w:rsidRDefault="007E0C12" w:rsidP="00277444">
+    <w:p w14:paraId="6BDCB4C5" w14:textId="5FAC46F9" w:rsidR="009D12FD" w:rsidRPr="00086CFD" w:rsidRDefault="007E0C12" w:rsidP="009D12FD">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D12FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Kanta-Hämeen HVA sosiaaliasiavastaava: voit ottaa sosiaaliasiavastaavaan yhteyttä puhelimitse, sähköpostitse tai jättämällä yhteydenottopyynnön tekstiviestitse. Kanta-Hämeen hyvinvointialueen sosiaaliasiavastaavana toimii Satu Loippo. Sosiaaliasiavastaavan sähköpostiosoite: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="009D12FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
@@ -8291,66 +8977,50 @@
           <w:t>036 293</w:t>
         </w:r>
         <w:r w:rsidR="00277444" w:rsidRPr="009D12FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="009D12FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>210</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D12FD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D6A33E" w14:textId="77777777" w:rsidR="009D12FD" w:rsidRDefault="009D12FD" w:rsidP="009D12FD">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="486BD136" w14:textId="30D6F3EE" w:rsidR="007E0C12" w:rsidRPr="00277444" w:rsidRDefault="007E0C12" w:rsidP="00277444">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00277444">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Asiakkaan asiallinen kohtelu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B45EA98" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
@@ -8468,100 +9138,100 @@
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yksikön esihenkilö vastaa siitä, että Hoivatiellä pitkään työskennelleet työntekijät sekä vasta työnsä aloittaneet työntekijät tuntevat ilmoitusvelvollisuuden ja osaavat tarvittaessa täyttää raporttilomakkeen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA17AA4" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Jos toiminnassa on korjattavaa, esihenkilö vastaa asian käsittelystä asianosaisten kesken ja toimintamalliin tehdään muutos, jotta vastaavat tilanteet ovat jatkossa vältettävissä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EAA0B3" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mikäli epäkohta-asia liittyy palveluntilaajan (hyvinvointialueen) palvelun laatuun, työntekijä ottaa yhteyttä HVA:n johtavaan sosiaaliviranomaiseen, selvittää kyseisen HVA:n ilmoituskäytännön ja tekee ilmoituksen ohjeistuksen mukaan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1423B292" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Epäasiallinen kohtelu on esimerkiksi: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38863FB7" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="NormaaliWWW"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sanoilla loukkaaminen: kiroilu, mitätöinti, pilkkaaminen, halventavilla tai loukkaavilla termeillä puhuttelu, asiattomien ilmaisujen käyttäminen, loukkaavat kommentit asiakkaan ominaisuuksista tai etnisestä taustasta, loukkaaminen vitsailun varjolla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11471D8F" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fi-FI"/>
         </w:rPr>
         <w:t>Syrjintä: eriarvoinen kohtelu esimerkiksi asiakkaan sukupuolen, iän, etnisen taustan, seksuaalisen suuntautumisen tai vammaisuuden perusteella.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7045B4C3" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
@@ -8859,67 +9529,74 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Osallisuuden ja itsemääräämisoikeuden varmistaminen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="516AA2F8" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Perhehoidon työntekijät ja perhehoitajat tukevat lasten osallisuutta omassa elämässään. Lasten ajatuksia ja mielipiteistä ollaan kiinnostuneita ja niitä välitetään eteenpäin lasten asioista vastaaville sosiaalityöntekijöille mm. yhteenvedossa perhehoidossa olevan lapsen tuesta. Perhehoidon työntekijät auttavat perhehoitajia tukemaan lapsen itsemääräämisoikeuden vahvistumista ja sitä, että sijaisperheen toimintakulttuuri tukee lapsen osallisuutta arjessa. Tähän apuna on IMS-järjestelmästä löytyvät Hoivatien perhehoidon laatukriteerit. Hoivatien perhehoidossa tehdään suunnitelmallista työtä asiakkaiden osallisuuden lisäämiseksi sekä osallisuutta tukevien menetelmien ja toimintatapojen kehittämiseksi. Hoivatien perhehoidossa on nimettynä erikseen osallisuustoiminnan kehittämisryhmä, jossa on jäseniä jokaisesta perhehoidon yksiköstä.</w:t>
+        <w:t xml:space="preserve">Perhehoidon työntekijät ja perhehoitajat tukevat lasten osallisuutta omassa elämässään. Lasten ajatuksia ja mielipiteistä ollaan kiinnostuneita ja niitä välitetään eteenpäin lasten asioista vastaaville </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sosiaalityöntekijöille mm. yhteenvedossa perhehoidossa olevan lapsen tuesta. Perhehoidon työntekijät auttavat perhehoitajia tukemaan lapsen itsemääräämisoikeuden vahvistumista ja sitä, että sijaisperheen toimintakulttuuri tukee lapsen osallisuutta arjessa. Tähän apuna on IMS-järjestelmästä löytyvät Hoivatien perhehoidon laatukriteerit. Hoivatien perhehoidossa tehdään suunnitelmallista työtä asiakkaiden osallisuuden lisäämiseksi sekä osallisuutta tukevien menetelmien ja toimintatapojen kehittämiseksi. Hoivatien perhehoidossa on nimettynä erikseen osallisuustoiminnan kehittämisryhmä, jossa on jäseniä jokaisesta perhehoidon yksiköstä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FAF158" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Perhehoidossa lapsi osallistuu iänmukaisella tavalla häntä koskevaan asioiden suunnitteluun. Lasta kannustetaan ilmaisemaan omia toiveitaan ja tunteitaan ja pyritään löytämään jokaiselle lapselle luontainen tapa ilmaista asioita (esim. yhteiseen keskusteluun osallistuminen, kirjeen kirjoittaminen, piirtäminen). Lapsen toivomukset kirjataan ja ne pyritään ottamaan huomioon, ikä ja turvallisuus huomioiden. Heti sijoituksen alkuvaiheesta alkaen lapsi otetaan mukaan työskentelyyn. Tukityöskentelyssä huomioidaan myös lapsen kulttuuritausta varmistamalla, että jokainen työntekijä tiedostaa lapsen oikeuden ja tarpeen elää omannäköistä elämää riippumatta kulttuuritaustastaan tai siitä johtuen, lapsen tahtoa ja mielipidettä kunnioittaen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70096A00" w14:textId="727372E8" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Perhehoidossa työtä ohjaa lapsen asiakassuunnitelma ja sen asettamat tavoitteet. Tavoitteet pyritään avaamaan sijaisperheen kanssa työskenneltäessä konkreettisiksi toimenpiteiksi ja tavoitteelliseksi työskentelyksi lapsen arjessa. Hoito- ja kasvatussuunnitelmassa kysytään myös lapsen ja nuoren oma mielipide asetetuista tavoitteista. Myös lapsen vanhempien mielipide kirjataan hoito- ja kasvatussuunnitelmaan, jos kirjatut tavoitteet sitä edellyttävät. Hoito- ja kasvatussuunnitelmia päivitetään vähintään kerran vuodessa, mieluiten aina asiakassuunnitelman päivitysten yhteydessä, ja tarvittaessa siihen palataan myös muuten.</w:t>
       </w:r>
       <w:r w:rsidR="009D12FD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8971,109 +9648,118 @@
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lasten ja perhehoitajien kanssa täytettävät 3x10D vaikuttavuusmittarit auttavat lapsen äänen ja toiveiden kuulemisessa sekä osallisuuden tukemisessa. Sijoitetun lapsen läheisten osallisuutta tuetaan perhehoidon tukityössä asiakassuunnitelmassa sovitulla ja lapsen edun mukaisella tavalla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A884DD" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Perhehoidossa lastensuojelun rajoittamistoimenpiteet eivät ole mahdollisia, muuten kuin yhteydenpidon osalta. Tästä päätöksen tekee lapsen asioista vastaava sosiaalityöntekijä. Rajoitustoimenpiteistä keskustellaan ja niiden käyttökiellosta muistutetaan niin ennakkovalmennuksissa, arvioinneissa, perhehoitajien kuin henkilökunnankin perehdytyksessä ja koulutuksissa sekä perhehoitoperheen ohjaustyössä. Kasvatuskysymyksistä keskustellaan perhehoitajien ja lasten kanssa ohjaustapaamisilla, ohjauspuheluin ja kotikäynneillä. Täydennyskoulutuksilla pyritään vahvistamaan sijaisperheiden asiantuntemusta ja ymmärrystä traumaattisten olosuhteiden mahdollisista vaikutuksista sijoitetun lapsen käyttäytymiseen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FDE48E" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="53FDE48E" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Toiminnan keskeisimpien </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>yhdenvertaisuutta, osallisuutta sekä asiakkaan asemaa ja oikeuksia</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> koskevien riskien tunnistaminen ja hallinta.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE81A74" w14:textId="77777777" w:rsidR="00086CFD" w:rsidRPr="005406D1" w:rsidRDefault="00086CFD" w:rsidP="005406D1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3209"/>
         <w:gridCol w:w="3209"/>
         <w:gridCol w:w="3210"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E0C12" w:rsidRPr="005406D1" w14:paraId="532DFC8E" w14:textId="77777777" w:rsidTr="00076E95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
           <w:p w14:paraId="4E36065C" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tunnistettu riski</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
           <w:p w14:paraId="099ECB0C" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ehkäisy- ja hallintatoimet</w:t>
@@ -9158,51 +9844,50 @@
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Perhehoitaja ja lapsen asioista vastaava sosiaalityöntekijä ensisijaisesti, mutta lisäksi myös perhehoitoperheen Hoivatien vastuutyöntekijät</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E0C12" w:rsidRPr="005406D1" w14:paraId="7E8BDCE1" w14:textId="77777777" w:rsidTr="00076E95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CF5F449" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Asiakas ei ole tietoinen oikeuksistaan (ml. oikeudestaan laatia muistutus tai kantelu saamastaan sosiaalihuollon palvelusta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72A96657" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Asiakkaalle kerrotaan ikä ja kehitystaso huomioiden, mitkä ovat hänen oikeutensa </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9233,133 +9918,141 @@
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Hoito- ja kasvatussuunnitelmaa tai vaikuttavuusmittareita ei ole tehty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A9AD15E" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Kalenterointi ja oman työn suunnittelu sekä kvartaalikeskustelut esihenkilön kanssa; muut työn seurantaa tukevat listaukset/ohjelmat</w:t>
+              <w:t>Kalenterointi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005406D1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja oman työn suunnittelu sekä kvartaalikeskustelut esihenkilön kanssa; muut työn seurantaa tukevat listaukset/ohjelmat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="105EC922" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005406D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Lapsen perhehoitoperheen vastuutyöntekijät, esihenkilöllä seurantavastuu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02F4571E" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc188357439"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="91" w:name="_Toc228798225"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc188357439"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc1562178527"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc175740441"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc175741904"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc175741968"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc238635740"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Toiminnan kehittäminen, omavalvonnan toteutumisen seuranta ja raportointi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="86"/>
-      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="93"/>
     </w:p>
     <w:p w14:paraId="72BECA39" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="92" w:name="_Toc1810894369"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc1810894369"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc175740442"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc175741905"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc175741969"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc188357440"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc238635741"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Toiminnassa ilmenevien epäkohtien ja puutteiden käsittely</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="92"/>
-      <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="1C60F2FC" w14:textId="65D0FD31" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Hoivatien työntekijällä on 1.1.2024 voimaan tulleen Laki sosiaali- ja terveydenhuollon valvonnasta (741/2023) 29</w:t>
       </w:r>
       <w:r w:rsidR="005603B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> §</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> mukainen ilmoitusvelvollisuus, mikäli hän huomaa tehtävissään epäkohtia tai ilmeisiä epäkohdan uhkia asiakkaalle Hoivatiellä tuotetussa palvelussa. Lisäksi sosiaali- ja terveysalan ammattilaisia sitoo velvollisuus tehdä esimerkiksi lastensuojeluilmoitus (LSL 25 §) tai ennakollinen lastensuojeluilmoitus (LSL 25 c §). Lastensuojeluilmoituksen tekeminen on ohjeistettu työntekijöille Hoivatien sähköisessä oppimisympäristössä, kohdassa </w:t>
@@ -9368,59 +10061,83 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Huoli lapsesta</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5664EB" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Epäkohdista ilmoitetaan ensisijaisesti esihenkilölle tai yhteyshenkilölle. Jos tämä ei ole mahdollista, ilmoituksen epäillystä väärinkäytöksestä tai epäeettisestä toiminnasta voi tehdä whistleblowing-ilmoituskanavan (</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Epäkohdista ilmoitetaan ensisijaisesti esihenkilölle tai yhteyshenkilölle. Jos tämä ei ole mahdollista, ilmoituksen epäillystä väärinkäytöksestä tai epäeettisestä toiminnasta voi tehdä </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>whistleblowing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-ilmoituskanavan (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Easywhistle) </w:t>
+        <w:t>Easywhistle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">kautta. Ilmoituksen voi tehdä nimettömänä ja kaikki ilmoituskanavan kautta jätetyt ilmoitukset käsitellään ehdottoman luottamuksellisesti. Ilmoituksen voi tehdä sähköisesti </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005406D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>tämän linkin kautta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ilmoituslinkki löytyy Hoivatien verkkosivulta kohdasta </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -9466,72 +10183,72 @@
       </w:r>
       <w:r w:rsidR="002C6224">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>lupa- ja valvonta</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>virastolle. Yksikön omavalvonnassa on edellä määritelty, miten riskienhallinnan prosessissa toteutetaan epäkohtiin liittyvät korjaavat toimenpiteet. Jos epäkohta on sellainen, että se on korjattavissa yksikön omavalvonnan menettelyssä, se otetaan välittömästi työn alle. Jos epäkohta on sellainen, että se vaatii järjestämisvastuussa olevan tahon toimenpiteitä, siirretään vastuu korjaavista toimenpiteistä toimivaltaiselle taholle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="050FAAE7" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Perhehoidossa tiedostetaan, että vain havaittuihin riskeihin/poikkeamiin pystytään puuttumaan. Yksikössä toimitaan Hoivatielle laaditun poikkeamaprosessin mukaisesti, jossa työntekijöiden tärkeä tehtävä on tuoda esiin IMS-toimintajärjestelmän kautta arjessa havaitsemansa lääkehoitoon, turvallisuuteen, tietoturvaan, kestävään kehitykseen sekä arkityöhön ja toimintatapoihin liittyvät poikkeamat. Työsuojelutoimikunta käsittelee turvallisuuspoikkeamat kaksi kertaa vuodessa. Turvallisuuspoikkeamat käsitellään myös johdon katselmuksessa kaksi kertaa vuodessa. Esihenkilö varmistaa, että jokainen työntekijä perehdytetään poikkeamaraportointiin ja että poikkeamat tulevat käsitellyksi asianmukaisesti. Myös asiakkaiden kohteluun liittyvä epäkohta tai epäkohdan uhka raportoidaan lähtökohtaisesti IMS-järjestelmässä olevan sähköisen lomakkeen avulla.</w:t>
+        <w:t xml:space="preserve">Perhehoidossa tiedostetaan, että vain havaittuihin riskeihin/poikkeamiin pystytään puuttumaan. Yksikössä toimitaan Hoivatielle laaditun poikkeamaprosessin mukaisesti, jossa työntekijöiden tärkeä tehtävä on tuoda esiin IMS-toimintajärjestelmän kautta arjessa havaitsemansa lääkehoitoon, turvallisuuteen, tietoturvaan, kestävään kehitykseen sekä arkityöhön ja toimintatapoihin liittyvät poikkeamat. Työsuojelutoimikunta käsittelee turvallisuuspoikkeamat kaksi kertaa vuodessa. Turvallisuuspoikkeamat käsitellään myös johdon katselmuksessa kaksi kertaa vuodessa. Esihenkilö </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>varmistaa, että jokainen työntekijä perehdytetään poikkeamaraportointiin ja että poikkeamat tulevat käsitellyksi asianmukaisesti. Myös asiakkaiden kohteluun liittyvä epäkohta tai epäkohdan uhka raportoidaan lähtökohtaisesti IMS-järjestelmässä olevan sähköisen lomakkeen avulla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451C1B43" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esihenkilö vastaa siitä, että ilmoituksen tehneeseen henkilöön ei kohdisteta kielteisiä vastatoimia. Epäkohdasta ilmoittaminen on voitava tehdä turvallisin mielin ilman pelkoa oman aseman menettämisestä. Epäkohdalla tarkoitetaan esimerkiksi asiakkaan epäasiallista kohtaamista, asiakkaan loukkaamista sanoilla, asiakasturvallisuudessa ilmeneviä puutteita, asiakkaan kaltoinkohtelua. Epäkohta </w:t>
-[...6 lines deleted...]
-        <w:t>voi olla myös toimintayksikön sisällä vallitseva vinoutunut toimintakulttuuri, joka vaikuttaa asiakkaan perusoikeuksien toteutumiseen. Kaltoinkohtelulla tarkoitetaan fyysistä, psyykkistä tai kemiallista eli lääkkeillä aiheutettua kaltoinkohtelua. Kaltoinkohtelua on huono ja epäeettinen kohtelu, hoidon ja avun laiminlyönti sekä ihmisarvoa alentava kohtelu. Asiakasta voidaan uhkailla tai kohdella kovaotteisesti, käyttää fyysisesti tai taloudellisesti hyväksi, puhutella epäasiallisesti.</w:t>
+        <w:t>Esihenkilö vastaa siitä, että ilmoituksen tehneeseen henkilöön ei kohdisteta kielteisiä vastatoimia. Epäkohdasta ilmoittaminen on voitava tehdä turvallisin mielin ilman pelkoa oman aseman menettämisestä. Epäkohdalla tarkoitetaan esimerkiksi asiakkaan epäasiallista kohtaamista, asiakkaan loukkaamista sanoilla, asiakasturvallisuudessa ilmeneviä puutteita, asiakkaan kaltoinkohtelua. Epäkohta voi olla myös toimintayksikön sisällä vallitseva vinoutunut toimintakulttuuri, joka vaikuttaa asiakkaan perusoikeuksien toteutumiseen. Kaltoinkohtelulla tarkoitetaan fyysistä, psyykkistä tai kemiallista eli lääkkeillä aiheutettua kaltoinkohtelua. Kaltoinkohtelua on huono ja epäeettinen kohtelu, hoidon ja avun laiminlyönti sekä ihmisarvoa alentava kohtelu. Asiakasta voidaan uhkailla tai kohdella kovaotteisesti, käyttää fyysisesti tai taloudellisesti hyväksi, puhutella epäasiallisesti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624EADC8" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Palvelussa, asiakkaan aseman ja oikeuksien toteuttamisessa, perushoivassa ja hoidossa voi olla vakavia puutteita myös esimerkiksi henkilökuntaresurssin vähäisyyden takia. Työntekijä kirjaa havaitsemansa epäkohdan IMS-järjestelmässä olevaan sähköiseen Sosiaalihuollon henkilöstön ilmoitusvelvollisuus-raporttipohjaan. Työntekijä täyttää raporttipohjan otsikoiden mukaisesti ja tallentaa käsittelyä varten. Vastuuhenkilöksi merkitään alueen palvelupäällikkö, joka saa ilmoituksesta sähköpostiviestin toimenpiteitä varten. Palvelupäällikkö ilmoittaa epäkohta-asian hyvinvointialueelle lain edellyttämällä tavalla. Toimintamalli on osa yksikön omavalvontaa. Yksikön esihenkilö ja tarvittaessa palvelupäällikkö käsittelevät tilanteen asiakkaan kanssa ja kuulevat mukana olleita työntekijöitä. Esihenkilö puuttuu tilanteeseen tarvittaessa työnjohdollisin keinoin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6DC6B1" w14:textId="2AD0C0AE" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
@@ -9564,66 +10281,66 @@
         <w:t>erhehoidossa ilmoitusvelvollisuus käydään uuden työntekijän kanssa läpi osana perehdytystä ja asiaan palataan säännöllisesti viikkotiimeissä, ilmoitusvelvollisuus on kirjattuna tiimimuistiopohjaan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316C69DD" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Jos toiminnassa on korjattavaa, esihenkilö vastaa asian käsittelystä asianosaisten kesken ja toimintamalliin tehdään muutos, jotta vastaavat tilanteet ovat jatkossa vältettävissä. Mikäli epäkohta-asia liittyy palveluntilaajan (hyvinvointialueen) palvelun laatuun, työntekijä ottaa yhteyttä HVA:n johtavaan sosiaaliviranomaiseen, selvittää kyseisen HVA:n ilmoituskäytännön ja tekee ilmoituksen ohjeistuksen mukaan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27261CFA" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc175740443"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="102" w:name="_Toc228798227"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc175740443"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc175741906"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc175741970"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc188357441"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc238635742"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vakavien vaaratapahtumien tutkinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="98"/>
-      <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="7C32668D" w14:textId="0513891F" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Hoivatiellä vakavat vaaratapahtumat on määritelty STM:n ohjeistuksen mukaisesti. Kun seuraukset ovat vakavat, tutkinta tehdään aina. Vakavassa vaaratapahtumassa asiakkaalle on aiheutunut tai olisi voinut aiheutua vakavaa tai huomattavaa pysyvää haittaa, taikka hänen henkeensä tai turvallisuuteensa kohdistuu vakava vaara. Vakavaksi haitaksi katsotaan tyypillisesti kuolemaan johtanut, henkeä uhannut, sairaalahoidon aloittamiseen tai jatkamiseen, pysyvään tai merkittävään vammaan, toimintaesteisyyteen tai -kyvyttömyyteen johtanut tilanne. Vakava vaaratapahtuma on myös tilanne, jossa uhka kohdistuu suureen joukkoon asiakkaita. Perhehoidossa asiakkaita on samanaikaisesti enemmän koolla esimerkiksi sijaisperheiden virkistyspäivissä, koulutuksissa ja erilaisissa ryhmissä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D7E986" w14:textId="30FD3E64" w:rsidR="00AC6828" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9639,128 +10356,137 @@
       <w:r w:rsidR="00C974FF" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aikuisille tai lapsille sattuvat tapaturmat, onnettomuudet, äkilliset sairastumiset tai kuolemantapaukset, perhehoitajien yllättävät erotilanteet, väkivaltatilanteet, hyväksikäyttöepäilyt tai lapsen katoaminen/karkaaminen tai sijoituksen yllättävä ja äkillinen purkautuminen. Perhehoitajaa</w:t>
       </w:r>
       <w:r w:rsidR="00224B35" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sijaishoitajaa ja tukiperhettä </w:t>
       </w:r>
       <w:r w:rsidR="00C974FF" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ohjataan ottamaan akuutissa henkeä ja terveyttä uhkaavassa </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00224B35" w:rsidRPr="005406D1">
+        <w:t xml:space="preserve">ohjataan ottamaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00C974FF" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">tapahtumassa </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C974FF" w:rsidRPr="005406D1">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">akuutissa henkeä ja terveyttä uhkaavassa </w:t>
+      </w:r>
+      <w:r w:rsidR="00224B35" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">välittömästi yhteys hätäkeskukseen ja/tai sosiaalipäivystykseen. Muissa kriisitilanteissa </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00224B35" w:rsidRPr="005406D1">
+        <w:t xml:space="preserve">tapahtumassa </w:t>
+      </w:r>
+      <w:r w:rsidR="00C974FF" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">perhehoitajia, sijaishoitajia ja tukiperheitä </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C974FF" w:rsidRPr="005406D1">
+        <w:t xml:space="preserve">välittömästi yhteys hätäkeskukseen ja/tai sosiaalipäivystykseen. Muissa kriisitilanteissa </w:t>
+      </w:r>
+      <w:r w:rsidR="00224B35" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ohjeist</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00224B35" w:rsidRPr="005406D1">
+        <w:t xml:space="preserve">perhehoitajia, sijaishoitajia ja tukiperheitä </w:t>
+      </w:r>
+      <w:r w:rsidR="00C974FF" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>etaan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C974FF" w:rsidRPr="005406D1">
+        <w:t>ohjeist</w:t>
+      </w:r>
+      <w:r w:rsidR="00224B35" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> olemaan yhteydessä Hoivatien perhehoidon työntekijään ja lapsen asioista vastaavaan sosiaalityöntekijään.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00224B35" w:rsidRPr="005406D1">
+        <w:t>etaan</w:t>
+      </w:r>
+      <w:r w:rsidR="00C974FF" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> olemaan yhteydessä Hoivatien perhehoidon työntekijään ja lapsen asioista vastaavaan sosiaalityöntekijään.</w:t>
+      </w:r>
+      <w:r w:rsidR="00224B35" w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Tilanteen alustava selvittely tehdään ensimmäisen kontaktin aikana ja tarvittaessa otetaan yhteys sijoittavaan tahoon. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45717388" w14:textId="2F892D6A" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tutkinta tehdään myös vakavista läheltä piti-tilanteista sekä toistuvista vaaratilanteista, jotka viittaavat aina rakenteelliseen, työprosessissa olevaan epäkohtaan. Tutkinta tehdään myös silloin, jos vaaratilanteesta on tullut ilmoituksia esimerkiksi asiakkailta tai muilta sidosryhmiltä.</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B742CE5" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -9909,88 +10635,86 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vaaratapahtuman ensimmäisenä havainnut perhehoidon työntekijä kirjaa asiasta poikkeaman tilanteen käsittelyä ja juurianalyysiä varten. Tutkinnasta vastaa yksikön esihenkilö, joka kerää tietoa tapahtumaketjusta ja sen taustatekijöistä. Tietoa kerätään muun muassa haastattelemalla mukana olleita työntekijöitä ja asiakkaita mahdollisimman pian tapahtuman jälkeen. Mikäli kyse on Hoivatien toimintayksikkörajat ylittävästä vaaratilanteesta, prosessin omistaja nimeää tapauskohtaisesti laajemman tutkintaryhmän, joka sopii keskinäisestä työnjaosta tilanteen edellyttämällä tavalla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D628CDC" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Juurisyyanalyysin jälkeen yksikön esihenkilö määrittelee tapahtumasta opittavissa olevat asiat ja päättää yhdessä perhehoidon palvelupäällikön kanssa korjaavat toimenpiteet sekä niiden aikataulun, jotta vastaava tilanne voidaan jatkossa estää. Esihenkilö dokumentoi käsittelyn huolellisesti poikkeamaraporttiin. Huolellinen dokumentointi mahdollistaa mm. tilaajan selvityspyyntöön annettavan selkeän vastineen. Työohjeesta ja suunnitelmasta vastaava työntekijä päivittää työohjeen tarvittavalla tavalla. Esihenkilö varmistaa, että yksikön sisäinen viestintä pysyy prosessin ajan avoimena ja tiiviinä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C2B4A7" w14:textId="24B37696" w:rsidR="007E0C12" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="0A480847" w14:textId="354BCBA7" w:rsidR="002665B6" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Turun perhehoidon esihenkilönä toimiva johtava sosiaalityöntekijä seuraa palvelupäällikön kanssa korjaavien toimenpiteiden toteutuksen etenemistä, riittävyyttä ja vaikuttavuutta. Muutosjohtamisella varmistetaan, että tehdyt toimenpiteet jäävät osaksi yksikön toimintakulttuuria. Esihenkilö varmistaa, että vaaratapahtumasta ja sen tutkinnasta kerrotaan asiakkaalle ja läheisille rehellisesti ja ymmärrettävästi. Asiakkaalle esitetään anteeksipyyntö mahdollisuuden mukaan kasvotusten. Esihenkilö varmistaa tilaajan kanssa, että asiakkaalle järjestetään tarvittava psykososiaalinen tuki, ja että asiakkaalla on tieto mahdollisuudesta käyttää omia oikeusturvakeinoja. </w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Turun perhehoidon esihenkilönä toimiva johtava sosiaalityöntekijä seuraa palvelupäällikön kanssa korjaavien toimenpiteiden toteutuksen etenemistä, riittävyyttä ja vaikuttavuutta. Muutosjohtamisella varmistetaan, että tehdyt toimenpiteet jäävät osaksi yksikön toimintakulttuuria. Esihenkilö varmistaa, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">että vaaratapahtumasta ja sen tutkinnasta kerrotaan asiakkaalle ja läheisille rehellisesti ja ymmärrettävästi. Asiakkaalle esitetään anteeksipyyntö mahdollisuuden mukaan kasvotusten. Esihenkilö varmistaa tilaajan kanssa, että asiakkaalle järjestetään tarvittava psykososiaalinen tuki, ja että asiakkaalla on tieto mahdollisuudesta käyttää omia oikeusturvakeinoja. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4099579D" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Syyllistämätön kulttuuri ja henkilöstön tuki mahdollisissa selvitys- ja tutkintatilanteissa </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C2FFEB" w14:textId="19E9508D" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vaaratilanteen tutkinnasta vastaa esihenkilö ja hän varmistaa, että selvitys toteutetaan johdonmukaisesti, ilman ennakko-oletuksia tutkinnan laadun varmistamiseksi. Hän varmistaa, että mukana olevat henkilöt eivät koe käsittelyä uhkaavaksi tai syyllistäväksi. Huomio kiinnitetään tilanteessa mukana olleiden yksittäisten henkilöiden sijaan systeemiin: toimintaprosessiin, johtamistapaan ja olosuhteisiin (tilat, työohjeet, työmenetelmät, työntekijöiden osaaminen, turvallisuusjärjestelmät, laitteiden toimivuus). Keskittymällä vaaratapahtuman synnyttäneisiin olosuhteisiin ja ympäristöön tuetaan avoimen, oppivan ja rakentavan turvallisuuskulttuurin kehittymistä. Esihenkilö tukee työntekijöitä varmistamalla psykologisesti turvallisen keskusteluympäristön ja organisoi tarvittaessa lisätukea yhteistyössä työterveyshuollon kanssa.</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E0CB10" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
@@ -10017,69 +10741,69 @@
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Esihenkilö varmistaa, että kaikki vakavat vaaratapahtumat ja niiden tutkinnan tulokset dokumentoidaan ja analysoidaan. Korjaavien toimenpiteiden jälkeen esihenkilö päivittää tunnistettujen riskien pohjalta toimintaa ohjaavat suunnitelmat, työohjeet, järjestää työntekijöille tarvittavaa lisäkoulutusta ja seuraa toimenpiteiden vaikuttavuutta. Esihenkilö vahvistaa turvallisuuskulttuuria kannustamalla työntekijöitä avoimeen raportointiin ja jatkuvaan kehittämiseen. Yksikkötason lisäksi myös Hoivatien ylempi johto on sitoutunut turvallisuuden kehittämiseen ja varmistaa, että tieto otetaan huomioon strategisessa päätöksenteossa.</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDB05D9" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="_Toc188357442"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="107" w:name="_Toc228798228"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc188357442"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc175740444"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc175741907"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc175741971"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc238635743"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Palautetiedon huomioiminen kehittämisessä</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="103"/>
-      <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
     </w:p>
     <w:p w14:paraId="237C11ED" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Eri-ikäisten asiakkaiden, heidän perheidensä ja läheistensä huomioon ottaminen palvelun suunnittelussa ja toteuttamisessa on olennainen osa Hoivatien palvelun laadun, asiakasturvallisuuden ja omavalvonnan kehittämistä. Hoivatiellä on </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="005406D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>sähköinen palautelomake</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
@@ -10121,6583 +10845,1030 @@
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yksikköön tehtyjen tarkastuskäyntien pohjalta saamme tärkeää palautetietoa ja viranomaisohjeistusta kehittämistyötä ajatellen. Tarkastuskäynneiltä saadut palautteet käydään yhteisesti viikkotiimissä läpi koko henkilökunnan voimin ja mietitään korjaavat toimenpiteet. Myös Hoivatien muiden yksiköiden tarkastuskäynneiltä saatu viranomaisohjeistus käydään läpi liiketoiminnan esihenkilöiden johtoryhmässä ja sillä varmistetaan asian korjaaminen </w:t>
       </w:r>
       <w:r w:rsidR="00CE0708" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">koko </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>perhehoidossa. Keskeiset tarkastuskäyntihavainnot kerätään ja tallennetaan toimintajärjestelmässä olevaan yhteisesti jaettuun dokumenttiin, josta jokaisen Hoivatien yksikön toiminnasta vastaava voi niitä hyödyntää.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A442976" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="185F8A52" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="00DF6AAC" w:rsidRDefault="00F81AC3" w:rsidP="00F81AC3">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc188357443"/>
-[...20 lines deleted...]
-      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc188956192"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc188357443"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc175740445"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc175741908"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc175741972"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc238635744"/>
+      <w:r w:rsidRPr="00DF6AAC">
+        <w:lastRenderedPageBreak/>
+        <w:t>Omavalvonnan toteutumisen seurantaraportti</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="115"/>
-      <w:r w:rsidRPr="005406D1">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DF6AAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F770A1" w14:textId="01F2DE70" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="244A17C6" w14:textId="47F6AD09" w:rsidR="00F81AC3" w:rsidRPr="00F81AC3" w:rsidRDefault="00F81AC3" w:rsidP="00F81AC3">
+      <w:r>
+        <w:t xml:space="preserve">Omavalvonnan lähtökohtia ovat seuranta ja ennakointi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F81AC3">
+        <w:t xml:space="preserve">Saamme tietoa Perhehoitopalvelut Turku palvelun laadun ja asiakasturvallisuuden kehittämisen tarpeista esimerkiksi poikkeamahavainnoista, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">kvartaaleittain toteutettavasta omavalvontakyselystä, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ulkoisista </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>auditoinneista, omavalvontapäivistä, asiakastyön vaikuttavuus- ja arviointimittareista, asiakaspalautteista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> henkilöstöpalautteista. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">eurantaa tehdään säännöllisesti myös viikkotiimien yhteydessä. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kehittämistarvehavaintoja voi tulla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">viranomaisten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>valvonta- ja ohjaus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>käynneilt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ä ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>mahdollisista muistutuksista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, kantelusta tai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>epäkohtailmoituksista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Perhehoitopalvelut Turku johtava sosiaalityöntekijä/ palveluvastaava </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">vastaa siitä, että havaittuihin kehittämistarpeisiin reagoidaan ja ne korjataan. Omavalvontasuunnitelma päivitetään </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F81AC3">
+        <w:t xml:space="preserve">tehtyjen toimenpiteiden osalta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497ED24F" w14:textId="0F0C7051" w:rsidR="00F81AC3" w:rsidRDefault="00F81AC3" w:rsidP="00F81AC3">
+      <w:r w:rsidRPr="00F81AC3">
+        <w:t xml:space="preserve">Perhehoitopalvelut Turku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">vastuuhenkilö vastaa siitä, että </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omavalvontasuunnitelmaa seurataan seurantadokumentissa. Seurannan perusteella tehdyt muutokset j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>ulkaistaan neljän (4) kuukauden välein osana omavalvontasuunnitelmaa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>alla olevassa taulukossa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2156F033" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRDefault="00F81AC3" w:rsidP="00F81AC3">
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">Seurantaraportointi ja omavalvontasuunnitelman päivittäminen on kirjattu yksikön vuosikelloon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F49A3A7" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="00986836" w:rsidRDefault="00F81AC3" w:rsidP="00F81AC3">
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">Seurantaraportointi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67181050" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRDefault="00F81AC3" w:rsidP="00F81AC3">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...135 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">tammikuu – huhtikuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> julkaisu toukokuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">toukokuu – elokuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> julkaisu syyskuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">syyskuu – joulukuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> julkaisu tammikuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
-        <w:tblW w:w="10773" w:type="dxa"/>
-        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3853"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2114"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="4677"/>
+        <w:gridCol w:w="974"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E0C12" w:rsidRPr="005406D1" w14:paraId="2CEC54BE" w14:textId="77777777" w:rsidTr="00076E95">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00F81AC3" w14:paraId="2B4A6074" w14:textId="77777777" w:rsidTr="00FF6266">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="31987ED6" w14:textId="5ACB9AEF" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+          <w:p w14:paraId="2136B451" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Seurantajakso: tammikuu – huhtikuu</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B91690" w:rsidRPr="005406D1">
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> 202</w:t>
+              <w:t>Muutoksen ajankohta</w:t>
             </w:r>
-            <w:r w:rsidR="002C6224">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB04671" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>6</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Muutokset</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4246B075" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="678B2DAC" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Aloitta-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61640A68" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>matta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F01956" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kesken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7708E51C" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Valmis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F81AC3" w14:paraId="25D1E07D" w14:textId="77777777" w:rsidTr="00FF6266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F631097" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Syyskuu 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB5CFF7" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Työhyvinvoinnin parantaminen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B9AA3E3" w14:textId="77777777" w:rsidR="004D48BA" w:rsidRDefault="004D48BA" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vuosikellon käyttö oman työn suunnittelussa ja hallinnassa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76805183" w14:textId="30AFCD6E" w:rsidR="004D48BA" w:rsidRPr="008116F8" w:rsidRDefault="005C70A7" w:rsidP="00F615E0">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>3X10D vaikuttavuusmittareiden ja hoito- ja kasvatussuunnitelmien tekeminen asiakkaille</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC11D82" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33C3F491" w14:textId="2195B89B" w:rsidR="004D48BA" w:rsidRPr="008116F8" w:rsidRDefault="004D48BA" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="107260F1" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3917E1B4" w14:textId="77777777" w:rsidR="005C70A7" w:rsidRDefault="005C70A7" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32E4B9D3" w14:textId="77777777" w:rsidR="005C70A7" w:rsidRDefault="005C70A7" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F8A40C1" w14:textId="2416F383" w:rsidR="005C70A7" w:rsidRPr="008116F8" w:rsidRDefault="005C70A7" w:rsidP="005C70A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E32365" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E0C12" w:rsidRPr="005406D1" w14:paraId="74739556" w14:textId="77777777" w:rsidTr="00076E95">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00F81AC3" w14:paraId="2C755084" w14:textId="77777777" w:rsidTr="00FF6266">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="017BC782" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+          <w:p w14:paraId="7F9DEC8E" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005406D1">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Tehdyt seurantahavainnot</w:t>
+              <w:t>Tammikuu 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04A16879" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+          <w:p w14:paraId="6888F8EC" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1112 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30D5D405" w14:textId="47446E74" w:rsidR="003D434F" w:rsidRPr="000B0099" w:rsidRDefault="003D434F" w:rsidP="000B0099">
+          <w:p w14:paraId="69C260F4" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...162 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4031AC" w14:textId="77777777" w:rsidR="002823FC" w:rsidRPr="005406D1" w:rsidRDefault="002823FC" w:rsidP="005406D1">
+          <w:p w14:paraId="610E6E12" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBE7DA9" w14:textId="702747E7" w:rsidR="002823FC" w:rsidRPr="005406D1" w:rsidRDefault="003D434F" w:rsidP="005406D1">
+          <w:p w14:paraId="01A184EE" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005406D1">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F81AC3" w14:paraId="23DB87E1" w14:textId="77777777" w:rsidTr="00FF6266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9E9852" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>1.10.2025 Turun perhehoidossa</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Toukokuu 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="002823FC" w:rsidRPr="005406D1" w14:paraId="739B22E1" w14:textId="77777777" w:rsidTr="00076E95">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35F1D635" w14:textId="77777777" w:rsidR="002823FC" w:rsidRPr="005406D1" w:rsidRDefault="002823FC" w:rsidP="005406D1">
+          <w:p w14:paraId="7E4641E3" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...19 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1656173A" w14:textId="728CAE27" w:rsidR="002823FC" w:rsidRPr="005406D1" w:rsidRDefault="002823FC" w:rsidP="005406D1">
+          <w:p w14:paraId="685A9D95" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...37 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64688074" w14:textId="77777777" w:rsidR="002823FC" w:rsidRPr="005406D1" w:rsidRDefault="002823FC" w:rsidP="005406D1">
+          <w:p w14:paraId="775C45F3" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1814DE26" w14:textId="77777777" w:rsidR="002823FC" w:rsidRPr="005406D1" w:rsidRDefault="002823FC" w:rsidP="005406D1">
+          <w:p w14:paraId="29F47FE7" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002823FC" w:rsidRPr="005406D1" w14:paraId="3AA1F102" w14:textId="77777777" w:rsidTr="00076E95">
+      <w:tr w:rsidR="00F81AC3" w14:paraId="705FA9C4" w14:textId="77777777" w:rsidTr="00FF6266">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3EEA78" w14:textId="0C4B6ED2" w:rsidR="002823FC" w:rsidRPr="003204BE" w:rsidRDefault="002823FC" w:rsidP="005406D1">
+          <w:p w14:paraId="37F876BD" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005406D1">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Muistutus/kantelu/muutoksenhaku/</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">valvontalaki 29 § </w:t>
+              <w:t>Syyskuu 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B5CA2C" w14:textId="7D3EA75F" w:rsidR="002823FC" w:rsidRPr="005406D1" w:rsidRDefault="002823FC" w:rsidP="005406D1">
+          <w:p w14:paraId="51F00CBF" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...37 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10C96F62" w14:textId="77777777" w:rsidR="002823FC" w:rsidRPr="005406D1" w:rsidRDefault="002823FC" w:rsidP="005406D1">
+          <w:p w14:paraId="0125DE4C" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC2B4E2" w14:textId="77777777" w:rsidR="002823FC" w:rsidRPr="005406D1" w:rsidRDefault="002823FC" w:rsidP="005406D1">
+          <w:p w14:paraId="24CDB419" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...304 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71F98059" w14:textId="77777777" w:rsidR="002823FC" w:rsidRPr="005406D1" w:rsidRDefault="002823FC" w:rsidP="005406D1">
+          <w:p w14:paraId="0282D630" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F81AC3" w14:paraId="6FDB286F" w14:textId="77777777" w:rsidTr="00FF6266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2100C0DA" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tammikuu 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F328B6" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BBDCF7F" w14:textId="77777777" w:rsidR="002823FC" w:rsidRPr="005406D1" w:rsidRDefault="002823FC" w:rsidP="005406D1">
+          <w:p w14:paraId="6F6DACD3" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCDE3AD" w14:textId="77777777" w:rsidR="002823FC" w:rsidRPr="005406D1" w:rsidRDefault="002823FC" w:rsidP="005406D1">
+          <w:p w14:paraId="5D8C0B45" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60993034" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F81AC3" w14:paraId="5B2C1E5E" w14:textId="77777777" w:rsidTr="00FF6266">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45AB1998" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Toukokuu 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5001AC04" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B310073" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EB244D" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DC86CC" w14:textId="77777777" w:rsidR="00F81AC3" w:rsidRPr="008116F8" w:rsidRDefault="00F81AC3" w:rsidP="00FF6266">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="197ECF24" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="2A17BAFB" w14:textId="77777777" w:rsidR="00710C9B" w:rsidRPr="005406D1" w:rsidRDefault="00710C9B" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4088 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Toc188357444"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
     </w:p>
     <w:p w14:paraId="3D44F59D" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="_Toc228798230"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc238635745"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Omavalvontasuunnitelman ja raportoinnin hyväksyminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
     </w:p>
-    <w:p w14:paraId="198F54EA" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
+    <w:p w14:paraId="2AB964CF" w14:textId="6C732F4F" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Tämän omavalvontasuunnitelman ja raportoinnin hyväksyy ja vahvistaa Perhehoitopalvelut Turku vastuuhenkilö. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB964CF" w14:textId="77777777" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="007E0C12" w:rsidP="005406D1">
-[...7 lines deleted...]
-    <w:p w14:paraId="255D1DD6" w14:textId="3D5AE672" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="00D73B93" w:rsidP="005406D1">
+    <w:p w14:paraId="255D1DD6" w14:textId="403095DA" w:rsidR="007E0C12" w:rsidRPr="005406D1" w:rsidRDefault="00D73B93" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:hanging="1304"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Turku </w:t>
       </w:r>
-      <w:r w:rsidR="000B0099">
-[...3 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00F615E0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000B0099">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00F615E0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00CF0167">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E30406" w14:textId="4877173E" w:rsidR="00DC25C8" w:rsidRPr="005406D1" w:rsidRDefault="00D73B93" w:rsidP="005406D1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Annika Mattila</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC25C8" w:rsidRPr="005406D1" w:rsidSect="00D102AD">
       <w:headerReference w:type="default" r:id="rId30"/>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15971DD3" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRDefault="00065A5C" w:rsidP="0069208C">
+    <w:p w14:paraId="2018EBA0" w14:textId="77777777" w:rsidR="004D4BFC" w:rsidRDefault="004D4BFC" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34C839C6" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRDefault="00065A5C" w:rsidP="0069208C">
+    <w:p w14:paraId="57C3FB26" w14:textId="77777777" w:rsidR="004D4BFC" w:rsidRDefault="004D4BFC" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="130C1018" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRDefault="00065A5C">
+    <w:p w14:paraId="133F74C0" w14:textId="77777777" w:rsidR="004D4BFC" w:rsidRDefault="004D4BFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16707,163 +11878,164 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1936391596"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3DC70AB8" w14:textId="6444AD33" w:rsidR="00483AE6" w:rsidRDefault="00483AE6">
         <w:pPr>
           <w:pStyle w:val="Alatunniste"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A798D4F" w14:textId="77777777" w:rsidR="00483AE6" w:rsidRDefault="00483AE6">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="459AFCEC" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRDefault="00065A5C" w:rsidP="0069208C">
+    <w:p w14:paraId="398D0F42" w14:textId="77777777" w:rsidR="004D4BFC" w:rsidRDefault="004D4BFC" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AF14B8C" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRDefault="00065A5C" w:rsidP="0069208C">
+    <w:p w14:paraId="563CA003" w14:textId="77777777" w:rsidR="004D4BFC" w:rsidRDefault="004D4BFC" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E0CDC91" w14:textId="77777777" w:rsidR="00065A5C" w:rsidRDefault="00065A5C">
+    <w:p w14:paraId="41C723F5" w14:textId="77777777" w:rsidR="004D4BFC" w:rsidRDefault="004D4BFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="610EAB3F" w14:textId="5F8DDB3F" w:rsidR="00EC4E63" w:rsidRPr="009C78B6" w:rsidRDefault="00805407">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76A1CC34" wp14:editId="3DDCE05E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3810</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-1905</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1930400" cy="381000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="14" name="Picture 1"/>
@@ -16956,51 +12128,51 @@
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="4PhVUL+tqS4Y0i" int2:id="OwkuMCPZ">
       <int2:state int2:value="Rejected" int2:type="LegacyProofing"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="uDXbSIZ0ScC233" int2:id="P0Mb3YHw">
       <int2:state int2:value="Rejected" int2:type="LegacyProofing"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15E408D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF74ED46"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19332,50 +14504,51 @@
   <w:num w:numId="15" w16cid:durableId="958950846">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="891380051">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="337004772">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2092582790">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="428161094">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="627056380">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0069208C"/>
     <w:rsid w:val="000001CF"/>
@@ -20023,50 +15196,51 @@
     <w:rsid w:val="00084F2B"/>
     <w:rsid w:val="00084F63"/>
     <w:rsid w:val="00084F6C"/>
     <w:rsid w:val="000851DA"/>
     <w:rsid w:val="00085375"/>
     <w:rsid w:val="000854ED"/>
     <w:rsid w:val="00085514"/>
     <w:rsid w:val="0008568F"/>
     <w:rsid w:val="000856EC"/>
     <w:rsid w:val="0008572B"/>
     <w:rsid w:val="00085866"/>
     <w:rsid w:val="00085943"/>
     <w:rsid w:val="00085B09"/>
     <w:rsid w:val="00085D30"/>
     <w:rsid w:val="00085E19"/>
     <w:rsid w:val="00086173"/>
     <w:rsid w:val="00086502"/>
     <w:rsid w:val="0008651E"/>
     <w:rsid w:val="000865A0"/>
     <w:rsid w:val="000867F1"/>
     <w:rsid w:val="00086831"/>
     <w:rsid w:val="00086B38"/>
     <w:rsid w:val="00086B6A"/>
     <w:rsid w:val="00086C4D"/>
     <w:rsid w:val="00086CA6"/>
+    <w:rsid w:val="00086CFD"/>
     <w:rsid w:val="00086E1C"/>
     <w:rsid w:val="000870F3"/>
     <w:rsid w:val="000870FB"/>
     <w:rsid w:val="0008710E"/>
     <w:rsid w:val="00087174"/>
     <w:rsid w:val="00087309"/>
     <w:rsid w:val="000874F0"/>
     <w:rsid w:val="00087682"/>
     <w:rsid w:val="000876D2"/>
     <w:rsid w:val="000878C8"/>
     <w:rsid w:val="00087923"/>
     <w:rsid w:val="000879F4"/>
     <w:rsid w:val="00087A2B"/>
     <w:rsid w:val="00087A69"/>
     <w:rsid w:val="00087B30"/>
     <w:rsid w:val="00087C9D"/>
     <w:rsid w:val="00087F7B"/>
     <w:rsid w:val="00087FB5"/>
     <w:rsid w:val="00087FC5"/>
     <w:rsid w:val="000900CD"/>
     <w:rsid w:val="000901BE"/>
     <w:rsid w:val="00090205"/>
     <w:rsid w:val="0009047E"/>
     <w:rsid w:val="00090502"/>
     <w:rsid w:val="000905D6"/>
@@ -20353,87 +15527,89 @@
     <w:rsid w:val="000D1FB0"/>
     <w:rsid w:val="000D2025"/>
     <w:rsid w:val="000D27F1"/>
     <w:rsid w:val="000D2989"/>
     <w:rsid w:val="000D29A7"/>
     <w:rsid w:val="000D2A38"/>
     <w:rsid w:val="000D2D23"/>
     <w:rsid w:val="000D3059"/>
     <w:rsid w:val="000D31E5"/>
     <w:rsid w:val="000D320C"/>
     <w:rsid w:val="000D32B9"/>
     <w:rsid w:val="000D3440"/>
     <w:rsid w:val="000D3467"/>
     <w:rsid w:val="000D359B"/>
     <w:rsid w:val="000D3732"/>
     <w:rsid w:val="000D37CD"/>
     <w:rsid w:val="000D3927"/>
     <w:rsid w:val="000D3AB8"/>
     <w:rsid w:val="000D3E9C"/>
     <w:rsid w:val="000D3EAA"/>
     <w:rsid w:val="000D3FEC"/>
     <w:rsid w:val="000D4088"/>
     <w:rsid w:val="000D41A1"/>
     <w:rsid w:val="000D41AE"/>
     <w:rsid w:val="000D424A"/>
+    <w:rsid w:val="000D4379"/>
     <w:rsid w:val="000D4383"/>
     <w:rsid w:val="000D44B2"/>
     <w:rsid w:val="000D4711"/>
     <w:rsid w:val="000D48A2"/>
     <w:rsid w:val="000D4C76"/>
     <w:rsid w:val="000D4F06"/>
     <w:rsid w:val="000D4F10"/>
     <w:rsid w:val="000D4F5C"/>
     <w:rsid w:val="000D5035"/>
     <w:rsid w:val="000D5221"/>
     <w:rsid w:val="000D5319"/>
     <w:rsid w:val="000D557C"/>
     <w:rsid w:val="000D5737"/>
     <w:rsid w:val="000D583F"/>
     <w:rsid w:val="000D5A3E"/>
     <w:rsid w:val="000D5A65"/>
     <w:rsid w:val="000D5E4C"/>
     <w:rsid w:val="000D5EA5"/>
     <w:rsid w:val="000D5EFD"/>
     <w:rsid w:val="000D6005"/>
     <w:rsid w:val="000D6230"/>
     <w:rsid w:val="000D62EE"/>
     <w:rsid w:val="000D637D"/>
     <w:rsid w:val="000D648A"/>
     <w:rsid w:val="000D673C"/>
     <w:rsid w:val="000D68AC"/>
     <w:rsid w:val="000D6FC5"/>
     <w:rsid w:val="000D7142"/>
     <w:rsid w:val="000D7161"/>
     <w:rsid w:val="000D720E"/>
     <w:rsid w:val="000D72E3"/>
     <w:rsid w:val="000D75FC"/>
     <w:rsid w:val="000D77B0"/>
     <w:rsid w:val="000D77B1"/>
     <w:rsid w:val="000D798E"/>
     <w:rsid w:val="000D7C24"/>
     <w:rsid w:val="000D7D97"/>
+    <w:rsid w:val="000D7F6F"/>
     <w:rsid w:val="000E025D"/>
     <w:rsid w:val="000E0364"/>
     <w:rsid w:val="000E06DA"/>
     <w:rsid w:val="000E0717"/>
     <w:rsid w:val="000E087A"/>
     <w:rsid w:val="000E0B4E"/>
     <w:rsid w:val="000E0EEC"/>
     <w:rsid w:val="000E1005"/>
     <w:rsid w:val="000E11F4"/>
     <w:rsid w:val="000E1238"/>
     <w:rsid w:val="000E1369"/>
     <w:rsid w:val="000E137E"/>
     <w:rsid w:val="000E145D"/>
     <w:rsid w:val="000E152D"/>
     <w:rsid w:val="000E1537"/>
     <w:rsid w:val="000E15CF"/>
     <w:rsid w:val="000E1714"/>
     <w:rsid w:val="000E1B36"/>
     <w:rsid w:val="000E1CE9"/>
     <w:rsid w:val="000E1E19"/>
     <w:rsid w:val="000E1E64"/>
     <w:rsid w:val="000E219B"/>
     <w:rsid w:val="000E22E2"/>
     <w:rsid w:val="000E2473"/>
     <w:rsid w:val="000E288C"/>
@@ -22495,50 +17671,51 @@
     <w:rsid w:val="002A6BFE"/>
     <w:rsid w:val="002A6D38"/>
     <w:rsid w:val="002A70FC"/>
     <w:rsid w:val="002A720A"/>
     <w:rsid w:val="002A7560"/>
     <w:rsid w:val="002A76C0"/>
     <w:rsid w:val="002A7947"/>
     <w:rsid w:val="002A7A9B"/>
     <w:rsid w:val="002A7DD9"/>
     <w:rsid w:val="002A7F38"/>
     <w:rsid w:val="002A7F61"/>
     <w:rsid w:val="002A7FD7"/>
     <w:rsid w:val="002B0056"/>
     <w:rsid w:val="002B007C"/>
     <w:rsid w:val="002B046F"/>
     <w:rsid w:val="002B09D8"/>
     <w:rsid w:val="002B0A2D"/>
     <w:rsid w:val="002B0BF6"/>
     <w:rsid w:val="002B0D54"/>
     <w:rsid w:val="002B0D67"/>
     <w:rsid w:val="002B0FB2"/>
     <w:rsid w:val="002B107F"/>
     <w:rsid w:val="002B1345"/>
     <w:rsid w:val="002B1420"/>
     <w:rsid w:val="002B145A"/>
+    <w:rsid w:val="002B15C3"/>
     <w:rsid w:val="002B1783"/>
     <w:rsid w:val="002B18A5"/>
     <w:rsid w:val="002B1C55"/>
     <w:rsid w:val="002B1CBA"/>
     <w:rsid w:val="002B1D1A"/>
     <w:rsid w:val="002B1D88"/>
     <w:rsid w:val="002B210B"/>
     <w:rsid w:val="002B211D"/>
     <w:rsid w:val="002B21B2"/>
     <w:rsid w:val="002B2296"/>
     <w:rsid w:val="002B25DE"/>
     <w:rsid w:val="002B26CB"/>
     <w:rsid w:val="002B2729"/>
     <w:rsid w:val="002B28C1"/>
     <w:rsid w:val="002B28CA"/>
     <w:rsid w:val="002B2A98"/>
     <w:rsid w:val="002B2AA2"/>
     <w:rsid w:val="002B2AA5"/>
     <w:rsid w:val="002B2BA5"/>
     <w:rsid w:val="002B2E33"/>
     <w:rsid w:val="002B2E87"/>
     <w:rsid w:val="002B2EE9"/>
     <w:rsid w:val="002B2FCB"/>
     <w:rsid w:val="002B31A0"/>
     <w:rsid w:val="002B3497"/>
@@ -23739,50 +18916,51 @@
     <w:rsid w:val="003C57DB"/>
     <w:rsid w:val="003C5ACB"/>
     <w:rsid w:val="003C5CA2"/>
     <w:rsid w:val="003C5DC2"/>
     <w:rsid w:val="003C5DD8"/>
     <w:rsid w:val="003C5F7E"/>
     <w:rsid w:val="003C5FB5"/>
     <w:rsid w:val="003C607F"/>
     <w:rsid w:val="003C62C8"/>
     <w:rsid w:val="003C632F"/>
     <w:rsid w:val="003C64CA"/>
     <w:rsid w:val="003C64DF"/>
     <w:rsid w:val="003C6564"/>
     <w:rsid w:val="003C65B4"/>
     <w:rsid w:val="003C68D3"/>
     <w:rsid w:val="003C69F3"/>
     <w:rsid w:val="003C6C3B"/>
     <w:rsid w:val="003C6F3F"/>
     <w:rsid w:val="003C6FDE"/>
     <w:rsid w:val="003C70E2"/>
     <w:rsid w:val="003C74A2"/>
     <w:rsid w:val="003C752D"/>
     <w:rsid w:val="003C754E"/>
     <w:rsid w:val="003C7587"/>
     <w:rsid w:val="003C75DA"/>
+    <w:rsid w:val="003C7A35"/>
     <w:rsid w:val="003C7F2F"/>
     <w:rsid w:val="003D0085"/>
     <w:rsid w:val="003D0220"/>
     <w:rsid w:val="003D0398"/>
     <w:rsid w:val="003D0507"/>
     <w:rsid w:val="003D06C1"/>
     <w:rsid w:val="003D0931"/>
     <w:rsid w:val="003D0985"/>
     <w:rsid w:val="003D1090"/>
     <w:rsid w:val="003D112C"/>
     <w:rsid w:val="003D115C"/>
     <w:rsid w:val="003D128F"/>
     <w:rsid w:val="003D1663"/>
     <w:rsid w:val="003D171A"/>
     <w:rsid w:val="003D1A1D"/>
     <w:rsid w:val="003D1B91"/>
     <w:rsid w:val="003D1DCB"/>
     <w:rsid w:val="003D1DDD"/>
     <w:rsid w:val="003D1E0D"/>
     <w:rsid w:val="003D1EB5"/>
     <w:rsid w:val="003D1ECB"/>
     <w:rsid w:val="003D20A5"/>
     <w:rsid w:val="003D2119"/>
     <w:rsid w:val="003D220F"/>
     <w:rsid w:val="003D224F"/>
@@ -24229,50 +19407,51 @@
     <w:rsid w:val="00430D43"/>
     <w:rsid w:val="00430D88"/>
     <w:rsid w:val="00430EBA"/>
     <w:rsid w:val="00430FD0"/>
     <w:rsid w:val="0043100F"/>
     <w:rsid w:val="0043113E"/>
     <w:rsid w:val="004311D9"/>
     <w:rsid w:val="0043157B"/>
     <w:rsid w:val="004315A5"/>
     <w:rsid w:val="004319E5"/>
     <w:rsid w:val="00431AF2"/>
     <w:rsid w:val="00431F49"/>
     <w:rsid w:val="00432015"/>
     <w:rsid w:val="00432046"/>
     <w:rsid w:val="0043204C"/>
     <w:rsid w:val="0043205C"/>
     <w:rsid w:val="004321BF"/>
     <w:rsid w:val="00432330"/>
     <w:rsid w:val="0043241F"/>
     <w:rsid w:val="00432476"/>
     <w:rsid w:val="00432614"/>
     <w:rsid w:val="00432665"/>
     <w:rsid w:val="00432683"/>
     <w:rsid w:val="004326E0"/>
     <w:rsid w:val="00432A7A"/>
+    <w:rsid w:val="00432CA8"/>
     <w:rsid w:val="00432CBD"/>
     <w:rsid w:val="00432D6B"/>
     <w:rsid w:val="00432F08"/>
     <w:rsid w:val="00433137"/>
     <w:rsid w:val="004335D1"/>
     <w:rsid w:val="00433762"/>
     <w:rsid w:val="00433796"/>
     <w:rsid w:val="00433799"/>
     <w:rsid w:val="004339C3"/>
     <w:rsid w:val="00433DAD"/>
     <w:rsid w:val="00433EE2"/>
     <w:rsid w:val="00434140"/>
     <w:rsid w:val="004341E3"/>
     <w:rsid w:val="00434473"/>
     <w:rsid w:val="004348A4"/>
     <w:rsid w:val="0043497A"/>
     <w:rsid w:val="00434EDC"/>
     <w:rsid w:val="0043513A"/>
     <w:rsid w:val="0043540E"/>
     <w:rsid w:val="004357AB"/>
     <w:rsid w:val="004358E8"/>
     <w:rsid w:val="004359E8"/>
     <w:rsid w:val="004361C6"/>
     <w:rsid w:val="004363C0"/>
     <w:rsid w:val="00436420"/>
@@ -24399,50 +19578,51 @@
     <w:rsid w:val="00454A92"/>
     <w:rsid w:val="00454C67"/>
     <w:rsid w:val="00454D36"/>
     <w:rsid w:val="00454FF0"/>
     <w:rsid w:val="00455124"/>
     <w:rsid w:val="00455203"/>
     <w:rsid w:val="004552BD"/>
     <w:rsid w:val="004553E7"/>
     <w:rsid w:val="004554A7"/>
     <w:rsid w:val="004555C9"/>
     <w:rsid w:val="004557E9"/>
     <w:rsid w:val="00455C1B"/>
     <w:rsid w:val="00455EC0"/>
     <w:rsid w:val="0045638F"/>
     <w:rsid w:val="00456440"/>
     <w:rsid w:val="004565EC"/>
     <w:rsid w:val="004566C2"/>
     <w:rsid w:val="00456945"/>
     <w:rsid w:val="00456C25"/>
     <w:rsid w:val="00456D0F"/>
     <w:rsid w:val="00456DF4"/>
     <w:rsid w:val="00456ED0"/>
     <w:rsid w:val="00457163"/>
     <w:rsid w:val="004577E5"/>
     <w:rsid w:val="00457DB4"/>
+    <w:rsid w:val="00457E48"/>
     <w:rsid w:val="00457ED9"/>
     <w:rsid w:val="0046003C"/>
     <w:rsid w:val="00460572"/>
     <w:rsid w:val="00460899"/>
     <w:rsid w:val="00460AE9"/>
     <w:rsid w:val="00460B14"/>
     <w:rsid w:val="00460D77"/>
     <w:rsid w:val="00460F19"/>
     <w:rsid w:val="00460F3B"/>
     <w:rsid w:val="0046121B"/>
     <w:rsid w:val="00461245"/>
     <w:rsid w:val="00461370"/>
     <w:rsid w:val="00461868"/>
     <w:rsid w:val="00461A6F"/>
     <w:rsid w:val="00462168"/>
     <w:rsid w:val="0046236C"/>
     <w:rsid w:val="004623A3"/>
     <w:rsid w:val="0046269D"/>
     <w:rsid w:val="0046275F"/>
     <w:rsid w:val="00462867"/>
     <w:rsid w:val="004628E1"/>
     <w:rsid w:val="004629C3"/>
     <w:rsid w:val="00462C5B"/>
     <w:rsid w:val="00462E6C"/>
     <w:rsid w:val="00462ECB"/>
@@ -24891,93 +20071,96 @@
     <w:rsid w:val="004C59C0"/>
     <w:rsid w:val="004C5D52"/>
     <w:rsid w:val="004C6116"/>
     <w:rsid w:val="004C64E5"/>
     <w:rsid w:val="004C65A0"/>
     <w:rsid w:val="004C65F9"/>
     <w:rsid w:val="004C678A"/>
     <w:rsid w:val="004C6960"/>
     <w:rsid w:val="004C69A0"/>
     <w:rsid w:val="004C6CB6"/>
     <w:rsid w:val="004C6EEF"/>
     <w:rsid w:val="004C6F71"/>
     <w:rsid w:val="004C7494"/>
     <w:rsid w:val="004C7742"/>
     <w:rsid w:val="004C781F"/>
     <w:rsid w:val="004C7839"/>
     <w:rsid w:val="004C7921"/>
     <w:rsid w:val="004C792A"/>
     <w:rsid w:val="004C7A0F"/>
     <w:rsid w:val="004C7B0C"/>
     <w:rsid w:val="004C7C15"/>
     <w:rsid w:val="004C7CC8"/>
     <w:rsid w:val="004C7DB8"/>
     <w:rsid w:val="004C7F4B"/>
     <w:rsid w:val="004C91FF"/>
+    <w:rsid w:val="004D0204"/>
     <w:rsid w:val="004D0414"/>
     <w:rsid w:val="004D04D5"/>
     <w:rsid w:val="004D0544"/>
     <w:rsid w:val="004D078C"/>
     <w:rsid w:val="004D081B"/>
     <w:rsid w:val="004D08B2"/>
     <w:rsid w:val="004D0AF8"/>
     <w:rsid w:val="004D0AFB"/>
     <w:rsid w:val="004D0BA9"/>
     <w:rsid w:val="004D0BC0"/>
     <w:rsid w:val="004D0C9F"/>
     <w:rsid w:val="004D0E80"/>
     <w:rsid w:val="004D0ED4"/>
     <w:rsid w:val="004D10C2"/>
     <w:rsid w:val="004D1371"/>
     <w:rsid w:val="004D148B"/>
     <w:rsid w:val="004D14CB"/>
     <w:rsid w:val="004D17BC"/>
     <w:rsid w:val="004D180B"/>
     <w:rsid w:val="004D1AF6"/>
     <w:rsid w:val="004D1E20"/>
     <w:rsid w:val="004D1FCA"/>
     <w:rsid w:val="004D215B"/>
     <w:rsid w:val="004D28C7"/>
     <w:rsid w:val="004D2901"/>
     <w:rsid w:val="004D2930"/>
     <w:rsid w:val="004D2C29"/>
     <w:rsid w:val="004D2CD4"/>
     <w:rsid w:val="004D3138"/>
     <w:rsid w:val="004D32EF"/>
     <w:rsid w:val="004D357A"/>
     <w:rsid w:val="004D3AB8"/>
     <w:rsid w:val="004D3C39"/>
     <w:rsid w:val="004D3DCF"/>
     <w:rsid w:val="004D3F81"/>
     <w:rsid w:val="004D3FCE"/>
     <w:rsid w:val="004D4169"/>
     <w:rsid w:val="004D425F"/>
+    <w:rsid w:val="004D48BA"/>
     <w:rsid w:val="004D490B"/>
     <w:rsid w:val="004D496D"/>
     <w:rsid w:val="004D498E"/>
     <w:rsid w:val="004D4B9D"/>
     <w:rsid w:val="004D4BE8"/>
+    <w:rsid w:val="004D4BFC"/>
     <w:rsid w:val="004D4E01"/>
     <w:rsid w:val="004D4E71"/>
     <w:rsid w:val="004D4F8C"/>
     <w:rsid w:val="004D52EC"/>
     <w:rsid w:val="004D56FB"/>
     <w:rsid w:val="004D57BE"/>
     <w:rsid w:val="004D5845"/>
     <w:rsid w:val="004D5859"/>
     <w:rsid w:val="004D59B5"/>
     <w:rsid w:val="004D59F1"/>
     <w:rsid w:val="004D5FA4"/>
     <w:rsid w:val="004D606B"/>
     <w:rsid w:val="004D60FA"/>
     <w:rsid w:val="004D611C"/>
     <w:rsid w:val="004D6234"/>
     <w:rsid w:val="004D6326"/>
     <w:rsid w:val="004D6363"/>
     <w:rsid w:val="004D669C"/>
     <w:rsid w:val="004D6BDB"/>
     <w:rsid w:val="004D6C3D"/>
     <w:rsid w:val="004D7460"/>
     <w:rsid w:val="004D7571"/>
     <w:rsid w:val="004D76CB"/>
     <w:rsid w:val="004D7B00"/>
     <w:rsid w:val="004D7CCC"/>
@@ -26013,50 +21196,51 @@
     <w:rsid w:val="005C3F2E"/>
     <w:rsid w:val="005C43B8"/>
     <w:rsid w:val="005C44D7"/>
     <w:rsid w:val="005C4512"/>
     <w:rsid w:val="005C4525"/>
     <w:rsid w:val="005C4768"/>
     <w:rsid w:val="005C4F8A"/>
     <w:rsid w:val="005C4F8C"/>
     <w:rsid w:val="005C5012"/>
     <w:rsid w:val="005C50FC"/>
     <w:rsid w:val="005C535F"/>
     <w:rsid w:val="005C5369"/>
     <w:rsid w:val="005C57B8"/>
     <w:rsid w:val="005C5975"/>
     <w:rsid w:val="005C59F4"/>
     <w:rsid w:val="005C5A3D"/>
     <w:rsid w:val="005C5A3F"/>
     <w:rsid w:val="005C5D01"/>
     <w:rsid w:val="005C5D0D"/>
     <w:rsid w:val="005C6089"/>
     <w:rsid w:val="005C60A1"/>
     <w:rsid w:val="005C6428"/>
     <w:rsid w:val="005C6508"/>
     <w:rsid w:val="005C6A42"/>
     <w:rsid w:val="005C6D14"/>
+    <w:rsid w:val="005C70A7"/>
     <w:rsid w:val="005C7437"/>
     <w:rsid w:val="005C773D"/>
     <w:rsid w:val="005C7AB3"/>
     <w:rsid w:val="005C7DA7"/>
     <w:rsid w:val="005D002D"/>
     <w:rsid w:val="005D0170"/>
     <w:rsid w:val="005D02E5"/>
     <w:rsid w:val="005D0720"/>
     <w:rsid w:val="005D082E"/>
     <w:rsid w:val="005D0A7C"/>
     <w:rsid w:val="005D0B38"/>
     <w:rsid w:val="005D0D7E"/>
     <w:rsid w:val="005D0DA7"/>
     <w:rsid w:val="005D10A0"/>
     <w:rsid w:val="005D1525"/>
     <w:rsid w:val="005D1625"/>
     <w:rsid w:val="005D19BE"/>
     <w:rsid w:val="005D1ACF"/>
     <w:rsid w:val="005D1CEA"/>
     <w:rsid w:val="005D1D3F"/>
     <w:rsid w:val="005D1EB2"/>
     <w:rsid w:val="005D21F5"/>
     <w:rsid w:val="005D2296"/>
     <w:rsid w:val="005D243D"/>
     <w:rsid w:val="005D2E92"/>
@@ -26095,50 +21279,51 @@
     <w:rsid w:val="005D5A33"/>
     <w:rsid w:val="005D5B16"/>
     <w:rsid w:val="005D5C1B"/>
     <w:rsid w:val="005D5E11"/>
     <w:rsid w:val="005D6478"/>
     <w:rsid w:val="005D654F"/>
     <w:rsid w:val="005D6590"/>
     <w:rsid w:val="005D65E6"/>
     <w:rsid w:val="005D662F"/>
     <w:rsid w:val="005D6687"/>
     <w:rsid w:val="005D669C"/>
     <w:rsid w:val="005D6AFF"/>
     <w:rsid w:val="005D6D0E"/>
     <w:rsid w:val="005D6E7A"/>
     <w:rsid w:val="005D73D3"/>
     <w:rsid w:val="005D7558"/>
     <w:rsid w:val="005D755D"/>
     <w:rsid w:val="005D75D1"/>
     <w:rsid w:val="005D760C"/>
     <w:rsid w:val="005D7633"/>
     <w:rsid w:val="005D7AF6"/>
     <w:rsid w:val="005E00A6"/>
     <w:rsid w:val="005E022F"/>
     <w:rsid w:val="005E0309"/>
     <w:rsid w:val="005E03E6"/>
+    <w:rsid w:val="005E0752"/>
     <w:rsid w:val="005E0799"/>
     <w:rsid w:val="005E080D"/>
     <w:rsid w:val="005E0C64"/>
     <w:rsid w:val="005E0F53"/>
     <w:rsid w:val="005E0F95"/>
     <w:rsid w:val="005E112D"/>
     <w:rsid w:val="005E11AE"/>
     <w:rsid w:val="005E199A"/>
     <w:rsid w:val="005E1BB8"/>
     <w:rsid w:val="005E1D99"/>
     <w:rsid w:val="005E1EA6"/>
     <w:rsid w:val="005E1F4E"/>
     <w:rsid w:val="005E1FB2"/>
     <w:rsid w:val="005E203A"/>
     <w:rsid w:val="005E21F1"/>
     <w:rsid w:val="005E222B"/>
     <w:rsid w:val="005E29DB"/>
     <w:rsid w:val="005E2CA3"/>
     <w:rsid w:val="005E2D5C"/>
     <w:rsid w:val="005E31EB"/>
     <w:rsid w:val="005E33EB"/>
     <w:rsid w:val="005E3498"/>
     <w:rsid w:val="005E3E4D"/>
     <w:rsid w:val="005E4217"/>
     <w:rsid w:val="005E4556"/>
@@ -28073,50 +23258,51 @@
     <w:rsid w:val="00791E13"/>
     <w:rsid w:val="00791ECC"/>
     <w:rsid w:val="00792003"/>
     <w:rsid w:val="007921D8"/>
     <w:rsid w:val="00792323"/>
     <w:rsid w:val="00792328"/>
     <w:rsid w:val="00792539"/>
     <w:rsid w:val="007925DF"/>
     <w:rsid w:val="0079296A"/>
     <w:rsid w:val="00792AD9"/>
     <w:rsid w:val="00792AED"/>
     <w:rsid w:val="00792DD5"/>
     <w:rsid w:val="007930C4"/>
     <w:rsid w:val="007938EA"/>
     <w:rsid w:val="00793934"/>
     <w:rsid w:val="00793DEA"/>
     <w:rsid w:val="00793FD8"/>
     <w:rsid w:val="0079406B"/>
     <w:rsid w:val="007940FD"/>
     <w:rsid w:val="00794826"/>
     <w:rsid w:val="0079485C"/>
     <w:rsid w:val="00794918"/>
     <w:rsid w:val="00794AA8"/>
     <w:rsid w:val="00794C54"/>
     <w:rsid w:val="00794C9C"/>
+    <w:rsid w:val="00795251"/>
     <w:rsid w:val="00795359"/>
     <w:rsid w:val="0079550E"/>
     <w:rsid w:val="007955AD"/>
     <w:rsid w:val="007955D3"/>
     <w:rsid w:val="007956FC"/>
     <w:rsid w:val="007959B4"/>
     <w:rsid w:val="00795A42"/>
     <w:rsid w:val="00795F24"/>
     <w:rsid w:val="007961FC"/>
     <w:rsid w:val="007962DB"/>
     <w:rsid w:val="007968AB"/>
     <w:rsid w:val="00796C2D"/>
     <w:rsid w:val="00796DEF"/>
     <w:rsid w:val="0079700B"/>
     <w:rsid w:val="0079753F"/>
     <w:rsid w:val="00797C31"/>
     <w:rsid w:val="00797D02"/>
     <w:rsid w:val="00797EE5"/>
     <w:rsid w:val="007A0277"/>
     <w:rsid w:val="007A0337"/>
     <w:rsid w:val="007A03A2"/>
     <w:rsid w:val="007A0FBB"/>
     <w:rsid w:val="007A12BA"/>
     <w:rsid w:val="007A1369"/>
     <w:rsid w:val="007A1427"/>
@@ -30180,64 +25366,66 @@
     <w:rsid w:val="0097140C"/>
     <w:rsid w:val="009717A2"/>
     <w:rsid w:val="0097182D"/>
     <w:rsid w:val="009718A6"/>
     <w:rsid w:val="0097196B"/>
     <w:rsid w:val="00971A32"/>
     <w:rsid w:val="00971DB9"/>
     <w:rsid w:val="00971EDD"/>
     <w:rsid w:val="00972219"/>
     <w:rsid w:val="0097229D"/>
     <w:rsid w:val="0097234B"/>
     <w:rsid w:val="00972413"/>
     <w:rsid w:val="00972A0C"/>
     <w:rsid w:val="00972A94"/>
     <w:rsid w:val="00972B38"/>
     <w:rsid w:val="009730B1"/>
     <w:rsid w:val="009731B0"/>
     <w:rsid w:val="009732A3"/>
     <w:rsid w:val="009732F7"/>
     <w:rsid w:val="00973308"/>
     <w:rsid w:val="00973395"/>
     <w:rsid w:val="009733C9"/>
     <w:rsid w:val="009737C5"/>
     <w:rsid w:val="00973943"/>
     <w:rsid w:val="00973A23"/>
+    <w:rsid w:val="00973A29"/>
     <w:rsid w:val="00973A49"/>
     <w:rsid w:val="00973A4A"/>
     <w:rsid w:val="00973CC4"/>
     <w:rsid w:val="00973D32"/>
     <w:rsid w:val="00973E36"/>
     <w:rsid w:val="00973FA9"/>
     <w:rsid w:val="00973FBC"/>
     <w:rsid w:val="00973FF0"/>
     <w:rsid w:val="009741C9"/>
     <w:rsid w:val="00974512"/>
     <w:rsid w:val="009745DD"/>
     <w:rsid w:val="0097495B"/>
     <w:rsid w:val="009749B2"/>
     <w:rsid w:val="00974AB7"/>
+    <w:rsid w:val="00974B74"/>
     <w:rsid w:val="00974BF8"/>
     <w:rsid w:val="00974C04"/>
     <w:rsid w:val="00974CAE"/>
     <w:rsid w:val="00974D61"/>
     <w:rsid w:val="00974E1F"/>
     <w:rsid w:val="00974F70"/>
     <w:rsid w:val="009759EA"/>
     <w:rsid w:val="00975AC0"/>
     <w:rsid w:val="00975BC2"/>
     <w:rsid w:val="00975DDE"/>
     <w:rsid w:val="00975E01"/>
     <w:rsid w:val="00975E17"/>
     <w:rsid w:val="0097607F"/>
     <w:rsid w:val="00976107"/>
     <w:rsid w:val="00976182"/>
     <w:rsid w:val="00976233"/>
     <w:rsid w:val="00976481"/>
     <w:rsid w:val="00976585"/>
     <w:rsid w:val="0097675A"/>
     <w:rsid w:val="00976B40"/>
     <w:rsid w:val="00976CA9"/>
     <w:rsid w:val="00976D88"/>
     <w:rsid w:val="00976E02"/>
     <w:rsid w:val="00976FC1"/>
     <w:rsid w:val="009770D3"/>
@@ -30371,50 +25559,51 @@
     <w:rsid w:val="009938FD"/>
     <w:rsid w:val="00993CF4"/>
     <w:rsid w:val="00993DE8"/>
     <w:rsid w:val="00993F8E"/>
     <w:rsid w:val="00993FEF"/>
     <w:rsid w:val="0099410C"/>
     <w:rsid w:val="009941F0"/>
     <w:rsid w:val="009943B4"/>
     <w:rsid w:val="009945A9"/>
     <w:rsid w:val="00994822"/>
     <w:rsid w:val="00994923"/>
     <w:rsid w:val="00994B09"/>
     <w:rsid w:val="00994CBA"/>
     <w:rsid w:val="00994D8B"/>
     <w:rsid w:val="0099504C"/>
     <w:rsid w:val="009950F7"/>
     <w:rsid w:val="0099535F"/>
     <w:rsid w:val="0099542B"/>
     <w:rsid w:val="0099559F"/>
     <w:rsid w:val="0099579B"/>
     <w:rsid w:val="00995A62"/>
     <w:rsid w:val="00995B31"/>
     <w:rsid w:val="00995B32"/>
     <w:rsid w:val="00995C95"/>
     <w:rsid w:val="0099637D"/>
+    <w:rsid w:val="00996765"/>
     <w:rsid w:val="00996836"/>
     <w:rsid w:val="00996872"/>
     <w:rsid w:val="00996B2A"/>
     <w:rsid w:val="0099737B"/>
     <w:rsid w:val="009975C4"/>
     <w:rsid w:val="00997636"/>
     <w:rsid w:val="009978FB"/>
     <w:rsid w:val="00997976"/>
     <w:rsid w:val="009979C1"/>
     <w:rsid w:val="00997A07"/>
     <w:rsid w:val="00997A92"/>
     <w:rsid w:val="00997B94"/>
     <w:rsid w:val="009A00D5"/>
     <w:rsid w:val="009A03CE"/>
     <w:rsid w:val="009A04C6"/>
     <w:rsid w:val="009A0736"/>
     <w:rsid w:val="009A0BCC"/>
     <w:rsid w:val="009A0CED"/>
     <w:rsid w:val="009A0CF4"/>
     <w:rsid w:val="009A11B2"/>
     <w:rsid w:val="009A148B"/>
     <w:rsid w:val="009A14BB"/>
     <w:rsid w:val="009A15A3"/>
     <w:rsid w:val="009A1887"/>
     <w:rsid w:val="009A1C22"/>
@@ -33748,50 +28937,51 @@
     <w:rsid w:val="00C853F3"/>
     <w:rsid w:val="00C85497"/>
     <w:rsid w:val="00C854F5"/>
     <w:rsid w:val="00C858B5"/>
     <w:rsid w:val="00C85915"/>
     <w:rsid w:val="00C85BFE"/>
     <w:rsid w:val="00C85C31"/>
     <w:rsid w:val="00C85EE4"/>
     <w:rsid w:val="00C862C6"/>
     <w:rsid w:val="00C8669A"/>
     <w:rsid w:val="00C866B5"/>
     <w:rsid w:val="00C8674B"/>
     <w:rsid w:val="00C868CD"/>
     <w:rsid w:val="00C86A0A"/>
     <w:rsid w:val="00C86AF1"/>
     <w:rsid w:val="00C86F10"/>
     <w:rsid w:val="00C8751E"/>
     <w:rsid w:val="00C8758C"/>
     <w:rsid w:val="00C87EB5"/>
     <w:rsid w:val="00C90383"/>
     <w:rsid w:val="00C903C5"/>
     <w:rsid w:val="00C90532"/>
     <w:rsid w:val="00C905BA"/>
     <w:rsid w:val="00C90657"/>
     <w:rsid w:val="00C90781"/>
+    <w:rsid w:val="00C90883"/>
     <w:rsid w:val="00C908DA"/>
     <w:rsid w:val="00C909E4"/>
     <w:rsid w:val="00C90C8A"/>
     <w:rsid w:val="00C90CE3"/>
     <w:rsid w:val="00C90D82"/>
     <w:rsid w:val="00C9122D"/>
     <w:rsid w:val="00C913DF"/>
     <w:rsid w:val="00C914EE"/>
     <w:rsid w:val="00C9170D"/>
     <w:rsid w:val="00C91ADB"/>
     <w:rsid w:val="00C91B8F"/>
     <w:rsid w:val="00C91D18"/>
     <w:rsid w:val="00C91D8F"/>
     <w:rsid w:val="00C91E0C"/>
     <w:rsid w:val="00C91E2A"/>
     <w:rsid w:val="00C9221A"/>
     <w:rsid w:val="00C923EB"/>
     <w:rsid w:val="00C92435"/>
     <w:rsid w:val="00C9282F"/>
     <w:rsid w:val="00C92A9F"/>
     <w:rsid w:val="00C92B36"/>
     <w:rsid w:val="00C92CD3"/>
     <w:rsid w:val="00C92DB5"/>
     <w:rsid w:val="00C92F46"/>
     <w:rsid w:val="00C92FAC"/>
@@ -34018,50 +29208,51 @@
     <w:rsid w:val="00CC395A"/>
     <w:rsid w:val="00CC3B05"/>
     <w:rsid w:val="00CC3CBE"/>
     <w:rsid w:val="00CC3D85"/>
     <w:rsid w:val="00CC3ED9"/>
     <w:rsid w:val="00CC40E6"/>
     <w:rsid w:val="00CC4353"/>
     <w:rsid w:val="00CC4740"/>
     <w:rsid w:val="00CC49D8"/>
     <w:rsid w:val="00CC4AEB"/>
     <w:rsid w:val="00CC4D67"/>
     <w:rsid w:val="00CC4DA7"/>
     <w:rsid w:val="00CC4DBC"/>
     <w:rsid w:val="00CC506F"/>
     <w:rsid w:val="00CC5184"/>
     <w:rsid w:val="00CC51BD"/>
     <w:rsid w:val="00CC5353"/>
     <w:rsid w:val="00CC5748"/>
     <w:rsid w:val="00CC5CAB"/>
     <w:rsid w:val="00CC5EBE"/>
     <w:rsid w:val="00CC5FAC"/>
     <w:rsid w:val="00CC608D"/>
     <w:rsid w:val="00CC6361"/>
     <w:rsid w:val="00CC6524"/>
     <w:rsid w:val="00CC67B6"/>
+    <w:rsid w:val="00CC69EF"/>
     <w:rsid w:val="00CC7527"/>
     <w:rsid w:val="00CC76F1"/>
     <w:rsid w:val="00CC7913"/>
     <w:rsid w:val="00CC79E6"/>
     <w:rsid w:val="00CC7A88"/>
     <w:rsid w:val="00CC7E02"/>
     <w:rsid w:val="00CC7FCD"/>
     <w:rsid w:val="00CD0259"/>
     <w:rsid w:val="00CD04C8"/>
     <w:rsid w:val="00CD07A0"/>
     <w:rsid w:val="00CD0864"/>
     <w:rsid w:val="00CD09C5"/>
     <w:rsid w:val="00CD0A30"/>
     <w:rsid w:val="00CD0AAD"/>
     <w:rsid w:val="00CD0AD5"/>
     <w:rsid w:val="00CD0AF4"/>
     <w:rsid w:val="00CD10C8"/>
     <w:rsid w:val="00CD125F"/>
     <w:rsid w:val="00CD154F"/>
     <w:rsid w:val="00CD182E"/>
     <w:rsid w:val="00CD2013"/>
     <w:rsid w:val="00CD20F1"/>
     <w:rsid w:val="00CD23AA"/>
     <w:rsid w:val="00CD2474"/>
     <w:rsid w:val="00CD24FD"/>
@@ -35998,50 +31189,51 @@
     <w:rsid w:val="00E809EF"/>
     <w:rsid w:val="00E80AB2"/>
     <w:rsid w:val="00E80B71"/>
     <w:rsid w:val="00E80D70"/>
     <w:rsid w:val="00E80D78"/>
     <w:rsid w:val="00E80D9D"/>
     <w:rsid w:val="00E80DEB"/>
     <w:rsid w:val="00E80E62"/>
     <w:rsid w:val="00E8105D"/>
     <w:rsid w:val="00E812D7"/>
     <w:rsid w:val="00E8192F"/>
     <w:rsid w:val="00E819BE"/>
     <w:rsid w:val="00E81BCE"/>
     <w:rsid w:val="00E81E68"/>
     <w:rsid w:val="00E82049"/>
     <w:rsid w:val="00E82578"/>
     <w:rsid w:val="00E825D7"/>
     <w:rsid w:val="00E8320A"/>
     <w:rsid w:val="00E83463"/>
     <w:rsid w:val="00E8351B"/>
     <w:rsid w:val="00E83528"/>
     <w:rsid w:val="00E83619"/>
     <w:rsid w:val="00E83803"/>
     <w:rsid w:val="00E838DD"/>
     <w:rsid w:val="00E83929"/>
+    <w:rsid w:val="00E83AAF"/>
     <w:rsid w:val="00E83AD4"/>
     <w:rsid w:val="00E83B06"/>
     <w:rsid w:val="00E83FB5"/>
     <w:rsid w:val="00E8460E"/>
     <w:rsid w:val="00E846DC"/>
     <w:rsid w:val="00E847A6"/>
     <w:rsid w:val="00E848B6"/>
     <w:rsid w:val="00E84ABE"/>
     <w:rsid w:val="00E84BD8"/>
     <w:rsid w:val="00E84C24"/>
     <w:rsid w:val="00E84DE2"/>
     <w:rsid w:val="00E8501C"/>
     <w:rsid w:val="00E851B3"/>
     <w:rsid w:val="00E852EB"/>
     <w:rsid w:val="00E854CD"/>
     <w:rsid w:val="00E855F9"/>
     <w:rsid w:val="00E859D8"/>
     <w:rsid w:val="00E85AD7"/>
     <w:rsid w:val="00E85B7B"/>
     <w:rsid w:val="00E85F06"/>
     <w:rsid w:val="00E86001"/>
     <w:rsid w:val="00E86025"/>
     <w:rsid w:val="00E8643B"/>
     <w:rsid w:val="00E866DA"/>
     <w:rsid w:val="00E86A1D"/>
@@ -36844,50 +32036,51 @@
     <w:rsid w:val="00F46186"/>
     <w:rsid w:val="00F46201"/>
     <w:rsid w:val="00F465DF"/>
     <w:rsid w:val="00F46738"/>
     <w:rsid w:val="00F468E0"/>
     <w:rsid w:val="00F46C23"/>
     <w:rsid w:val="00F46C50"/>
     <w:rsid w:val="00F46E5E"/>
     <w:rsid w:val="00F47075"/>
     <w:rsid w:val="00F4710B"/>
     <w:rsid w:val="00F472DB"/>
     <w:rsid w:val="00F47415"/>
     <w:rsid w:val="00F47422"/>
     <w:rsid w:val="00F475E0"/>
     <w:rsid w:val="00F479A5"/>
     <w:rsid w:val="00F47C24"/>
     <w:rsid w:val="00F47C36"/>
     <w:rsid w:val="00F47C45"/>
     <w:rsid w:val="00F47C80"/>
     <w:rsid w:val="00F47EAD"/>
     <w:rsid w:val="00F5011A"/>
     <w:rsid w:val="00F50352"/>
     <w:rsid w:val="00F50618"/>
     <w:rsid w:val="00F50A68"/>
     <w:rsid w:val="00F50B54"/>
+    <w:rsid w:val="00F50C73"/>
     <w:rsid w:val="00F50DD0"/>
     <w:rsid w:val="00F51042"/>
     <w:rsid w:val="00F5124D"/>
     <w:rsid w:val="00F5131E"/>
     <w:rsid w:val="00F5158A"/>
     <w:rsid w:val="00F5159B"/>
     <w:rsid w:val="00F516D6"/>
     <w:rsid w:val="00F5196D"/>
     <w:rsid w:val="00F519C2"/>
     <w:rsid w:val="00F51AA1"/>
     <w:rsid w:val="00F51B92"/>
     <w:rsid w:val="00F51C30"/>
     <w:rsid w:val="00F51D12"/>
     <w:rsid w:val="00F51D74"/>
     <w:rsid w:val="00F52751"/>
     <w:rsid w:val="00F5280C"/>
     <w:rsid w:val="00F52A0C"/>
     <w:rsid w:val="00F52A40"/>
     <w:rsid w:val="00F52BFC"/>
     <w:rsid w:val="00F52C03"/>
     <w:rsid w:val="00F52E48"/>
     <w:rsid w:val="00F52EE4"/>
     <w:rsid w:val="00F530EF"/>
     <w:rsid w:val="00F532B5"/>
     <w:rsid w:val="00F5336C"/>
@@ -36934,50 +32127,51 @@
     <w:rsid w:val="00F573B9"/>
     <w:rsid w:val="00F57637"/>
     <w:rsid w:val="00F57737"/>
     <w:rsid w:val="00F57950"/>
     <w:rsid w:val="00F57965"/>
     <w:rsid w:val="00F57ADD"/>
     <w:rsid w:val="00F57B3E"/>
     <w:rsid w:val="00F57BC1"/>
     <w:rsid w:val="00F57C22"/>
     <w:rsid w:val="00F57CD4"/>
     <w:rsid w:val="00F57E1D"/>
     <w:rsid w:val="00F57E93"/>
     <w:rsid w:val="00F57F74"/>
     <w:rsid w:val="00F60071"/>
     <w:rsid w:val="00F60422"/>
     <w:rsid w:val="00F60548"/>
     <w:rsid w:val="00F60691"/>
     <w:rsid w:val="00F60697"/>
     <w:rsid w:val="00F6096C"/>
     <w:rsid w:val="00F609FD"/>
     <w:rsid w:val="00F60D9D"/>
     <w:rsid w:val="00F60E22"/>
     <w:rsid w:val="00F60F5A"/>
     <w:rsid w:val="00F6134B"/>
     <w:rsid w:val="00F6137A"/>
+    <w:rsid w:val="00F615E0"/>
     <w:rsid w:val="00F6164B"/>
     <w:rsid w:val="00F617E2"/>
     <w:rsid w:val="00F61812"/>
     <w:rsid w:val="00F61942"/>
     <w:rsid w:val="00F61A49"/>
     <w:rsid w:val="00F61B57"/>
     <w:rsid w:val="00F61D59"/>
     <w:rsid w:val="00F61D66"/>
     <w:rsid w:val="00F61FD8"/>
     <w:rsid w:val="00F62052"/>
     <w:rsid w:val="00F62093"/>
     <w:rsid w:val="00F62173"/>
     <w:rsid w:val="00F6273B"/>
     <w:rsid w:val="00F62924"/>
     <w:rsid w:val="00F629F3"/>
     <w:rsid w:val="00F62B7D"/>
     <w:rsid w:val="00F62C1B"/>
     <w:rsid w:val="00F62C4A"/>
     <w:rsid w:val="00F62DAD"/>
     <w:rsid w:val="00F62F71"/>
     <w:rsid w:val="00F63210"/>
     <w:rsid w:val="00F633D4"/>
     <w:rsid w:val="00F63943"/>
     <w:rsid w:val="00F640A6"/>
     <w:rsid w:val="00F64265"/>
@@ -37085,50 +32279,51 @@
     <w:rsid w:val="00F77EC8"/>
     <w:rsid w:val="00F77FBF"/>
     <w:rsid w:val="00F801B5"/>
     <w:rsid w:val="00F8027A"/>
     <w:rsid w:val="00F8035C"/>
     <w:rsid w:val="00F803A0"/>
     <w:rsid w:val="00F803D6"/>
     <w:rsid w:val="00F806B3"/>
     <w:rsid w:val="00F80741"/>
     <w:rsid w:val="00F80920"/>
     <w:rsid w:val="00F809E7"/>
     <w:rsid w:val="00F80B7F"/>
     <w:rsid w:val="00F80C88"/>
     <w:rsid w:val="00F80D4F"/>
     <w:rsid w:val="00F80ECE"/>
     <w:rsid w:val="00F80EE2"/>
     <w:rsid w:val="00F80F2F"/>
     <w:rsid w:val="00F8103A"/>
     <w:rsid w:val="00F8105B"/>
     <w:rsid w:val="00F812F4"/>
     <w:rsid w:val="00F81377"/>
     <w:rsid w:val="00F8140B"/>
     <w:rsid w:val="00F815A2"/>
     <w:rsid w:val="00F815C9"/>
     <w:rsid w:val="00F818EC"/>
+    <w:rsid w:val="00F81AC3"/>
     <w:rsid w:val="00F81AE9"/>
     <w:rsid w:val="00F81E26"/>
     <w:rsid w:val="00F81F8E"/>
     <w:rsid w:val="00F8248A"/>
     <w:rsid w:val="00F8250F"/>
     <w:rsid w:val="00F82727"/>
     <w:rsid w:val="00F82C56"/>
     <w:rsid w:val="00F82E9A"/>
     <w:rsid w:val="00F83035"/>
     <w:rsid w:val="00F830E5"/>
     <w:rsid w:val="00F83198"/>
     <w:rsid w:val="00F8350D"/>
     <w:rsid w:val="00F83810"/>
     <w:rsid w:val="00F83851"/>
     <w:rsid w:val="00F83C3A"/>
     <w:rsid w:val="00F83D5A"/>
     <w:rsid w:val="00F83DFB"/>
     <w:rsid w:val="00F8403E"/>
     <w:rsid w:val="00F840BB"/>
     <w:rsid w:val="00F8469F"/>
     <w:rsid w:val="00F84837"/>
     <w:rsid w:val="00F84922"/>
     <w:rsid w:val="00F849B1"/>
     <w:rsid w:val="00F84A3B"/>
     <w:rsid w:val="00F84AC0"/>
@@ -50286,88 +45481,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...36 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A" ma:contentTypeVersion="10" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="a0a667eafeb446874c0e5ed970ae151e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d798e5-3709-4ef6-a25d-7ac21912a859" xmlns:ns3="b382dae5-e816-4e2d-8100-607793ae65bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed8825bd66ac9fdf92e035ecdbaae31b" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <xsd:import namespace="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -50526,129 +45683,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="b382dae5-e816-4e2d-8100-607793ae65bb">
+      <UserInfo>
+        <DisplayName>Hintsala Jari</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Filali Anne</DisplayName>
+        <AccountId>19</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Hynninen Nina</DisplayName>
+        <AccountId>22</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Aho Leena</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE37435-4DB6-42E4-967A-F4AA3A6A80AA}">
-[...16 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA6F39D-972A-4B97-86B9-5BEDA7A11653}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD288BCA-BB36-4B87-824C-4477CA0B5E3F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE37435-4DB6-42E4-967A-F4AA3A6A80AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3C3E4D7-6207-4C8E-8CEF-EA3273659E34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>29</Pages>
-[...1 lines deleted...]
-  <Characters>79965</Characters>
+  <Pages>24</Pages>
+  <Words>7807</Words>
+  <Characters>72606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1817</Lines>
-  <Paragraphs>564</Paragraphs>
+  <Lines>1251</Lines>
+  <Paragraphs>400</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>88036</CharactersWithSpaces>
+  <CharactersWithSpaces>80013</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hintsala Jari</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A</vt:lpwstr>