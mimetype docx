--- v0 (2026-07-03)
+++ v1 (2026-09-22)
@@ -10106,7085 +10106,1277 @@
     </w:p>
     <w:p w14:paraId="40A70F8E" w14:textId="77777777" w:rsidR="00F874F0" w:rsidRDefault="00F874F0">
       <w:pPr>
         <w:spacing w:after="422"/>
         <w:ind w:left="-5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E89F20D" w14:textId="77777777" w:rsidR="00F874F0" w:rsidRDefault="00F874F0">
       <w:pPr>
         <w:spacing w:after="422"/>
         <w:ind w:left="-5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C84C730" w14:textId="77777777" w:rsidR="00F874F0" w:rsidRDefault="00F874F0">
       <w:pPr>
         <w:spacing w:after="422"/>
         <w:ind w:left="-5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5430AD7D" w14:textId="77777777" w:rsidR="00DD0A4C" w:rsidRDefault="00DD0A4C" w:rsidP="00B35E72">
       <w:pPr>
         <w:spacing w:after="422"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0042686A" w14:textId="77777777" w:rsidR="0067224E" w:rsidRDefault="00B040FD">
+    <w:p w14:paraId="415BC774" w14:textId="4D45FD54" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
-        <w:ind w:left="561" w:hanging="576"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc188357443"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc188956192"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc175740445"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc175741908"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc175741972"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Omavalvonnan toteutumisen seurantaraportti  </w:t>
+        <w:t xml:space="preserve">4.4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Omavalvon</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_Toc175740446"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc175741909"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc175741973"/>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nan toteutumisen </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>seurantaraportti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00F90067">
         <w:rPr>
-          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="78FF71EC" w14:textId="61A8507F" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Omavalvonnan lähtökohtia ovat seuranta ja ennakointi. Saamme tietoa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niittytuvan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>palvelun laadun ja asiakasturvallisuuden kehittämisen tarpeista esimerkiksi poikkeamahavainnoista, kvartaaleittain toteutettavasta omavalvontakyselystä, ulkoisista auditoinneista, omavalvontapäivistä, asiakastyön vaikuttavuus- ja arviointimittareista, asiakaspalautteista ja henkilöstöpalautteista. Seurantaa tehdään säännöllisesti myös viikkotiimien yhteydessä. Kehittämistarvehavaintoja voi tulla viranomaisten valvonta- ja ohjauskäynneiltä ja mahdollisista muistutuksista, kantelusta tai epäkohtailmoituksista.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Niittytuvan palveluvastaava vastaa siitä, että havaittuihin kehittämistarpeisiin reagoidaan ja ne korjataan. Omavalvontasuunnitelma päivitetään tehtyjen toimenpiteiden osalta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC26131" w14:textId="616F59C1" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Niittytuvan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vastuuhenkilö vastaa siitä, että omavalvontasuunnitelmaa seurataan seurantadokumentissa. Seurannan perusteella tehdyt muutokset julkaistaan neljän (4) kuukauden välein osana omavalvontasuunnitelmaa alla olevassa taulukossa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E179BC0" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seurantaraportointi ja omavalvontasuunnitelman päivittäminen on kirjattu yksikön vuosikelloon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABECD79" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Seurantaraportointi: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DD2FB8" w14:textId="417DEF96" w:rsidR="00F874F0" w:rsidRDefault="00F874F0">
-[...22 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="44DD61B0" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tammikuu – huhtikuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> julkaisu toukokuun 10. pv mennessä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">toukokuu – elokuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> julkaisu syyskuun 10. pv mennessä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">syyskuu – joulukuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00F90067">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> julkaisu tammikuun 10. pv mennessä</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TaulukkoRuudukko"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2108"/>
+        <w:gridCol w:w="4628"/>
+        <w:gridCol w:w="974"/>
+        <w:gridCol w:w="999"/>
+        <w:gridCol w:w="926"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F90067" w:rsidRPr="00F90067" w14:paraId="31CD055C" w14:textId="77777777" w:rsidTr="00CD33E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2108" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF988C2" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="32" w:name="_Toc188357444"/>
+            <w:r w:rsidRPr="00F90067">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Muutoksen ajankohta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0062EE" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90067">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Muutokset</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE00008" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90067">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Aloitta-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786DF5E4" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90067">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>matta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7F1481" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90067">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Kesken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F426942" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90067">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Valmis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F90067" w:rsidRPr="00F90067" w14:paraId="081205DE" w14:textId="77777777" w:rsidTr="00CD33E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2108" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="215361FB" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90067">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Syyskuu 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E29F92" w14:textId="716EFD42" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="0009104A" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yksikössä siirrytty käyttämään </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Domacare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 versiota asiakaskirjauksissa ja</w:t>
+            </w:r>
+            <w:r w:rsidR="00003F2C">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> asiakkaiden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RAI-ID-arviointien tekemisessä.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F105F29" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="021F6770" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09CFE85E" w14:textId="25DF1FFE" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="0009104A" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD33E3" w:rsidRPr="00F90067" w14:paraId="6CF4B1CC" w14:textId="77777777" w:rsidTr="00CD33E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2108" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0180F01A" w14:textId="008273F7" w:rsidR="00CD33E3" w:rsidRPr="00F90067" w:rsidRDefault="00CD33E3" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Syyskuu 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A87D68F" w14:textId="37227F88" w:rsidR="00CD33E3" w:rsidRDefault="00CD33E3" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Palveluiden toteuttamissuunnitelmien sisältöä tarkennetaan tilaajan asettamien asumisen tavoitteiden osalta sekä rajoitustoimenpiteiden, niiden perustelujen ja rajoitustoimenpidehistorian osalta.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="583EFFDE" w14:textId="77777777" w:rsidR="00CD33E3" w:rsidRPr="00F90067" w:rsidRDefault="00CD33E3" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EADDBD" w14:textId="41835687" w:rsidR="00CD33E3" w:rsidRPr="00F90067" w:rsidRDefault="00CD33E3" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64495953" w14:textId="77777777" w:rsidR="00CD33E3" w:rsidRDefault="00CD33E3" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F90067" w:rsidRPr="00F90067" w14:paraId="4A4DE68F" w14:textId="77777777" w:rsidTr="00CD33E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2108" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3677C418" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90067">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Tammikuu 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAAAEFB" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E079319" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A2FD9A" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE7B66A" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F90067" w:rsidRPr="00F90067" w14:paraId="7A1589EC" w14:textId="77777777" w:rsidTr="00CD33E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2108" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2992E513" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90067">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Toukokuu 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="036ADDAD" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C6EC2C" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5F21E9" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA4BDE2" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F90067" w:rsidRPr="00F90067" w14:paraId="74A64173" w14:textId="77777777" w:rsidTr="00CD33E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2108" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="275928A2" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90067">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Syyskuu 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2278991C" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07967AE0" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F4A397" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E34A4E1" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F90067" w:rsidRPr="00F90067" w14:paraId="2DA7476F" w14:textId="77777777" w:rsidTr="00CD33E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2108" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2929C068" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90067">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Tammikuu 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C71159" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF16CAF" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E337E3" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE3CFCA" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F90067" w:rsidRPr="00F90067" w14:paraId="7BE94991" w14:textId="77777777" w:rsidTr="00CD33E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2108" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056C3901" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90067">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Toukokuu 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D3A060" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BC4185" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="999" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="392A3919" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DD4D40" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3FB83E28" w14:textId="77777777" w:rsidR="00F90067" w:rsidRPr="00F90067" w:rsidRDefault="00F90067" w:rsidP="00F90067">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p w14:paraId="0B67132B" w14:textId="77777777" w:rsidR="00DD0A4C" w:rsidRPr="00DD0A4C" w:rsidRDefault="00DD0A4C" w:rsidP="00DD0A4C"/>
     <w:p w14:paraId="0232EFDD" w14:textId="77777777" w:rsidR="00DD0A4C" w:rsidRPr="00DD0A4C" w:rsidRDefault="00DD0A4C" w:rsidP="00DD0A4C"/>
     <w:p w14:paraId="6AC77B39" w14:textId="77777777" w:rsidR="00DD0A4C" w:rsidRPr="00DD0A4C" w:rsidRDefault="00DD0A4C" w:rsidP="00DD0A4C"/>
     <w:p w14:paraId="02B196A4" w14:textId="77777777" w:rsidR="00DD0A4C" w:rsidRPr="00DD0A4C" w:rsidRDefault="00DD0A4C" w:rsidP="00DD0A4C"/>
     <w:p w14:paraId="6AB24482" w14:textId="77777777" w:rsidR="00DD0A4C" w:rsidRPr="00DD0A4C" w:rsidRDefault="00DD0A4C" w:rsidP="00DD0A4C">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...628 lines deleted...]
-    <w:p w14:paraId="47ABC3E3" w14:textId="2957F33B" w:rsidR="0067224E" w:rsidRDefault="00B040FD">
+    <w:p w14:paraId="09F98390" w14:textId="741A2075" w:rsidR="0067224E" w:rsidRDefault="00B040FD" w:rsidP="00F90067">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...6259 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4438E382" w14:textId="77777777" w:rsidR="0067224E" w:rsidRDefault="00B040FD">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:after="27"/>
         <w:ind w:left="417" w:hanging="432"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc66482"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc66482"/>
       <w:r>
         <w:t xml:space="preserve">Omavalvontasuunnitelman ja raportoinnin hyväksyminen </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="557CD4E8" w14:textId="77777777" w:rsidR="0067224E" w:rsidRDefault="00B040FD">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t>Tämän omavalvontasuunnitelman ja raportoinnin hyväksyy ja vahvistaa Niittytuvan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vastuuhenkilö.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3100AA97" w14:textId="037BD751" w:rsidR="0067224E" w:rsidRDefault="00B040FD">
+    <w:p w14:paraId="3100AA97" w14:textId="62741666" w:rsidR="0067224E" w:rsidRDefault="00B040FD">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Paikka ja päiväys Muhos </w:t>
       </w:r>
-      <w:r w:rsidR="00BF60CC">
-        <w:t>6.5</w:t>
+      <w:r w:rsidR="00F90067">
+        <w:t>4.9</w:t>
       </w:r>
       <w:r w:rsidR="004B6C0A">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2026 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019D2253" w14:textId="77777777" w:rsidR="0067224E" w:rsidRDefault="00B040FD">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vastuuhenkilön nimi Kaisa Kellokumpu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="043A77DD" w14:textId="77777777" w:rsidR="0067224E" w:rsidRDefault="00B040FD">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -17265,100 +11457,121 @@
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0067224E">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1707" w:right="1128" w:bottom="1223" w:left="1133" w:header="706" w:footer="707" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0976635D" w14:textId="77777777" w:rsidR="00881EA6" w:rsidRDefault="00881EA6">
+    <w:p w14:paraId="47DCB95E" w14:textId="77777777" w:rsidR="000430B2" w:rsidRDefault="000430B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B487F45" w14:textId="77777777" w:rsidR="00881EA6" w:rsidRDefault="00881EA6">
+    <w:p w14:paraId="5B29D1A6" w14:textId="77777777" w:rsidR="000430B2" w:rsidRDefault="000430B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -17462,61 +11675,61 @@
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5E860ADB" w14:textId="77777777" w:rsidR="0067224E" w:rsidRDefault="00B040FD">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0921DD44" w14:textId="77777777" w:rsidR="00881EA6" w:rsidRDefault="00881EA6">
+    <w:p w14:paraId="46B31E07" w14:textId="77777777" w:rsidR="000430B2" w:rsidRDefault="000430B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="666C55D9" w14:textId="77777777" w:rsidR="00881EA6" w:rsidRDefault="00881EA6">
+    <w:p w14:paraId="23BAFEC1" w14:textId="77777777" w:rsidR="000430B2" w:rsidRDefault="000430B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32264A75" w14:textId="77777777" w:rsidR="0067224E" w:rsidRDefault="00B040FD">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="-56" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -20464,50 +14677,163 @@
     <w:lvl w:ilvl="8" w:tplc="0D26C47E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="577601D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12C68E6A"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B435E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAD83AC6"/>
     <w:lvl w:ilvl="0" w:tplc="1E760226">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -20675,51 +15001,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A888D94A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B05902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA3AA5E6"/>
     <w:lvl w:ilvl="0" w:tplc="06B0E432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -20887,51 +15213,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08EC9CC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F2F2CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21F06842"/>
     <w:lvl w:ilvl="0" w:tplc="338AA968">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -21099,51 +15425,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2744B0FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74BC23EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56E06BD8"/>
     <w:lvl w:ilvl="0" w:tplc="BAC80748">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -21311,51 +15637,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8A1A9F80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76880DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D092EDD6"/>
     <w:lvl w:ilvl="0" w:tplc="E640DE28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="137"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -21523,51 +15849,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4F00029E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78DA11DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E76CC046"/>
     <w:lvl w:ilvl="0" w:tplc="E96A45C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -21735,51 +16061,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8AF08CA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B221159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="913070C4"/>
     <w:lvl w:ilvl="0" w:tplc="B336BF66">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -21948,192 +16274,202 @@
     <w:lvl w:ilvl="8" w:tplc="C736E2EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="880896988">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1416393725">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1543706937">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1163591956">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="903371316">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1357191806">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="573971322">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1431660553">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="424112078">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="301809361">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="656882230">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="918909691">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="208536378">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="282004859">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1952202254">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1663898281">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1413503900">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1310749236">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1704749632">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0067224E"/>
+    <w:rsid w:val="00003F2C"/>
     <w:rsid w:val="00020CC1"/>
     <w:rsid w:val="00023D13"/>
+    <w:rsid w:val="000430B2"/>
+    <w:rsid w:val="0009104A"/>
     <w:rsid w:val="000F7E05"/>
     <w:rsid w:val="001719E3"/>
     <w:rsid w:val="00187BE1"/>
     <w:rsid w:val="001F6154"/>
     <w:rsid w:val="00200FE4"/>
     <w:rsid w:val="00210552"/>
     <w:rsid w:val="00226CE4"/>
     <w:rsid w:val="002370C4"/>
     <w:rsid w:val="002F47EE"/>
     <w:rsid w:val="002F7644"/>
     <w:rsid w:val="00310313"/>
     <w:rsid w:val="0038054F"/>
     <w:rsid w:val="003D0AE5"/>
     <w:rsid w:val="00465C3E"/>
     <w:rsid w:val="0049615B"/>
     <w:rsid w:val="004B6C0A"/>
     <w:rsid w:val="00540408"/>
     <w:rsid w:val="0057013E"/>
     <w:rsid w:val="006369F6"/>
     <w:rsid w:val="0067224E"/>
+    <w:rsid w:val="006729E3"/>
     <w:rsid w:val="006A7B27"/>
     <w:rsid w:val="00703CF3"/>
     <w:rsid w:val="00724815"/>
     <w:rsid w:val="00727D48"/>
     <w:rsid w:val="00737FCA"/>
     <w:rsid w:val="00812316"/>
     <w:rsid w:val="00874850"/>
     <w:rsid w:val="00881EA6"/>
     <w:rsid w:val="00883768"/>
     <w:rsid w:val="00931CAE"/>
     <w:rsid w:val="0099010A"/>
     <w:rsid w:val="009B1B6E"/>
+    <w:rsid w:val="00A01356"/>
     <w:rsid w:val="00A7531E"/>
     <w:rsid w:val="00B040FD"/>
     <w:rsid w:val="00B35E72"/>
     <w:rsid w:val="00B65BA8"/>
     <w:rsid w:val="00BF60CC"/>
     <w:rsid w:val="00BF7325"/>
     <w:rsid w:val="00C03B83"/>
     <w:rsid w:val="00C61304"/>
     <w:rsid w:val="00C64C01"/>
     <w:rsid w:val="00C92F59"/>
     <w:rsid w:val="00CB3EC5"/>
     <w:rsid w:val="00CD20D3"/>
+    <w:rsid w:val="00CD33E3"/>
     <w:rsid w:val="00CF2C6C"/>
     <w:rsid w:val="00D42CE7"/>
     <w:rsid w:val="00D62D55"/>
     <w:rsid w:val="00D705BF"/>
     <w:rsid w:val="00DD0A4C"/>
     <w:rsid w:val="00DD55B8"/>
     <w:rsid w:val="00E1264B"/>
     <w:rsid w:val="00E12841"/>
     <w:rsid w:val="00E528BE"/>
     <w:rsid w:val="00E76B3F"/>
     <w:rsid w:val="00EA3A01"/>
     <w:rsid w:val="00F2156E"/>
     <w:rsid w:val="00F24BF4"/>
     <w:rsid w:val="00F874F0"/>
+    <w:rsid w:val="00F90067"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="352DC0F0"/>
@@ -22758,50 +17094,77 @@
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelokappale">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00187BE1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TaulukkoRuudukko">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00F90067"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuortenystavat.fi/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoivatie.ims.fi/spring/share/document/1610/fi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nuortenystavat.fi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoivatie.ims.fi/spring/share/document/1610/fi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odl.fi/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.easywhistle.com/report/hoivatie/about" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odl.fi/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odl.fi/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.easywhistle.com/report/hoivatie/about" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
@@ -23100,54 +17463,54 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>41</Pages>
-[...1 lines deleted...]
-  <Characters>101440</Characters>
+  <Pages>33</Pages>
+  <Words>11157</Words>
+  <Characters>90377</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>845</Lines>
-  <Paragraphs>227</Paragraphs>
+  <Lines>753</Lines>
+  <Paragraphs>202</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>113736</CharactersWithSpaces>
+  <CharactersWithSpaces>101332</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hintsala Jari</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>