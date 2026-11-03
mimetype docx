--- v0 (2026-06-21)
+++ v1 (2026-11-03)
@@ -467,59 +467,51 @@
               <w:ind w:left="9" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pohjanvälke  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1FFADC3B" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC" w:rsidP="00B11D4B">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="126" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Omavalvontasuunnitelman </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> syys-joulukuu 2025  </w:t>
+              <w:t xml:space="preserve">Omavalvontasuunnitelman seurantaraportointi  ajalta syys-joulukuu 2025  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D7C10" w14:paraId="6F5A99C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DE68083" w14:textId="7A4B62E8" w:rsidR="009D7C10" w:rsidRDefault="00B11D4B" w:rsidP="00B11D4B">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:t>8.5.2026</w:t>
@@ -540,131 +532,125 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="9" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:t>Jenni Torkell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68BE80A8" w14:textId="210E2029" w:rsidR="009D7C10" w:rsidRDefault="00B11D4B" w:rsidP="00B11D4B">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Omavalvontasuunnitelman seurantaraportointi  ajalta </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">Omavalvontasuunnitelman seurantaraportointi  ajalta tammi-huhtikuu 2026  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D7C10" w14:paraId="0BC10F88" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01C94A19" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
+          <w:p w14:paraId="01C94A19" w14:textId="58F1EAA0" w:rsidR="009D7C10" w:rsidRDefault="0051087B">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t>10.9.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="222C5190" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
+          <w:p w14:paraId="222C5190" w14:textId="0DDDEFB9" w:rsidR="009D7C10" w:rsidRDefault="0051087B">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="9" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t>Kimi Valkonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1941C8CD" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
+          <w:p w14:paraId="1941C8CD" w14:textId="36306BAD" w:rsidR="009D7C10" w:rsidRDefault="0051087B">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">Omavalvontasuunnitelman seurantaraportointi  ajalta </w:t>
+            </w:r>
+            <w:r>
+              <w:t>touko-elokuu</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 2026  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D7C10" w14:paraId="20CABA51" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="087D8A95" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
@@ -1967,57 +1953,52 @@
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1EB12F57" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="23"/>
         <w:ind w:left="1853" w:right="679" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hoivatie Oy  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E71D135" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="23"/>
         <w:ind w:left="1853" w:right="679" w:hanging="360"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:t xml:space="preserve">3160743-8  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F73A55C" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="450"/>
         <w:ind w:left="1853" w:right="679" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kauppurienkatu 8 A, 4.krs, 90100 Oulu  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529BA2B9" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:after="56"/>
         <w:ind w:left="2574" w:right="624" w:hanging="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc50607"/>
       <w:r>
         <w:t xml:space="preserve">Palveluyksikön perustiedot  </w:t>
       </w:r>
@@ -2126,70 +2107,59 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="128"/>
         <w:ind w:left="1853" w:right="679" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Palveluala – Sosiaaliala  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45807CED" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hoivatien omistajayhteisöt ovat Nuorten Ystävät ja ODL. Molemmilla toimijoilla on yli sadan vuoden kokemus. Hoivatien arvopohja nojaa sen omistavien yhteisöjen arvoihin ja toimintakulttuureihin. Hoivatien tuotto käytetään omistajayhteisöjen kautta tukea tarvitsevien auttamiseen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D456DE8" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Vesperkoti tarjoaa ympärivuorokautista asumispalvelua, hoivaa ja huolenpitoa ikääntyneille. Asiakkaaksi hakeudutaan Pohjois-Pohjanmaan hyvinvointialueen ikäihmisten palveluohjauksen kautta. Asiakkaaksi voi hakeutua myös itsemaksavana. Itsemaksavana asiakkaaksi hakeutuva ottaa suoraan yhteyttä Vesperkodin esihenkilöön. Asiakkaalle annetaan tieto vapaana olevista paikoista, hinnoista ja palvelun sisällöstä. Arvioidaan asiakkaan terveydentilaa ja toimintakykyä, jotta voidaan varmistaa, että palvelu vastaa tarv</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">etta. Asiakkaamme ovat monisairaita ja iäkkäitä. Heistä lähes kaikki sairastavat keskivaikeaa tai vaikea-asteista muistisairautta. Kaikkien asiakkaidemme toimintakyky on alentunut ja he tarvitsevat 1–2 hoitajan ohjauksen tai avun selviytyäkseen päivittäisissä toiminnoissa.  </w:t>
+        <w:t xml:space="preserve">Vesperkoti tarjoaa ympärivuorokautista asumispalvelua, hoivaa ja huolenpitoa ikääntyneille. Asiakkaaksi hakeudutaan Pohjois-Pohjanmaan hyvinvointialueen ikäihmisten palveluohjauksen kautta. Asiakkaaksi voi hakeutua myös itsemaksavana. Itsemaksavana asiakkaaksi hakeutuva ottaa suoraan yhteyttä Vesperkodin esihenkilöön. Asiakkaalle annetaan tieto vapaana olevista paikoista, hinnoista ja palvelun sisällöstä. Arvioidaan asiakkaan terveydentilaa ja toimintakykyä, jotta voidaan varmistaa, että palvelu vastaa tarvetta. Asiakkaamme ovat monisairaita ja iäkkäitä. Heistä lähes kaikki sairastavat keskivaikeaa tai vaikea-asteista muistisairautta. Kaikkien asiakkaidemme toimintakyky on alentunut ja he tarvitsevat 1–2 hoitajan ohjauksen tai avun selviytyäkseen päivittäisissä toiminnoissa.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B964702" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Asumisyhteisöt ja ryhmät tarjoavat mahdollisuuden sosiaaliseen kanssakäymiseen, oman rauhan säilyttämiseen, sekä turvalliseen ja ennakoitavaan arkeen. Vesperkodissa on kuusi pienkotia. joissa on kahdeksan asuntoa kussakin. Yksikkömme pienkodit sijaitsevat kolmessa kerroksessa. Asunnot ovat yhden hengen huoneita ja kaikissa huoneissa on </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">-varusteltu wc, sekä suihku. Asuinhuoneissa on sähkösäätöinen sänky.  </w:t>
+        <w:t xml:space="preserve">Asumisyhteisöt ja ryhmät tarjoavat mahdollisuuden sosiaaliseen kanssakäymiseen, oman rauhan säilyttämiseen, sekä turvalliseen ja ennakoitavaan arkeen. Vesperkodissa on kuusi pienkotia. joissa on kahdeksan asuntoa kussakin. Yksikkömme pienkodit sijaitsevat kolmessa kerroksessa. Asunnot ovat yhden hengen huoneita ja kaikissa huoneissa on inva-varusteltu wc, sekä suihku. Asuinhuoneissa on sähkösäätöinen sänky.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2ED697" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tavoitteenamme on luoda kodinomainen ympäristö, jossa asiakas voi elää omannäköistä elämää, osallistua yhteisön toimintaan ja saada tarvitsemansa tuen vuorokauden ympäri. Asiakkaat voivat asua meillä turvallisesti elämänsä loppuun saakka.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EB47E7" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="251"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Toimintamme perustuu asiakkaidemme yksilölliseen elämäntilanteeseen ja tarpeisiin. Kunnioitamme jokaisen asiakkaan ihmisarvoa ja tuemme hänen osallisuuttaan arjessa hänen omien voimavarojensa mukaisesti.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47325C3C" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:spacing w:after="2"/>
         <w:ind w:left="1556" w:right="358"/>
       </w:pPr>
@@ -2209,190 +2179,142 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="65D9B3E3" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Omavalvonnan suunnittelusta vastaa yksikön palveluvastaava Susanna Pohjanvälke </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single" w:color="0563C1"/>
         </w:rPr>
         <w:t>susanna.pohjanvalke@hoivatie.fi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> p. 050 3128 299 Omavalvontasuunnitelma tehdään yhdessä henkilöstön kanssa viikkotiimeissä. Esihenkilö vastaa siitä, että jokainen työntekijä on lukenut omavalvontasuunnitelman ja kuitannut sen luetuksi IMS-järjestelmässä.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BD7085E" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Omavalvontasuunnitelma päivitetään toiminnan muuttuessa (palvelun laatu, asiakasturvallisuus) ja vähintään kerran vuodessa marras-joulukuussa. Omavalvontasuunnitelman seurantaraportti tehdään 3 kertaa vuodessa, touko</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">- ja tammikuussa.  </w:t>
+        <w:t xml:space="preserve">Omavalvontasuunnitelma päivitetään toiminnan muuttuessa (palvelun laatu, asiakasturvallisuus) ja vähintään kerran vuodessa marras-joulukuussa. Omavalvontasuunnitelman seurantaraportti tehdään 3 kertaa vuodessa, touko-,syys- ja tammikuussa.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3368F67C" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ajan tasalla oleva omavalvontasuunnitelma on julkisesti nähtävänä toimintayksikössä siten, että asiakkaat, omaiset ja omavalvonnasta kiinnostuneet voivat helposti ja ilman erillistä pyyntöä tutustua siihen. Omavalvontasuunnitelma on nähtävissä kirjallisena yksikkömme 1.krs-n aulassa. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC4C218" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Vesperkodin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
-        <w:t>omavalvontasuunnitelma</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">.  Omavalvontasuunnitelma ja omavalvontaohjelma kattavat sekä itsetuotetut että alihankkijoilta hankitut palvelut. Hoivatien omavalvontaohjelman seurantaan perustuvat havainnot käsitellään johtoryhmässä kolme kertaa vuodessa tammikuussa, toukokuussa ja lokakuussa. </w:t>
+        <w:t xml:space="preserve">omavalvontasuunnitelma  on  osa  Hoivatie  Oy:n  omavalvontaohjelmaa.  Omavalvontasuunnitelma ja omavalvontaohjelma kattavat sekä itsetuotetut että alihankkijoilta hankitut palvelut. Hoivatien omavalvontaohjelman seurantaan perustuvat havainnot käsitellään johtoryhmässä kolme kertaa vuodessa tammikuussa, toukokuussa ja lokakuussa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035704C3" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="548"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Omavalvontaohjelma ja seurantahavaintoraportti julkaistaan Hoivatien verkkosivulla kohdassa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Laatu ja vastuullisuus. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Omavalvontasuunnitelma toimii henkilökunnan työtä ohjaavana työvälineenä ja perehdyttämisen välineenä uusille työntekijöille.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5E71D9" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
         <w:ind w:left="1556" w:right="358"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc50610"/>
       <w:r>
         <w:t xml:space="preserve">Palveluyksikön omavalvonnan toteuttaminen ja menettelytavat  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="0E4276D7" w14:textId="2658D82F" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:ind w:left="1680" w:right="624" w:hanging="576"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc50611"/>
       <w:r>
         <w:t xml:space="preserve">Palvelujen saatavuuden varmistaminen  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="26D5C3E3" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hoivatiellä on laadittu toimittajahallintaa koskeva suunnitelma. Ostopalvelutuottajilla ja alihankkijoilla on sopimuksen vastuuhenkilö, joka huolehtii säännöllisestä yhteistyöstä toimittajan kanssa. Vastuuhenkilö seuraa yhteistyön laatua ja toteutumista säännöllisissä palavereissa </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> kertaa vuodessa. Vastuuhenkilö dokumentoi seurannan IMS-toimintajärjestelmään toimittajakohtaisesti.  </w:t>
+        <w:t xml:space="preserve">Hoivatiellä on laadittu toimittajahallintaa koskeva suunnitelma. Ostopalvelutuottajilla ja alihankkijoilla on sopimuksen vastuuhenkilö, joka huolehtii säännöllisestä yhteistyöstä toimittajan kanssa. Vastuuhenkilö seuraa yhteistyön laatua ja toteutumista säännöllisissä palavereissa 2-6 kertaa vuodessa. Vastuuhenkilö dokumentoi seurannan IMS-toimintajärjestelmään toimittajakohtaisesti.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C8B4A0" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Poikkeaman tehtävä on tunnistaa kohtia, jotka luovat arkeen haasteita ja osaltaan vaikuttavat työn sujuvuuteen ja tuotettavan palvelun laatuun. Poikkeamien kirjaamisen, käsittelyn, korjaavien toimenpiteiden ja seurannan tavoite on muuttaa työprosessia ja ohjeistaa se uudelleen siten, että jatkossa kyseinen tilanne voitaisiin estää. Poikkeamaprosessin tarkoitus ei ole etsiä syyllisiä vaan ratkaisuja, jotka ehkäisevät riskitilanteiden uusiutumisen. Poikkeamaprosessin on toimintayksikön työkalu arjen parantami</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">seksi.  </w:t>
+        <w:t xml:space="preserve">Poikkeaman tehtävä on tunnistaa kohtia, jotka luovat arkeen haasteita ja osaltaan vaikuttavat työn sujuvuuteen ja tuotettavan palvelun laatuun. Poikkeamien kirjaamisen, käsittelyn, korjaavien toimenpiteiden ja seurannan tavoite on muuttaa työprosessia ja ohjeistaa se uudelleen siten, että jatkossa kyseinen tilanne voitaisiin estää. Poikkeamaprosessin tarkoitus ei ole etsiä syyllisiä vaan ratkaisuja, jotka ehkäisevät riskitilanteiden uusiutumisen. Poikkeamaprosessin on toimintayksikön työkalu arjen parantamiseksi.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC6642C" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vesperkodin palvelua ja asiakkaiden hoitoon pääsyä koskevien riskien tunnistaminen ja hallinta  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9633" w:type="dxa"/>
         <w:tblInd w:w="1146" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="79" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="92" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3215"/>
@@ -2684,72 +2606,64 @@
         <w:gridCol w:w="302"/>
         <w:gridCol w:w="3355"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D7C10" w14:paraId="5A3B8584" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2469" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
           <w:p w14:paraId="1E3D61D9" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="116" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Tunnistettu </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>riski</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">riski </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
           <w:p w14:paraId="33DF8FAF" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="009D7C10">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2942,65 +2856,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2799" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
           </w:tcPr>
           <w:p w14:paraId="1ABFAB99" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC" w:rsidP="00B31ACF">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="424242"/>
               </w:rPr>
-              <w:t xml:space="preserve">yhteistyö </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> kanssa</w:t>
+              <w:t>yhteistyö Sijaiset.fi:n kanssa</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="302" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4626C78D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC" w:rsidP="00B31ACF">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-48" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3268,63 +3168,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
           </w:tcPr>
           <w:p w14:paraId="11495704" w14:textId="24950707" w:rsidR="009D7C10" w:rsidRDefault="00126AAC" w:rsidP="00B31ACF">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="424242"/>
               </w:rPr>
-              <w:t>Asukkaan toi</w:t>
-[...11 lines deleted...]
-              <w:t>keneminen</w:t>
+              <w:t>Asukkaan toimintakyvyn äkillinen heikkeneminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="459BE708" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC" w:rsidP="00B31ACF">
             <w:pPr>
               <w:spacing w:after="28" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3640,57 +3528,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2363" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
           </w:tcPr>
           <w:p w14:paraId="4ADCC482" w14:textId="043B5450" w:rsidR="009D7C10" w:rsidRDefault="00126AAC" w:rsidP="00B31ACF">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="424242"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omaisten ja </w:t>
-[...5 lines deleted...]
-              <w:t>henkilöstön</w:t>
+              <w:t>Omaisten ja henkilöstön</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="749" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="126B865F" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC" w:rsidP="00B31ACF">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="424242"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4042,107 +3924,83 @@
     </w:p>
     <w:p w14:paraId="71B008C6" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1133" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094D818E" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko5"/>
         <w:ind w:left="1114"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Keskeiset yhteistyötahot  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6FCE2B" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Pohjois-Pohjanmaan hyvinvointialue (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">)  </w:t>
+        <w:t xml:space="preserve">Pohjois-Pohjanmaan hyvinvointialue (Pohde)  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4545408E" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kotas-tilannekeskus: virka-ajan ulkopuolinen hoidon tarpeen arviointi ja koordinointi  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCA6806" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">OYS (Oulun Yliopistollinen sairaala) ja perusterveydenhuolto, erityisesti Kontinkankaan hyvinvointikeskus  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0558E3" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Apuvälineyksikkö </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Apuvälineyksikkö Rehapolis  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042FEAD7" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Hammashuolto (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">)  </w:t>
+        <w:t xml:space="preserve">Hammashuolto (Pohde)  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D50DC93" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yksityiset palveluntuottajat (esim. lääkäri, kotisairaala)  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622ABC28" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Edunvalvojat  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8132AF" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Viranomaiset: THL, Valvira  </w:t>
       </w:r>
@@ -4214,83 +4072,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="77AAC7F5" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yhteistyö edunvalvojien kanssa raha-asioissa  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC5F28B" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko5"/>
         <w:ind w:left="1114"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ostopalvelujen tuottajat   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF6B81A" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ravintopalvelut: Compass Group Oy, pesulapalvelut </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, lääkkeet ja annosjakelu   Oulun Yliopiston </w:t>
+        <w:t xml:space="preserve">Ravintopalvelut: Compass Group Oy, pesulapalvelut Cliini, lääkkeet ja annosjakelu   Oulun Yliopiston </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D01B627" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Apteekki, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> kiinteistötoimi ja Kiinteistöpalvelu Korkala,  </w:t>
+        <w:t xml:space="preserve">Apteekki, kiinteistöhuolto ODL:n kiinteistötoimi ja Kiinteistöpalvelu Korkala,  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B5E7E9" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">siivouspalveluiden vuokraus Biisoni ja hoitohenkilöstön vuokraus Sijaiset.fi, apuvälineiden huolto Berner   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8EA525" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="472"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ostopalveluista tehdyissä palvelusopimuksissa määritellään palvelun sisältö, laatuvaatimukset, vastuut ja seuranta. Palvelukuvauksessa kuvataan tarkasti, mitä palvelu sisältää ja millä tasolla se tulee toteuttaa. Laatuvaatimukset liitetään asiakastyytyväisyyteen, vasteaikoihin, henkilöstön osaamiseen ja palvelun vaikuttavuuteen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4855,54 +4689,51 @@
         <w:spacing w:after="470" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1133" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B89D26" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:ind w:left="1901" w:right="624" w:hanging="797"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc50616"/>
       <w:r>
         <w:t xml:space="preserve">Palvelujen laadulliset edellytykset  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="7F7169C8" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="361"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Vesperkodin asiakkaat ovat ikääntyneitä ihmisiä ja heidän turvallisuutensa edistäminen edellyttää yhteistyötä turvallisuudesta vastaavien viranomaisten ja toimijoiden kanssa. Henkilökunnalta vaaditaan turvallisuusosaamista ja taitoa käyttää teknisiä ratkaisuja. Koulutettu, osaava asiakkaalle tuttu henkilökunta ja aito läsnäolo tuo asiakkaalle turvallisuuden tunteen. Vesperkodin henkilöstöltä vaaditaan taitoa tunnistaa päivittäisessä työssä kriittiset työvaiheet ja riskit, joihin voidaan vaikuttaa nopealla p</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">uuttumisella.  </w:t>
+        <w:t xml:space="preserve">Vesperkodin asiakkaat ovat ikääntyneitä ihmisiä ja heidän turvallisuutensa edistäminen edellyttää yhteistyötä turvallisuudesta vastaavien viranomaisten ja toimijoiden kanssa. Henkilökunnalta vaaditaan turvallisuusosaamista ja taitoa käyttää teknisiä ratkaisuja. Koulutettu, osaava asiakkaalle tuttu henkilökunta ja aito läsnäolo tuo asiakkaalle turvallisuuden tunteen. Vesperkodin henkilöstöltä vaaditaan taitoa tunnistaa päivittäisessä työssä kriittiset työvaiheet ja riskit, joihin voidaan vaikuttaa nopealla puuttumisella.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF41997" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vesperkodin laatuvaatimukset ja laadunhallinnan toteuttamistavat.  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9700" w:type="dxa"/>
         <w:tblInd w:w="1142" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="76" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1758"/>
         <w:gridCol w:w="2541"/>
@@ -5910,57 +5741,52 @@
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="10" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Hyvinvoivat työntekijät ovat ammattitaitoisia ja kehittävät toimintaa jatkuvan periaatteen mukaisesti.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78941C22" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> ja henkilöstökysely  </w:t>
+            <w:r>
+              <w:t xml:space="preserve">eNPS ja henkilöstökysely  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65083019" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(2x/vuosi)  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="062A10B8" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16D009F6" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -6078,124 +5904,110 @@
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2ED14198" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="225" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1133" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCE30DF" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Vesperkodin riskienhallinta on organisoitu siten, että riskit kartoitetaan aihealuetta koskevissa suunnitelmissa, joissa myös määritellään ennalta ehkäisevät toimenpiteet ja vastuut. Suunnitelmien (lääkehoito, turvallisuus, valmius- ja jatkuvuudenhallinta, omavalvontasuunnitelma, elintarvikehygienia, puhtaanapito) toteutumista ja suunnitelmien ajantasaisuutta seurataan säännönmukaisesti osana arkea mm. viikkotiimeissä, omahoitajatyöskentelyssä, RAI-arvioinnin tulosten läpikäynnin yhteydessä. IMS-poikkeamara</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">portoinnin tulokset, viranomaistarkastukset, työterveyshuollon toteuttamat työpaikkaselvitykset antavat tietoa mahdollisista riskeistä, jotka luovat arkeen haasteita ja osaltaan vaikuttavat työn sujuvuuteen ja tuotettavan palvelun laatuun.   </w:t>
+        <w:t xml:space="preserve">Vesperkodin riskienhallinta on organisoitu siten, että riskit kartoitetaan aihealuetta koskevissa suunnitelmissa, joissa myös määritellään ennalta ehkäisevät toimenpiteet ja vastuut. Suunnitelmien (lääkehoito, turvallisuus, valmius- ja jatkuvuudenhallinta, omavalvontasuunnitelma, elintarvikehygienia, puhtaanapito) toteutumista ja suunnitelmien ajantasaisuutta seurataan säännönmukaisesti osana arkea mm. viikkotiimeissä, omahoitajatyöskentelyssä, RAI-arvioinnin tulosten läpikäynnin yhteydessä. IMS-poikkeamaraportoinnin tulokset, viranomaistarkastukset, työterveyshuollon toteuttamat työpaikkaselvitykset antavat tietoa mahdollisista riskeistä, jotka luovat arkeen haasteita ja osaltaan vaikuttavat työn sujuvuuteen ja tuotettavan palvelun laatuun.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D35ADE1" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vesperkodin turvallisuussuunnitelma on päivitetty 18.3.2025 ja suunnitelman tavoite on vaarallisten riskitilanteiden kartoittaminen, henkilöturvallisuuden parantaminen ja vahinkotilanteiden </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ennaltaehkäisy. Valmiussuunnitelma on päivitetty 9.6.2025 ja sen tarkoitus on varmistaa asiakkaiden ja henkilökunnan toiminnan jatkuvuus häiriötilanteessa.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F5C8CE6" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="476"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t>Vesperkodin pelastussuunnitelma on päivitetty 7.10.2025. Vesperkodin pelastussuunnitelman ylläpitäjä on OLN-n turvallisuuspäällikkö yhteistyössä esihenkilön ja turvallisuuskoordinaattoreiden kanssa. Pelastusviranomaisen tarkistuskäynti on suoritettu 28.1.2025.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C960647" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:ind w:left="1824" w:right="624" w:hanging="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc50617"/>
       <w:r>
         <w:t xml:space="preserve">Toimitilat ja välineet  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="527BD0DF" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vesperkoti sijaitsee Oulun Heinäpään kaupunginosassa Isokadulla. Vesperkoti on rakennettu 1964 ja se toimi tuolloin yksityisenä vanhainkotina. Vuoden 1999 saneerauksen ja lisärakentamisen myötä, Vesperkodin toiminta muuttui avopalveluksi ja avattiin palvelutalo Vesperkoti, joka sisältää sekä palvelukeskuksen että palvelukotiyksikön. Laajennusosa </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> puolelle valmistui 2013.   </w:t>
+        <w:t xml:space="preserve">Vesperkoti sijaitsee Oulun Heinäpään kaupunginosassa Isokadulla. Vesperkoti on rakennettu 1964 ja se toimi tuolloin yksityisenä vanhainkotina. Vuoden 1999 saneerauksen ja lisärakentamisen myötä, Vesperkodin toiminta muuttui avopalveluksi ja avattiin palvelutalo Vesperkoti, joka sisältää sekä palvelukeskuksen että palvelukotiyksikön. Laajennusosa Rommakkokadun puolelle valmistui 2013.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7308D73F" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="472"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Kodissamme on 48 asukaspaikkaa, jotka sijoittuvat kolmeen eri asuinkerrokseen. Jokainen asuinkerros on jaettu kahteen erilliseen pienkotiin. Jokaisessa pienkodissa asuu kahdeksan asiakasta omassa yhden hengen huoneessaan. Huoneen asiakas kalustaa omilla huonekaluilla ja sisustaa itselleen viihtyisäksi. Sähköllä säädettävä vuode kuuluu huoneen vuokraan. Yhteisiä tiloja on jokaisessa kerroksessa. Lisäksi asiakkailla on käytössä kellarikerroksessa sijaitseva kuntosali. Kuntosaliin on esteetön pääsy hissillä. K</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">iinteistöön kuuluu myös viihtyisä suojainen sisäpiha.  Ympäristö- ja terveystarkastus on tehty 26.8.2025  </w:t>
+        <w:t xml:space="preserve">Kodissamme on 48 asukaspaikkaa, jotka sijoittuvat kolmeen eri asuinkerrokseen. Jokainen asuinkerros on jaettu kahteen erilliseen pienkotiin. Jokaisessa pienkodissa asuu kahdeksan asiakasta omassa yhden hengen huoneessaan. Huoneen asiakas kalustaa omilla huonekaluilla ja sisustaa itselleen viihtyisäksi. Sähköllä säädettävä vuode kuuluu huoneen vuokraan. Yhteisiä tiloja on jokaisessa kerroksessa. Lisäksi asiakkailla on käytössä kellarikerroksessa sijaitseva kuntosali. Kuntosaliin on esteetön pääsy hissillä. Kiinteistöön kuuluu myös viihtyisä suojainen sisäpiha.  Ympäristö- ja terveystarkastus on tehty 26.8.2025  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35367CBB" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:ind w:left="1824" w:right="624" w:hanging="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc50618"/>
       <w:r>
         <w:t xml:space="preserve">Asiakas- ja potilastietojen käsittely ja tietosuoja  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="065BDAB1" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hoivatien tietosuojavastaava on Casandra Andersson-Aho, 0408345530, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE17A17" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="7"/>
@@ -6209,59 +6021,51 @@
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4E95D9"/>
           <w:u w:val="single" w:color="0563C1"/>
         </w:rPr>
         <w:t>ietosuojavastaava</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single" w:color="0563C1"/>
         </w:rPr>
         <w:t>@hoivatie.fi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Hoivatien verkkosivujen tietosuojaosiossa on kerrottu kattavasti henkilötietojen käsittelyperiaatteista Hoivatiellä sekä rekisteröidyn oikeuksista. Verkkosivuilla on myös julkaistu Hoivatien rekisterikohtaiset tietosuojaselosteet sekä tietosuojavastaavan yhteystiedot. Tietosuojaperiaatteista, osoitusvelvollisuudesta, rekisteröityjen informoinnista, rekisteröidyn oikeuksista, tietosuojavastaavasta sekä tietoturvaloukkauksista löydät tietoa tietosuojavaltuutetun verkkosivuilta.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41158A44" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Henkilötietojen suojaan ja laadukkaaseen kirjaamiseen liittyvät työohjeet löytyvät Hoivatien </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ja sähköisestä oppimisympäristöstä. Niiden läpikäynti on osa perehdyttämisprosessia.</w:t>
+        <w:t>Henkilötietojen suojaan ja laadukkaaseen kirjaamiseen liittyvät työohjeet löytyvät Hoivatien IMStoimintajärjestelmästä ja sähköisestä oppimisympäristöstä. Niiden läpikäynti on osa perehdyttämisprosessia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Jokainen yksikön työntekijä allekirjoittaa tietosuoja- ja vaitiolositoumuksen työsopimuksen allekirjoituksen yhteydessä. Opiskelijat allekirjoittavat erillisen tietosuoja- ja vaitiolositoumuksen.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7266183C" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Henkilökunnan tietosuojaosaaminen varmistetaan siten, että Hoivatiellä on käytössä sähköinen oppimisympäristö, jonne on toteutettu vuosittain päivittyvä tietoturvan ja tietosuojan verkkokoulutus. Jokainen Hoivatien työntekijä on velvollinen suorittamaan koulutuksen vuosittain ja dokumentoimaan suorituksen henkilöstöjärjestelmään. Esihenkilö seuraa koulutusten toteutumista. Toimintatapa tietoturvaloukkaustilanteissa on ohjeistettu IMS-toimintajärjestelmässä ja raportointi on osa poikkeamaprosessia.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BCA537" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="153"/>
         <w:ind w:left="1114" w:right="644"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -6409,128 +6213,93 @@
       <w:pPr>
         <w:spacing w:after="471"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hoivatien yksiköiden alueilla toteutettavasta kameravalvonnasta on tietosuojaseloste, joka löytyy Hoivatien verkkosivulta, aivan sivun alaosasta. Hoivatiellä on tietohallintopalvelun dokumentoima tietojärjestelmien toipumissuunnitelma, jonka se katselmoi ja päivittää vuosittain.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314F9A17" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:ind w:left="1824" w:right="624" w:hanging="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc50620"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Infektioiden torjunta ja yleiset hygieniakäytännöt  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="55D72C23" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tyypillisimmät infektiot yksikössämme ovat virtsatie-, hengitystie-, sieni- ja suolistoinfektiot. Pyrimme torjumaan infektioita huolehtimalla asiakkaiden hyvästä perushygieniasta, tilojen siisteydestä ja hoitajien aseptisella työskentelyllä. Asiakkaiden henkilökohtaiset apuvälineet pestään viikoittain pesun yhteydessä. Asiakkaat rokotetaan (kausi-influenssa ja korona) </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ohjeistuksen mukaisesti, jos tälle ei ole estettä. Henkilökunta rokotetaan kausi-influenssan osalta työterveyden puolesta. Vierailijoita ohjeistetaan käsihuuhteen käytöstä ja epidemia aikoina ohjataan maskin käyttöä. Käsihuuhdetta on saatavilla sisääntulojen läheisyydessä, hisseissä, yhteisissä tiloissa ja asukkaiden omissa huoneissa.   </w:t>
+        <w:t xml:space="preserve">Tyypillisimmät infektiot yksikössämme ovat virtsatie-, hengitystie-, sieni- ja suolistoinfektiot. Pyrimme torjumaan infektioita huolehtimalla asiakkaiden hyvästä perushygieniasta, tilojen siisteydestä ja hoitajien aseptisella työskentelyllä. Asiakkaiden henkilökohtaiset apuvälineet pestään viikoittain pesun yhteydessä. Asiakkaat rokotetaan (kausi-influenssa ja korona) Pohteen ohjeistuksen mukaisesti, jos tälle ei ole estettä. Henkilökunta rokotetaan kausi-influenssan osalta työterveyden puolesta. Vierailijoita ohjeistetaan käsihuuhteen käytöstä ja epidemia aikoina ohjataan maskin käyttöä. Käsihuuhdetta on saatavilla sisääntulojen läheisyydessä, hisseissä, yhteisissä tiloissa ja asukkaiden omissa huoneissa.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC51501" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="153"/>
         <w:ind w:left="1114" w:right="644"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mikäli yksikössä todetaan epidemiatilanne eli asiakkaita sairastuu samoihin aikoihin useampi (kaksi tai enemmän), niin yksiköstä on otettava yhteys virka-aikana </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">len, että varotoimien ohjeistukset ovat ajan tasaisia ja helposti henkilökunnan saatavilla.  </w:t>
+        <w:t xml:space="preserve">Mikäli yksikössä todetaan epidemiatilanne eli asiakkaita sairastuu samoihin aikoihin useampi (kaksi tai enemmän), niin yksiköstä on otettava yhteys virka-aikana Pohteen hygieniahoitajaan p. 040 506 2094. Varotoimien osalta noudatamme infektioyksikön laatimia ohjeistuksia, varotoimiohjeistukset löytyvät jokaisesta asuinkerroksesta B-puolen kodinhoitohuoneesta, sekä suojavarustekärryn kyydistä sekä. Yksikön hygieniayhdyshenkilönä toimii vastuusairaanhoitaja/tiimivastaava Kimi Valkonen. Hygieniayhdyshenkilö osallistuu OYS:n infektioyksikön järjestämiin koulutuksiin säännöllisesti ja tuo tiedon työyhteisön tietoon viikkotiimin yhteydessä. Hygieniayhdyshenkilö pitää huolen, että varotoimien ohjeistukset ovat ajan tasaisia ja helposti henkilökunnan saatavilla.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C39C7C" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Epidemia tilanteissa siivousta tehostetaan. Puhtaanapidon omavalvontasuunnitelmassa on liite ”Tehostettu siivous epidemiatilanteissa”. Yksikössä on käytössä hygieniasuunnitelma, jota päivitetään vuosikellon mukaisesti. Hygieniasuunnitelma sisältää ohjeita infektioiden torjuntaan.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5701B6" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hoitoon liittyviä infektioita pyritään välttämään toimimalla hyvän aseptiikan mukaisesti haavojen hoidossa ja virtsateitä katetroidessa. Hoitoon liittyvissä infektiotapauksissa hoitopaikan velvollisuus on auttaa asukasta laatimaan hakemus ja saamaan hänelle hoitoon liittyvän infektion takia kuuluvat korvaukset Potilasvakuutuskeskuksen päätöksellä.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E97398" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Puhtaanapidon omavalvontasuunnitelma päivitetään vuosikellon mukaisesti kerran vuodessa, viimeksi päivitetty 19.8.2025. Puhtaanapidon omavalvontasuunnitelman laadintaan on osallistunut palveluvastaava Susanna Pohjanvälke, tiimin esihenkilö Jenni Torkell, hoiva-avustaja Leea Hartikka ja hoiva-avustaja Fatima </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. Elintarvikelain mukainen tarkistus hyvinvointialueen toimesta on suoritettu 20.1.2025 ja elintarvikehygienian päivitys on tehty 9.6.2025.  </w:t>
+        <w:t xml:space="preserve">Puhtaanapidon omavalvontasuunnitelma päivitetään vuosikellon mukaisesti kerran vuodessa, viimeksi päivitetty 19.8.2025. Puhtaanapidon omavalvontasuunnitelman laadintaan on osallistunut palveluvastaava Susanna Pohjanvälke, tiimin esihenkilö Jenni Torkell, hoiva-avustaja Leea Hartikka ja hoiva-avustaja Fatima Shifa. Elintarvikelain mukainen tarkistus hyvinvointialueen toimesta on suoritettu 20.1.2025 ja elintarvikehygienian päivitys on tehty 9.6.2025.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370444D8" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Yksikkömme liinavaatteiden (lakanat, pyyhkeet, peitot, tyynyt) pesusta huolehtii </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">- pesula. Asukkaiden omat henkilökohtaiset vaatteet pestään yksiköissä.  </w:t>
+        <w:t xml:space="preserve">Yksikkömme liinavaatteiden (lakanat, pyyhkeet, peitot, tyynyt) pesusta huolehtii Cliini- pesula. Asukkaiden omat henkilökohtaiset vaatteet pestään yksiköissä.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D1D5E8" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jätteiden lajittelu, jäteastioiden tyhjennys ja puhdistus on järjestetty seuraavasti:   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4207EB0A" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="208"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vuorossa oleva työntekijä lajittelee jätteet erillisiin jätteiden keräysastioihin.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D0BC98" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -6900,54 +6669,51 @@
       <w:r>
         <w:t xml:space="preserve">Rekisteri pitää sisällään mm. laitteen yksilöivän tunnisteen, suoritetut huollot/kalibroinnit.  Lääkinnällisiä laitteita ovat esimerkiksi sairaalasängyt, pyörätuolit, nostolaitteet, kuume- ja verenpainemittarit. Asukkaiden omat terveydenhuollon laitteet kirjataan asukastietojärjestelmään omahoitajan toimesta.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0980498A" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Asukkaiden henkilökohtaiset apuvälineet kuten rollaattorit ja pyörätuoli hankitaan alueellisesta apuvälineyksiköstä. Apuvälineen tarpeen arvioinnissa otetaan huomioon asiakkaan toimintakyky, elämäntilanne ja elinympäristön apuvälineen toimivuudelle asettamat vaatimukset. Apuvälineiden huollosta vastaa omaiset. Apuvälinepalveluissa apuvälineosaamisella ja apuvälineiltä vaadittavilla säädöksillä varmistetaan potilas- ja laiteturvallisuutta.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1991F958" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apuvälineen huolto- ja korjausvastuu on apuvälineen luovuttaneella toimintayksiköllä. Asiakkaan (Vesperkodin henkilökunnan) vastuulla on apuvälineen päivittäiset ja säännölliset pienet huoltotoimenpiteet kuten apuvälineiden puhdistaminen ja rengaspaineista huolehtiminen. Korjaus- tai huoltotarpeen ilmetessä tulee asiakkaan, lähihenkilön tai hoitohenkilöstön ottaa yhteyttä apuvälineen luovuttaneeseen tahoon ja korjaus tehdään viipymättä.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10176004" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Terveydenhuollon laitteen vaaratilanteesta tehdään aina IMS-poikkeama (Turvallisuus) ja otetaan viivytyksettä yhteyttä laitehuoltoon. Valmistajan vastuulla on selvittää vaaratilanteen syy. Tämän vuoksi on tärkeää, että valmistaja saa tapahtumassa olleen laitteen tai laitteeseen tallentuneet tiedot tutkittavaksi. Valmistaja voi tapahtuman syyn selvittämiseksi kysyä käyttäjältä lisätietoja. On tärkeää, että valmistaja saa kaikki tarvitsemansa tiedot.  Apuvälinelainaamo tekee vaaratilanneilmoituksen omista lai</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">tteistaan. Sairaanhoitaja ilmoittaa asian apuvälinelainaamoon.  </w:t>
+        <w:t xml:space="preserve">Terveydenhuollon laitteen vaaratilanteesta tehdään aina IMS-poikkeama (Turvallisuus) ja otetaan viivytyksettä yhteyttä laitehuoltoon. Valmistajan vastuulla on selvittää vaaratilanteen syy. Tämän vuoksi on tärkeää, että valmistaja saa tapahtumassa olleen laitteen tai laitteeseen tallentuneet tiedot tutkittavaksi. Valmistaja voi tapahtuman syyn selvittämiseksi kysyä käyttäjältä lisätietoja. On tärkeää, että valmistaja saa kaikki tarvitsemansa tiedot.  Apuvälinelainaamo tekee vaaratilanneilmoituksen omista laitteistaan. Sairaanhoitaja ilmoittaa asian apuvälinelainaamoon.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BCB3206" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Terveydenhuollon laitteen ja tarvikkeen aiheuttamasta vaaratilanteesta on ilmoitettava Fimealle.  Ilmoitus tehdään esimerkiksi laitteen tai tarvikkeen  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4AEF56" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="28"/>
         <w:ind w:left="1853" w:right="679" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">suorituskyvyn poikkeamasta tai häiriöstä  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECCAA74" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
@@ -7118,74 +6884,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E707F8C" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="6" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Mittausväline (verenpainemittari, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CD9E112" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="6" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">verensokerimittari, puntari, INR-pikamittari) </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">verensokerimittari, puntari, INR-pikamittari) antaa </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">antaa </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> tuloksen </w:t>
+              <w:t xml:space="preserve">virheellisen tuloksen </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D9C46C2" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -7222,64 +6974,56 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D7C10" w14:paraId="684A173E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67127B65" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="280" w:lineRule="auto"/>
               <w:ind w:left="6" w:hanging="5"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Asukas  loukkaantuu</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> apuvälineellä (henkilönostin, </w:t>
+              <w:t xml:space="preserve">Asukas  loukkaantuu apuvälineellä (henkilönostin, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B14CBF9" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="6" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">seisomanojanostin) siirrettäessä </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -7443,159 +7187,124 @@
     </w:p>
     <w:p w14:paraId="29F1ECF6" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:ind w:left="1680" w:right="624" w:hanging="576"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc50623"/>
       <w:r>
         <w:t xml:space="preserve">Asiakastyöhön osallistuvan henkilöstön riittävyyden ja osaamisen varmistaminen  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="411C65F2" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vesperkodin riittävä ja osaava, yksikön omavalvontaan sitoutunut henkilöstö on keskeinen tekijä palvelun laadun ja asiakasturvallisuuden varmistamisessa sekä palvelujen kehittämisessä.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797FC0D0" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Vesperkodissa asiakkaiden tukena on henkilökunta ympäri vuorokauden, huolehtien asiakkaiden hyvinvoinnista ja huolenpidosta. Henkilöstöön kuuluu 29,25 hoitajaa ja heistä 3 on sairaanhoitajia ja 26,25 lähihoitajia. Henkilökuntaamme kuuluu kaksi hoiva-avustajaa, joiden työtehtävinä ovat kodin välilliset työt, joihin kuuluu puhtaanapito, pyykkihuoltoa ja hoitotarvikehuolto. Näiden lisäksi Vesperkodissa on palveluvastaava (sairaanhoitaja), tiimin esihenkilö (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) ja tiimivastaava (sairaanhoitaja).   </w:t>
+        <w:t xml:space="preserve">Vesperkodissa asiakkaiden tukena on henkilökunta ympäri vuorokauden, huolehtien asiakkaiden hyvinvoinnista ja huolenpidosta. Henkilöstöön kuuluu 29,25 hoitajaa ja heistä 3 on sairaanhoitajia ja 26,25 lähihoitajia. Henkilökuntaamme kuuluu kaksi hoiva-avustajaa, joiden työtehtävinä ovat kodin välilliset työt, joihin kuuluu puhtaanapito, pyykkihuoltoa ja hoitotarvikehuolto. Näiden lisäksi Vesperkodissa on palveluvastaava (sairaanhoitaja), tiimin esihenkilö (geronomi) ja tiimivastaava (sairaanhoitaja).   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3514EBD7" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Palvelukodissa on hoitajia aamuvuorossa </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, iltavuorossa 9 ja yövuorossa 3. Sairaanhoitajat, tiimivastaava, tiimin esihenkilö ja palveluvastaava, sekä välillisessä työssä olevat hoiva-avustajat työskentelevät aamuvuoroissa ma-pe.  </w:t>
+        <w:t xml:space="preserve">Palvelukodissa on hoitajia aamuvuorossa 7-10, iltavuorossa 9 ja yövuorossa 3. Sairaanhoitajat, tiimivastaava, tiimin esihenkilö ja palveluvastaava, sekä välillisessä työssä olevat hoiva-avustajat työskentelevät aamuvuoroissa ma-pe.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA86FBE" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vesperkodissa on erilaisten hankkeiden kautta kuten kotouttamisohjelmien kautta, työkokeilussa, kuntouttavassa työtoiminnassa ja kielten opiskelussa henkilöitä, jotka suorittavat kodin välillisiä töitä. Välillisiä töitä ovat tuki- ja avustavat tehtävät, kuten siivous- ja pyykkihuolto, sekä keittiöaskareet.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED3C7A8" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vesperkodilla on paljon tulevia sosiaali- ja terveysalan ammattilaisia työssä oppimassa. Yhteistyökumppaneina Vesperkodilla on Suomen Diakoniaopisto, Diakonia-ammattikorkeakoulu, Oulun Seudun Ammattiopisto, Oulun Ammattikorkeakoulu ja </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">Vesperkodilla on paljon tulevia sosiaali- ja terveysalan ammattilaisia työssä oppimassa. Yhteistyökumppaneina Vesperkodilla on Suomen Diakoniaopisto, Diakonia-ammattikorkeakoulu, Oulun Seudun Ammattiopisto, Oulun Ammattikorkeakoulu ja PSK-aikuisopisto.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9F46C8" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Työvuorot suunnitellaan huomioiden ja ennakoiden yksikön tarpeet. Työvuorosuunnittelussa huomioidaan myös henkilöstön henkilökohtaiset tarpeet, suositaan eronomista työvuorosuunnittelua.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226B3CD3" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Äkillisiin poissaoloihin käytetään Sijaiset.fi- henkilöstöpalvelua. Jos poissaoloon ei saavuteta tätä kautta sijaista, turvataan toiminta oman henkilökunnan työvuoromuutoksilla. Periaatteena on turvata ammattitaitoinen henkilökunta.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07094026" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sosiaali- ja terveydenhuollon ammattihenkilöllä on oltava hoitamiensa tehtävien edellyttämä riittävä suullinen ja kirjallinen kielitaito. Työnantajan velvollisuus on arvioida työtehtäviin vaadittava riittävä kielitaito.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08EEAEF3" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Henkilöstön rekrytointia ohjaavat työlainsäädäntö ja työehtosopimukset, joissa määritellään työntekijöiden ja työnantajan oikeudet ja velvollisuudet. Rekrytointitilanteessa esihenkilö tarkistaa hakijaa koskevat rekisteritiedot sosiaalihuollon ammattihenkilöiden keskusrekisteristä (Suosikki, Terhikki). Ikääntyneiden kanssa työskentelevät esittävät viipymättä rikosrekisteriotteen (Digi- ja viestintävirasto) palveluvastaavalle, mikäli työsuhteen kesto on yli kolme kuukautta.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BA5C25" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Työntekijöiden perehdyttäminen ja työnopastus on suunnitelmallista koulutustoimintaa, jolla hoitohenkilöstö pyrkii uuden työntekijän mahdollisimman joustavaan sopeutumiseen työhönsä. Perehdytyksen tukena on perehdyttämisohjelma ja työnopastuksen kirjaus tehdään perehdytyslomakkeelle. Henkilökunnan perehdyttäminen on monivaiheista. Yleinen perehdytys sisältää perehdyttämisen Hoivatien organisaatioon ja kokonaisuuteen, sekä Vesperkodin omavalvonnan sisältöihin ja siitä vastaa esihenkilö. Perehdytyksen eri osa</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">-alueille määritellään vastuuhenkilöt. Palveluvastaava perehdyttää työsuhde-ehtoihin ja tietoturvaan. Sairaanhoitajien vastuulla on asukkaan terveydenhuoltoon liittyvät asiat ja turvallisuuskoordinaattorit perehdyttävät turvallisuusasioihin. Arjen asioihin nimetään perehdyttäjäksi lähihoitaja.  </w:t>
+        <w:t xml:space="preserve">Työntekijöiden perehdyttäminen ja työnopastus on suunnitelmallista koulutustoimintaa, jolla hoitohenkilöstö pyrkii uuden työntekijän mahdollisimman joustavaan sopeutumiseen työhönsä. Perehdytyksen tukena on perehdyttämisohjelma ja työnopastuksen kirjaus tehdään perehdytyslomakkeelle. Henkilökunnan perehdyttäminen on monivaiheista. Yleinen perehdytys sisältää perehdyttämisen Hoivatien organisaatioon ja kokonaisuuteen, sekä Vesperkodin omavalvonnan sisältöihin ja siitä vastaa esihenkilö. Perehdytyksen eri osa-alueille määritellään vastuuhenkilöt. Palveluvastaava perehdyttää työsuhde-ehtoihin ja tietoturvaan. Sairaanhoitajien vastuulla on asukkaan terveydenhuoltoon liittyvät asiat ja turvallisuuskoordinaattorit perehdyttävät turvallisuusasioihin. Arjen asioihin nimetään perehdyttäjäksi lähihoitaja.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536DD64D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lääkehoidon luvan sosiaali- ja terveydenhuollon ammattihenkilö suorittaa joka 5. vuosi. Lääkehoidon tentti suoritetaan </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">-koulutusympäristössä ja lääkehoidon näytön vastaanottaa sairaanhoitaja. Hoivatien tietoturvatentti suoritetaan vuosittain Nero-oppimisympäristössä ja Pohjoispohjanmaan hyvinvointialueen tietoturvatentin suorittavat Vesperkodin sairaanhoitajat ja esihenkilöt 3 vuoden välein, jotka käyttävät LifeCare potilastietojärjestelmää.  </w:t>
+        <w:t xml:space="preserve">Lääkehoidon luvan sosiaali- ja terveydenhuollon ammattihenkilö suorittaa joka 5. vuosi. Lääkehoidon tentti suoritetaan LOVe-koulutusympäristössä ja lääkehoidon näytön vastaanottaa sairaanhoitaja. Hoivatien tietoturvatentti suoritetaan vuosittain Nero-oppimisympäristössä ja Pohjoispohjanmaan hyvinvointialueen tietoturvatentin suorittavat Vesperkodin sairaanhoitajat ja esihenkilöt 3 vuoden välein, jotka käyttävät LifeCare potilastietojärjestelmää.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C3202A" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Täydennyskoulutustavoitteet asetetaan henkilöstön osaamisvajeesta ja Vesperkodin asettamista tavoitteista. Vuosittaisissa kehityskeskusteluissa kartoitetaan työntekijän henkilökohtaisia koulutus- ja kehittymistarpeita.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B5BD14" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1854" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -7738,63 +7447,59 @@
             <w:r>
               <w:t xml:space="preserve">Suomen kielen taito  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AE0776D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1535"/>
                 <w:tab w:val="right" w:pos="3102"/>
               </w:tabs>
               <w:spacing w:after="7" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t xml:space="preserve">riittävä  </w:t>
             </w:r>
             <w:r>
               <w:tab/>
               <w:t xml:space="preserve">suomen  </w:t>
             </w:r>
             <w:r>
               <w:tab/>
-            </w:r>
-[...1 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">kielen </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60524AAA" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">suullinen ja kirjallinen taito  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50075331" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
@@ -7906,256 +7611,183 @@
               <w:ind w:left="6" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Puutteellinen osaaminen  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D332E17" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="16" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">perehdytys, </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>perehdytys, täydennyskoulutus,  mentorointi</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="9CC2E5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F7BD71B" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">palveluvastaava  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68F75913" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:ind w:left="1680" w:right="624" w:hanging="576"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc50624"/>
       <w:r>
         <w:t xml:space="preserve">Yhdenvertaisuuden, osallisuuden ja asiakkaan aseman ja oikeuksien varmistaminen  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="742111DB" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hoidon ja palvelujen toteuttamissuunnitelma arvioidaan yhdessä asiakkaan ja tarvittaessa hänen omaisensa, läheisensä tai laillisen edustajansa kanssa. Arvioinnin lähtökohtana on asiakkaan oma näkemys voimavaroista ja niiden vahvistamisesta. Palvelujen toteuttamissuunnitelman selvittämisessä huomion kohteena ovat toimintakyvyn ylläpitäminen ja edistäminen sekä kuntoutumisen mahdollisuudet. Palvelujen toteuttamissuunnitelman arviointi kattaa kaikki toimintakyvyn ulottuvuudet, joita ovat fyysinen, psyykkinen, </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">sosiaalinen ja kognitiivinen toimintakyky.  </w:t>
+        <w:t xml:space="preserve">Hoidon ja palvelujen toteuttamissuunnitelma arvioidaan yhdessä asiakkaan ja tarvittaessa hänen omaisensa, läheisensä tai laillisen edustajansa kanssa. Arvioinnin lähtökohtana on asiakkaan oma näkemys voimavaroista ja niiden vahvistamisesta. Palvelujen toteuttamissuunnitelman selvittämisessä huomion kohteena ovat toimintakyvyn ylläpitäminen ja edistäminen sekä kuntoutumisen mahdollisuudet. Palvelujen toteuttamissuunnitelman arviointi kattaa kaikki toimintakyvyn ulottuvuudet, joita ovat fyysinen, psyykkinen, sosiaalinen ja kognitiivinen toimintakyky.  </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lisäksi suunnitelmassa otetaan huomioon toimintakyvyn heikkenemistä ennakoivat eri ulottuvuuksiin liittyvät riskitekijät kuten terveydentilan epävakaus, heikko ravitsemustila, turvattomuus, sosiaalisten kontaktien vähyys tai kipu. Palvelujentoteuttamissuunnitelmaan kirjataan mitattavat tavoitteet.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B6E43D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Perustiedot uuden asiakkaan toimintakyvystä, lääkkeistä ja mahdollisista sairauksista saadaan aiemmasta hoitopaikasta, kotihoidolta tai omaisilta. Omahoitaja on avainasemassa palvelutarpeen arvioinnissa. Hän ottaa selville asukkaan ja omaisen toiveet ja odotukset palvelun suhteen sekä hankkii asiakkaan elämänkaaritiedot. Palveluiden toteuttamissuunnitelmaa arvioidaan myös hoitajien tekemien havaintojen ja lääkärin tutkimuksen perusteella. Arkityössä palvelun toteutumista arvioidaan päivittäisissä kirjauksis</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> päivittäiskirjaaminen on palvelujentoteuttamissuunnitelman tavoitteisiin pääsemisen arviointia.  </w:t>
+        <w:t xml:space="preserve">Perustiedot uuden asiakkaan toimintakyvystä, lääkkeistä ja mahdollisista sairauksista saadaan aiemmasta hoitopaikasta, kotihoidolta tai omaisilta. Omahoitaja on avainasemassa palvelutarpeen arvioinnissa. Hän ottaa selville asukkaan ja omaisen toiveet ja odotukset palvelun suhteen sekä hankkii asiakkaan elämänkaaritiedot. Palveluiden toteuttamissuunnitelmaa arvioidaan myös hoitajien tekemien havaintojen ja lääkärin tutkimuksen perusteella. Arkityössä palvelun toteutumista arvioidaan päivittäisissä kirjauksissa asiakastietojärjestelmä Domacaressa ja omaisten vierailujen yhteydessä käydyissä keskusteluissa. Arvioinnissa käytetään seuraavia mittareita: RAI-toimintakyky mittaria ja tarvittaessa MNA-ravitsemustila arviointia, MMSE muistitestiä ja GDS-15 myöhäisiän masennusseulaa. Domacaren päivittäiskirjaaminen on palvelujentoteuttamissuunnitelman tavoitteisiin pääsemisen arviointia.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A5EBE5F" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Omahoitaja kerää asiakkailta ja heidän omaisiltaan   tietoa asiakkaan elämänhistoriasta ja perustietoja arkeen liittyvissä asioissa ja omahoitaja vastaa asiakkuuden alussa näiden kirjauksesta asiakastietojärjestelmään. Palvelun toteuttamissuunnitelman arviointia tehdään hoitosuhteen alussa yhdessä omaisten, sairaanhoitajan ja omahoitajan kanssa. Omahoitaja vastaa työyhteisön tukemana palveluiden toteuttamissuunnitelman päivittämisestä kaksi kertaa vuodessa ja tarvittaessa. Palveluiden toteuttamissuunnitelma</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> päivittäiskirjaamisella.  </w:t>
+        <w:t xml:space="preserve">Omahoitaja kerää asiakkailta ja heidän omaisiltaan   tietoa asiakkaan elämänhistoriasta ja perustietoja arkeen liittyvissä asioissa ja omahoitaja vastaa asiakkuuden alussa näiden kirjauksesta asiakastietojärjestelmään. Palvelun toteuttamissuunnitelman arviointia tehdään hoitosuhteen alussa yhdessä omaisten, sairaanhoitajan ja omahoitajan kanssa. Omahoitaja vastaa työyhteisön tukemana palveluiden toteuttamissuunnitelman päivittämisestä kaksi kertaa vuodessa ja tarvittaessa. Palveluiden toteuttamissuunnitelman tavoitteiden täyttymistä seurataan Domacaren päivittäiskirjaamisella.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB9FD8D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Palvelujen toteuttamissuunnitelma laaditaan RAI- toimintakykyarvioinnin, asiakkaalta sekä hänen </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">Palvelujen toteuttamissuunnitelma laaditaan RAI- toimintakykyarvioinnin, asiakkaalta sekä hänen omaisilta saatujen tietojen, hoitajien havainnoimien tarpeiden ja lääkärin tarkastuksen perusteella saatujen tietojen pohjalta. Tarvittaessa tehdään muutoksia palveluiden toteuttamissuunnitelmaan asiakkaan voinnin muuttuessa ja asukaspalavereissa esiin tulleiden havaintojen pohjalta. Asiakkaan ja hänen omaistensa kanssa keskustellaan muutoksista. Päivittäiset kirjaukset tehdään palveluiden toteuttamissuunnitelmaa noudattaen sähköiseen asiakastietojärjestelmään Domacarelle.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D410F85" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Itsemääräämisoikeus on jokaiselle kuuluva perusoikeus, joka muodostuu: oikeudesta henkilökohtaiseen vapauteen, koskemattomuuteen ja turvallisuuteen, oikeus yksityisyyteen ja yksityiselämän suojaan. Henkilökohtainen vapaus suojaa henkilön fyysisen vapauden ohella myös hänen tahdonvapauttaan ja itsemääräämisoikeuttaan.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53FD408D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Sosiaalihuollon asiakkaan hoito ja huolenpito perustuu ensisijaisesti vapaaehtoisuuteen ja palveluja toteutetaan lähtökohtaisesti rajoittamatta henkilön itsemääräämisoikeutta. Sosiaalihuollossa itsemääräämisoikeutta voidaan rajoittaa ainoastaan silloin, kun asiakkaan tai muiden henkilöiden terveys tai turvallisuus uhkaa vaarantua. Itsemääräämisoikeutta rajoittavista toimenpiteistä tehdään asianmukaiset kirjalliset päätökset. Päätöksen voi tehdä vain lääkäri. Rajoitustoimenpiteet on toteutettava lievimmän ra</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">joittamisen periaatteen mukaisesti ja turvallisesti henkilön ihmisarvoa kunnioittaen. Asiakkaan palvelujen toteuttamissuunnitelmaan kirjataan itsemääräämisoikeuden rajoittamisen käytännöistä ja välineistä.  </w:t>
+        <w:t xml:space="preserve">Sosiaalihuollon asiakkaan hoito ja huolenpito perustuu ensisijaisesti vapaaehtoisuuteen ja palveluja toteutetaan lähtökohtaisesti rajoittamatta henkilön itsemääräämisoikeutta. Sosiaalihuollossa itsemääräämisoikeutta voidaan rajoittaa ainoastaan silloin, kun asiakkaan tai muiden henkilöiden terveys tai turvallisuus uhkaa vaarantua. Itsemääräämisoikeutta rajoittavista toimenpiteistä tehdään asianmukaiset kirjalliset päätökset. Päätöksen voi tehdä vain lääkäri. Rajoitustoimenpiteet on toteutettava lievimmän rajoittamisen periaatteen mukaisesti ja turvallisesti henkilön ihmisarvoa kunnioittaen. Asiakkaan palvelujen toteuttamissuunnitelmaan kirjataan itsemääräämisoikeuden rajoittamisen käytännöistä ja välineistä.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A235E5" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Asiakkaiden liikkumista ei rajoiteta, kuin poikkeustilanteissa ja rajoittamistoimenpiteet tehdään hoitavan lääkärin päätöksellä määräajaksi. Asiakkaiden toimintakyky ja vointi voi vaihdella hyvinkin nopeasti ja </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> riski kaatumisille kasvaa.  </w:t>
+        <w:t xml:space="preserve">Asiakkaiden liikkumista ei rajoiteta, kuin poikkeustilanteissa ja rajoittamistoimenpiteet tehdään hoitavan lääkärin päätöksellä määräajaksi. Asiakkaiden toimintakyky ja vointi voi vaihdella hyvinkin nopeasti ja tästä johtuen riski kaatumisille kasvaa.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AFA4F69" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Itsemääräämisoikeutta koskevista periaatteista ja käytännöistä keskustellaan sekä asiakasta hoitavan lääkärin, että omaisten ja läheisten kanssa, ja ne kirjataan asiakkaan palvelujen toteuttamissuunnitelmaan. Rajoittamistoimenpiteistä tehdään kirjaukset myös asiakasasiakirjoihin. </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Rajoittamistoimenpiteitä käytetään silloin kun asiakkaan turvallisuutta ei pystytä takaamaan hoitotyön keinoin.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC531FB" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arvioinnin ja seurannan tavoitteena on tunnistaa toimintaan kohdistuvat riskit sekä ennaltaehkäistä ja hallita niitä. Riskien arvioinnin kohteena ovat asiakasturvallisuus; yksikön rakenteellinen ja toiminnallinen turvallisuus; koneiden, laitteiden ja työvälineiden turvallisuus; ergonomia, työn kuormitustekijät; tietoturva; tapaturmavaarat; ensiapuvalmius; työntekijöiden käytössä olevat tilat; onnettomuuksien torjunta ja pelastaminen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1B44EC" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lähes kaikki Vesperkodissa vakituisessa työsuhteessa olevat hoitajat ovat käyneet joko TUNTEVA- hoitaja koulutuksen tai </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> -koulutuksen. Koulutusten tavoitteena on taata hoitajien erityisosaaminen muistisairaiden asiakkaiden kohtaamisessa ja hoidossa ja näin vähentää rajoittamistoimien tarpeellisuutta.  </w:t>
+        <w:t xml:space="preserve">Lähes kaikki Vesperkodissa vakituisessa työsuhteessa olevat hoitajat ovat käyneet joko TUNTEVA- hoitaja koulutuksen tai Validaatiohoitaja -koulutuksen. Koulutusten tavoitteena on taata hoitajien erityisosaaminen muistisairaiden asiakkaiden kohtaamisessa ja hoidossa ja näin vähentää rajoittamistoimien tarpeellisuutta.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502FEA4D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kaikki rajoittamistoimenpiteet hyväksyvät hoitava lääkäri ja kirjaa ohjeistuksen asukaspapereihin. Asukkaan itsemääräämisoikeutta rajoitetaan vain tilanteissa, joissa se on välttämätöntä ja se tapahtuu aina hoitavan lääkärin kirjallisella luvalla. Lääkäri arvioi rajoitustoimenpiteen tarpeellisuutta 3-6kk välein ja hoitohenkilöstön arviointi on jatkuvaa.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593C5A46" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t>Vesperkodissa käytössä olevat rajoitustoimenpiteitä ovat vuoteen laitojen ylösnosto, hygieniahaalari ja haara- tai turvavyö pyörätuolissa tai geriatrisessa tuolissa istuessa. Asiakkaan vointia ja rajoitustoimenpiteen vaikutusta asiakkaaseen seurataan jatkuvasti ja siitä tehdään kirjaus asiakastietojärjestelmään (Domacare).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -8171,146 +7803,103 @@
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">asiakkaan itsemääräämisoikeuden vahvistamiseksi laadituista suunnitelmista ja ohjeista vastaa palveluvastaava Susanna Pohjanvälke, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single" w:color="0563C1"/>
         </w:rPr>
         <w:t>susanna.pohjanvalke@hoivatie.fi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, puh. 050 3128 299  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3F5A07" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Alueemme potilas- ja sosiaaliasiavastaavia ovat Anneli Heikkilä, Sisko Muikku, Kaisa Oikarinen </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ja käytössä on myös takaisinsoittopalvelu.  </w:t>
+        <w:t xml:space="preserve">Alueemme potilas- ja sosiaaliasiavastaavia ovat Anneli Heikkilä, Sisko Muikku, Kaisa Oikarinen ja  Seija Piirainen. Potilas- ja sosiaalivastaavien palvelunumero on 08 669 0600 ja puhelinaika maanantaista perjantaihin klo 9-11 ja käytössä on myös takaisinsoittopalvelu.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726D7982" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Asiakkaalla on oikeus tehdä muistutus toimintayksikön vastuuhenkilölle tai sosiaalihuollon johtavalle viranhaltijalle, mikäli hän on tyytymätön kohteluunsa. Palvelun perustuessa ostosopimukseen, muistutus tehdään järjestämisvastuussa olevalle viranomaiselle. Yksikössä tulisi kuitenkin ilman muistutustakin kiinnittää huomiota ja tarvittaessa reagoida epäasialliseen tai loukkaavaan käytökseen asiakasta kohtaan.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDB6E8E" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Osa arvopohjaamme on toisen ihmisen kunnioittaminen, arvokas kohtelu sekä tukea tarvitsevan auttaminen. Vahva arvoperusta, toimintafilosofian korostaminen hoidon suunnittelussa ja ohjeistuksessa sekä henkilökunnan osaaminen luovat hyvän pohjan kaikkien asiakkaiden kohtaamiselle. Tämän on todettu vähentävän mm. mahdollisuutta vanhusten kaltoinkohteluun. Vesperkodin palveluyksikössä emme hyväksy kaltoinkohtelua. Ikääntyneiden kaltoinkohtelulla tarkoitamme esimerkiksi hoidon ja avun laiminlyöntiä, oikeuksien a</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">iheetonta rajoittamista tai taloudellista hyväksikäyttöä. Kaltoinkohtelu voi olla fyysistä, psyykkistä tai kemiallista eli lääkkeillä aiheutettua.  </w:t>
+        <w:t xml:space="preserve">Osa arvopohjaamme on toisen ihmisen kunnioittaminen, arvokas kohtelu sekä tukea tarvitsevan auttaminen. Vahva arvoperusta, toimintafilosofian korostaminen hoidon suunnittelussa ja ohjeistuksessa sekä henkilökunnan osaaminen luovat hyvän pohjan kaikkien asiakkaiden kohtaamiselle. Tämän on todettu vähentävän mm. mahdollisuutta vanhusten kaltoinkohteluun. Vesperkodin palveluyksikössä emme hyväksy kaltoinkohtelua. Ikääntyneiden kaltoinkohtelulla tarkoitamme esimerkiksi hoidon ja avun laiminlyöntiä, oikeuksien aiheetonta rajoittamista tai taloudellista hyväksikäyttöä. Kaltoinkohtelu voi olla fyysistä, psyykkistä tai kemiallista eli lääkkeillä aiheutettua.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392D2104" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sosiaalihuollon asiakkaalla on myös oikeus tehdä muistutus tai kannella saamastaan sosiaalihuollon palvelusta tai hakea muutosta hallintopäätökseen (rajoittamistoimenpide). Hän voi myös ottaa yhteyttä yhdenvertaisuusvaltuutettuun tai tasa-arvovaltuutettuun.  Potilas- ja </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> on ohjata häntä ja/tai hänen läheisiään asiassa.  </w:t>
+        <w:t xml:space="preserve">Sosiaalihuollon asiakkaalla on myös oikeus tehdä muistutus tai kannella saamastaan sosiaalihuollon palvelusta tai hakea muutosta hallintopäätökseen (rajoittamistoimenpide). Hän voi myös ottaa yhteyttä yhdenvertaisuusvaltuutettuun tai tasa-arvovaltuutettuun.  Potilas- ja sosiaaliasiamiehen  vastuulla on ohjata häntä ja/tai hänen läheisiään asiassa.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135871CB" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Palveluvastaavan velvollisuuksiin kuuluu tiedottaa asiakasta tai tilanteen mukaan edustajaa/läheistä hänen oikeudestaan tehdä kirjallinen muistutus yksikköön tai kunnan johtavalle viranomaiselle, </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">kantelu valvontaviranomaiselle tai (rajoitustoimenpidepäätöstä koskeva muutoksenhaku </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">). Esihenkilö vastaa siitä, että oikeusturvakeinojen käyttäminen on asiakkaalle mahdollisimman vaivatonta. Henkilökunta löytää ohjeita IMS-järjestelmässä olevasta Oikeusturvakansiosta.  </w:t>
+        <w:t xml:space="preserve">kantelu valvontaviranomaiselle tai (rajoitustoimenpidepäätöstä koskeva muutoksenhaku hallintooikeuteen). Esihenkilö vastaa siitä, että oikeusturvakeinojen käyttäminen on asiakkaalle mahdollisimman vaivatonta. Henkilökunta löytää ohjeita IMS-järjestelmässä olevasta Oikeusturvakansiosta.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43123C55" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Palveluvastaava tulostaa tarvittaessa Hoivatien IMS-järjestelmästä asiakkaalle kirjallisen ohjeen muistutuksen tai kantelun tekemisestä sekä tarvittavan lomakepohjan. Palveluvastaava varmistaa, että asiakkaalla on käytettävissä tarvittava apu ja tuki; asiakasta neuvotaan esimerkiksi sosiaaliasiamiehen avun käyttämisessä.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA15C93" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hoivatien työntekijällä on valvontalain 29 § mukaan ilmoitusvelvollisuus, mikäli hän huomaa tehtävissään epäkohtia tai ilmeisiä epäkohdan uhkia asiakkaalle Hoivatiellä tuotetussa palvelussa. Myös ilmeisestä epäkohdan uhasta tulee ilmoittaa. Esihenkilö vastaa siitä, että ilmoituksen tehneeseen henkilöön ei kohdisteta kielteisiä vastatoimia. Epäkohdasta ilmoittaminen on voitava tehdä turvallisin mielin ilman pelkoa oman aseman menettämisestä. Toimintaohje löytyy </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">Hoivatien työntekijällä on valvontalain 29 § mukaan ilmoitusvelvollisuus, mikäli hän huomaa tehtävissään epäkohtia tai ilmeisiä epäkohdan uhkia asiakkaalle Hoivatiellä tuotetussa palvelussa. Myös ilmeisestä epäkohdan uhasta tulee ilmoittaa. Esihenkilö vastaa siitä, että ilmoituksen tehneeseen henkilöön ei kohdisteta kielteisiä vastatoimia. Epäkohdasta ilmoittaminen on voitava tehdä turvallisin mielin ilman pelkoa oman aseman menettämisestä. Toimintaohje löytyy IMSjärjestelmästä.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2269491F" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Työntekijä kirjaa havaitsemansa epäkohdan IMS-järjestelmässä olevaan sähköiseen raporttipohjaan (Sosiaalihuollon henkilöstön ilmoitusvelvollisuus); toimintamalli on osa yksikön omavalvontaa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C26FC4F" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Työntekijä täyttää raporttipohjan otsikoiden mukaisesti ja tallentaa käsittelyä varten. Vastuuhenkilöksi merkitään alueen palvelujohtaja, joka saa ilmoituksesta sähköpostiviestin toimenpiteitä varten. Palvelujohtaja ilmoittaa epäkohta-asian hyvinvointialueelle lain edellyttämällä tavalla. Ilmoitus on mahdollista tehdä myös toimiston ilmoitustaululta löytyvällä paperilomakkeella (tuntityöntekijä).  Täytetty ilmoituslomake annetaan esihenkilölle.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAA3891" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yksikön esihenkilö ja tarvittaessa palvelujohtaja käsittelevät tilanteen asiakkaan kanssa ja kuulevat mukana olleita työntekijöitä. Esihenkilö puuttuu tilanteeseen tarvittaessa työjohdollisin keinoin. Yksikön esihenkilö tai palvelujohtaja ilmoittaa asiasta asiakkaan huoltajille/läheisille kirjallisesti ja suullisesti ja kirjaa asian käsittelyn asiakastietojärjestelmään.   </w:t>
@@ -8323,198 +7912,142 @@
       <w:r>
         <w:t xml:space="preserve">Jos ilmoittaja havaitsee, että epäkohtaan ei reagoida Hoivatiellä, on hänellä velvollisuus ilmoittaa asiasta aluehallintovirastolle.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40920B05" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yksikön esihenkilö vastaa siitä, että Hoivatiellä pitkään työskennelleet työntekijät, sekä vasta työnsä aloittaneet työntekijät tuntevat ilmoitusvelvollisuuden ja osaavat tarvittaessa täyttää raporttilomakkeen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DBD9F8D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jos toiminnassa on korjattavaa, esihenkilö vastaa asian käsittelystä asianosaisten kesken ja toimintamalliin tehdään muutos. Mikäli epäkohta-asia liittyy palveluntilaajan (hyvinvointialueen) palvelun laatuun, työntekijä ottaa yhteyttä asiakkaan hyvinvointialueen sosiaaliviranomaiseen, selvittää kyseisen kunnan ilmoituskäytännön ja tekee ilmoituksen ohjeistuksen mukaan.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9EAACE" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sosiaalihuollon asiakkaalla on myös oikeus tehdä muistutus tai kannella saamastaan sosiaalihuollon palvelusta tai hakea muutosta hallintopäätökseen (rajoittamistoimenpide). Sosiaali- ja terveydenhuollon valvontalain (741/2023) tarkoituksena on varmistaa palvelujen laatu, turvallisuus ja asiakkaan oikeusturva.  Asiakas voi myös ottaa yhteyttä yhdenvertaisuusvaltuutettuun tai </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. Sosiaalivastaavan vastuulla on ohjata häntä ja/tai hänen läheisiään asiassa.   </w:t>
+        <w:t xml:space="preserve">Sosiaalihuollon asiakkaalla on myös oikeus tehdä muistutus tai kannella saamastaan sosiaalihuollon palvelusta tai hakea muutosta hallintopäätökseen (rajoittamistoimenpide). Sosiaali- ja terveydenhuollon valvontalain (741/2023) tarkoituksena on varmistaa palvelujen laatu, turvallisuus ja asiakkaan oikeusturva.  Asiakas voi myös ottaa yhteyttä yhdenvertaisuusvaltuutettuun tai tasaarvovaltuutettuun. Sosiaalivastaavan vastuulla on ohjata häntä ja/tai hänen läheisiään asiassa.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180B7EB9" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Palveluvastaavan velvollisuuksiin kuuluu tiedottaa asiakasta tai tilanteen mukaan edustajaa/läheistä hänen oikeudestaan tehdä kirjallinen muistutus yksikköön tai kunnan johtavalle viranomaiselle, kantelu valvontaviranomaiselle tai (rajoitustoimenpidepäätöstä koskeva muutoksenhaku </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">). Esihenkilö vastaa siitä, että oikeusturvakeinojen käyttäminen on asiakkaalle </w:t>
+        <w:t xml:space="preserve">Palveluvastaavan velvollisuuksiin kuuluu tiedottaa asiakasta tai tilanteen mukaan edustajaa/läheistä hänen oikeudestaan tehdä kirjallinen muistutus yksikköön tai kunnan johtavalle viranomaiselle, kantelu valvontaviranomaiselle tai (rajoitustoimenpidepäätöstä koskeva muutoksenhaku hallintooikeuteen). Esihenkilö vastaa siitä, että oikeusturvakeinojen käyttäminen on asiakkaalle </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">mahdollisimman vaivatonta. Henkilökunta löytää ohjeita IMS-järjestelmässä olevasta Oikeusturvakansiosta.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C09498A" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Palveluvastaava tulostaa tarvittaessa Hoivatien IMS-järjestelmästä asiakkaalle kirjallisen ohjeen muistutuksen tai kantelun tekemisestä sekä tarvittavan lomakepohjan. Palveluvastaava varmistaa, että asiakkaalla on käytettävissä tarvittava apu ja tuki; asiakasta neuvotaan esimerkiksi sosiaaliasiamiehen avun käyttämisessä.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B56EDCD" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t>Potilas- ja sosiaaliasiavastaavan tehtävänä on muun muassa neuvoa sosiaalihuollon asiakkaita heidän asemaansa ja oikeuksiinsa liittyvissä asioissa ja vanhuspalvelulain soveltamiseen liittyvissä asioissa. Hän neuvoo ja tarvittaessa avustaa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Vesperkodin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">asiakasta esimerkiksi tekemään muistutuksen, kantelun tai oikaisuvaatimuksen. Hän voi myös avustaa muun asiakkaan sosiaalihuoltoon ja oikeusturvaan liittyvän asian vireillepanossa. Potilas- ja sosiaaliasiavastaava voi tiedottaa asiakkaan oikeuksista ja toimia asiakkaan oikeuksien edistämiseksi ja toteuttamiseksi. Potilas- ja sosiaaliasiavastaava seuraa asiakkaiden oikeuksien ja aseman kehitystä ja antaa siitä selvityksen hyvinvointialueelle.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30EDB3EE" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pohjois-Pohjanmaan hyvinvointialueen Potilas- ja sosiaalivastaavat: Anneli Heikkilä, Sisko Muikku, Kaisa Oikarinen, Seija Piirainen. Palvelunumero 08 669 0600, soittoaika maanantaista perjantaihin kello </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">Pohjois-Pohjanmaan hyvinvointialueen Potilas- ja sosiaalivastaavat: Anneli Heikkilä, Sisko Muikku, Kaisa Oikarinen, Seija Piirainen. Palvelunumero 08 669 0600, soittoaika maanantaista perjantaihin kello 9-11.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1C7EDD" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Oikeusasiamiehen yhteystiedot: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single" w:color="0563C1"/>
         </w:rPr>
         <w:t>oikeusasiamies@eduskunta.fi</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Postiosoite: Eduskunnan oikeusasiamiehen kanslia. 00102 Eduskunta. Asiakaspalvelu ma - pe </w:t>
-[...7 lines deleted...]
-        <w:t>. Puhelin 09-4321 (eduskunnan vaihde)</w:t>
+        <w:t>. Postiosoite: Eduskunnan oikeusasiamiehen kanslia. 00102 Eduskunta. Asiakaspalvelu ma - pe klo 9-15. Puhelin 09-4321 (eduskunnan vaihde)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="223BB01D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="153"/>
         <w:ind w:left="1114" w:right="644"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Tasa-arvovaltuutetun yhteystiedot: Postiosoite: Tasa-arvovaltuutettu PL 22, 00023 Valtioneuvosto. Neuvontapuhelin (</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> klo 1315): puh. 0295 666 842.  Yhdenvertaisuusvaltuutetun yhteystiedot: </w:t>
+        <w:t xml:space="preserve">Tasa-arvovaltuutetun yhteystiedot: Postiosoite: Tasa-arvovaltuutettu PL 22, 00023 Valtioneuvosto. Neuvontapuhelin (maanantai-tiistai klo 9-11, keskiviikko-torstai klo 1315): puh. 0295 666 842.  Yhdenvertaisuusvaltuutetun yhteystiedot: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:sz w:val="24"/>
           <w:u w:val="single" w:color="0563C1"/>
         </w:rPr>
         <w:t>yvv@oikeus.fi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> puh. 0295 666 817. Päivystys on avoinna tiistaisin, keskiviikkoisin ja torstaisin klo 10–12.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E01B7B" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="897"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hoivatie Oy kerää kaksi kertaa vuodessa asiakastyytyväisyyskyselyn avulla palautetta toiminnastaan. Palautteet analysoidaan, kootaan kehittämiskohteet sekä käsitellään henkilöstön kanssa jatkuvan parantamisen periaatetta noudattaen. Jatkuvan asiakaspalautteen käsittelemme vähintään, joka toinen kuukausi tiimipalavereissamme.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8B1A72" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="1122"/>
       </w:pPr>
@@ -8734,59 +8267,55 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fyysisen ympäristön esteet  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5ED0095D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3102"/>
               </w:tabs>
               <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t xml:space="preserve">fyysisen  </w:t>
             </w:r>
             <w:r>
               <w:tab/>
-            </w:r>
-[...1 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">ympäristön </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E0430DD" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">suunnittelu ja korjaus  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3499" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31D386B2" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
@@ -8922,137 +8451,83 @@
       <w:hyperlink r:id="rId8">
         <w:r w:rsidR="009D7C10">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidR="009D7C10">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidR="009D7C10">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48E106F1" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Yksikössä toimitaan Hoivatielle laaditun poikkeamaprosessin mukaisesti, jossa työntekijöiden tärkeä tehtävä on tuoda esiin IMS-toimintajärjestelmän kautta arjessa havaitsemansa lääkehoitoon, turvallisuuteen, tietoturvaan, kestävään kehitykseen sekä arkityöhön ja toimintatapoihin liittyvät poikkeamat (IMS-Raportit-Poikkeamat Hoivatie). Yksikössä tiedostetaan, että vain havaittuihin riskeihin/poikkeamiin pystytään puuttumaan. Esihenkilö varmistaa, että jokainen työntekijä perehdytetään poikkeamaraportointiin </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> viikkotiimissä Tiimin esihenkilö.  </w:t>
+        <w:t xml:space="preserve">Yksikössä toimitaan Hoivatielle laaditun poikkeamaprosessin mukaisesti, jossa työntekijöiden tärkeä tehtävä on tuoda esiin IMS-toimintajärjestelmän kautta arjessa havaitsemansa lääkehoitoon, turvallisuuteen, tietoturvaan, kestävään kehitykseen sekä arkityöhön ja toimintatapoihin liittyvät poikkeamat (IMS-Raportit-Poikkeamat Hoivatie). Yksikössä tiedostetaan, että vain havaittuihin riskeihin/poikkeamiin pystytään puuttumaan. Esihenkilö varmistaa, että jokainen työntekijä perehdytetään poikkeamaraportointiin ja, että poikkeamat tulevat käsitellyksi asianmukaisesti. Poikkeamat käsittelee viikkotiimissä Tiimin esihenkilö.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD43293" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Lisäksi Hoivatiellä on käytössä väärinkäytösten ilmoituskanava (</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">n linkin kautta. Ilmoituslinkki löytyy Hoivatien verkkosivulta kohdasta Hoivatien tapa toimia.  </w:t>
+        <w:t xml:space="preserve">Lisäksi Hoivatiellä on käytössä väärinkäytösten ilmoituskanava (EasyWhistle). Yksikön työntekijät, asiakkaat ja muut sidosryhmät voivat kanavan kautta ilmoittaa epäillyistä väärinkäytöksistä tai epäeettisestä toiminnasta luottamuksellisesti. Epäkohdista ilmoitetaan ensisijaisesti esihenkilölle tai yhteyshenkilölle. Jos tämä ei ole mahdollista, ilmoituksen voi tehdä whistleblowing-ilmoituskanavan kautta. Ilmoituksen voi tehdä nimettömänä ja kaikki ilmoituskanavan kautta jätetyt ilmoitukset käsitellään ehdottoman luottamuksellisesti. Ilmoituksen voi tehdä sähköisesti tämän linkin kautta. Ilmoituslinkki löytyy Hoivatien verkkosivulta kohdasta Hoivatien tapa toimia.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A5283E" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jos asukas tai hänen omaisensa havaitsee virheellistä menettelyä tai laiminlyöntiä asukkaan asioiden hoitamisessa, voi hän kertoa asiasta yksikön palveluvastaavalle tai hänen esimiehelleen liiketoimintajohtajalle. Asia voi tällöin korjaantua keskustelun avulla. Palveluvastaavalla on velvollisuus korjata mahdolliset epäkohdat. Tyytymättömyyttä aiheuttaneisiin tilanteisiin voi liittyä väärinymmärryksiä, jotka selviävät nopeimmin keskustelemalla.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5905894B" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Asukkaalla ja hänen omaisellaan on myös oikeus tehdä kirjallinen muistutus virheellisestä menettelystä tai laiminlyönnistä. Asukas tai hänen omaisensa voi antaa täyttämänsä epäkohtailmoituslomakkeen yksikön palveluvastaavalle. Lomake löytyy </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Dokumentit &gt; Hoivatien yhteiset &gt; Dokumenttipohjat &gt; Oikeusturva &gt; Muistutus-lomake asiakkaalle. Muistutukseen vastataan kirjallisena kahden viikon kuluessa.  </w:t>
+        <w:t xml:space="preserve">Asukkaalla ja hänen omaisellaan on myös oikeus tehdä kirjallinen muistutus virheellisestä menettelystä tai laiminlyönnistä. Asukas tai hänen omaisensa voi antaa täyttämänsä epäkohtailmoituslomakkeen yksikön palveluvastaavalle. Lomake löytyy IMS:stä Dokumentit &gt; Hoivatien yhteiset &gt; Dokumenttipohjat &gt; Oikeusturva &gt; Muistutus-lomake asiakkaalle. Muistutukseen vastataan kirjallisena kahden viikon kuluessa.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4470F9FB" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Haittatapahtumat ja läheltä piti –tilanteet kirjataan aina asukkaan papereihin </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> poikkeama raportointi, joka käsitellään työntekijöiden kesken tiimipalaverissa.  </w:t>
+        <w:t xml:space="preserve">Haittatapahtumat ja läheltä piti –tilanteet kirjataan aina asukkaan papereihin Domacaressa ja tehdään IMS:ssä poikkeama raportointi, joka käsitellään työntekijöiden kesken tiimipalaverissa.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D32F610" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Poikkeamien käsittely sisältää kirjaamisen, analysoinnin, tapahtuman käsittelyn ja raportoinnin. Työntekijöiden vastuulla on tiedon saattaminen johdon käyttöön. Poikkeamien käsittely sisältää keskustelun työntekijöiden, asiakkaan ja tarvittaessa heidän läheistensä kanssa. Asiakasta ja hänen läheisiään informoidaan korvausten hakemisesta vakavassa ja korvauksia aiheuttavassa tapahtumassa.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6716A285" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Korjaavat toimenpiteet käydään aina suullisesti läpi henkilöstön kanssa tiimipalavereissa kaksi kertaa kuukaudessa. Tarvittaessa laaditaan kirjalliset työohjeet. Yhteistyötahoille ilmoitetaan joko suullisesti tai kirjallisesti korjaavista toimenpiteistä tarpeen mukaisesti. Hoivatielle on nimetty turvallisuuspäällikkö, joka toimii yksiköiden ja henkilöstön tukena turvallisuuteen liittyvissä asioissa.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A65B8EE" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:ind w:left="1680" w:right="624" w:hanging="576"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc50627"/>
       <w:r>
@@ -9095,62 +8570,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="598B8987" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1133" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5927E798" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hoivatiellä vakavat vaaratapahtumat on määritelty </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">ratapahtuma on myös tilanne, jossa uhka kohdistuu suureen joukkoon Hoivatien asiakkaita. </w:t>
+        <w:t xml:space="preserve">Hoivatiellä vakavat vaaratapahtumat on määritelty STM:n ohjeistuksen mukaisesti. Kun seuraukset asiakkaalle ovat vakavat, tutkinta tehdään aina. Vakavassa vaaratapahtumassa asiakkaalle on aiheutunut tai olisi voinut aiheutua vakavaa tai huomattavaa pysyvää haittaa, tai hänen henkeensä tai turvallisuuteensa kohdistuu vakava vaara. Tällaiseksi tilanteeksi katsotaan asiakkaan kuolemaan johtanut, henkeä uhannut, sairaalahoidon aloittamiseen tai jatkamiseen, pysyvään tai merkittävään vammaan, toimintaesteisyyteen tai -kyvyttömyyteen johtanut tilanne. Vakava vaaratapahtuma on myös tilanne, jossa uhka kohdistuu suureen joukkoon Hoivatien asiakkaita. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEC8D1B" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1854" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FEE2B50" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="1"/>
@@ -9234,89 +8698,70 @@
     <w:p w14:paraId="1A471308" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jos asiakkaan henki tai terveys on välittömässä vaarassa, tilanteen havainnut työntekijä hälyttää 112 ja antaa tarvittavan ensiavun. Lievemmässä vaaratilanteessa hän varmistaa asiakkaalle tarkoituksenmukaisen avun, esimerkiksi lääkärikäynnin.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B1CEA8" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1854" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4751D813" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Vuorossa olevat työntekijät turvaavat muiden asiakkaiden tilanteen varmistamalla, ettei vaaratilanne toistu ja tapahtumapaikasta on tehty tarpeelliset havainnot. Tilanteen havainnut työntekijä ilmoittaa asiasta välittömästi yksikön esihenkilölle, joka arvioi tarvittavat jatkotoimenpiteet, esimerkiksi ilmoitustarpeen poliisille ja ilmoittaa asiasta omalle esihenkilölleen. Vuorovastaava ilmoittaa välittömästi asiakkaan läheisille ja sopii jatkoyhteydenpidosta. Työntekijät varmistavat, että dokumentoidaan asia</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">kastietojärjestelmään viivytyksettä, sillä muistikuvat tapahtumasta häviävät nopeasti.   </w:t>
+        <w:t xml:space="preserve">Vuorossa olevat työntekijät turvaavat muiden asiakkaiden tilanteen varmistamalla, ettei vaaratilanne toistu ja tapahtumapaikasta on tehty tarpeelliset havainnot. Tilanteen havainnut työntekijä ilmoittaa asiasta välittömästi yksikön esihenkilölle, joka arvioi tarvittavat jatkotoimenpiteet, esimerkiksi ilmoitustarpeen poliisille ja ilmoittaa asiasta omalle esihenkilölleen. Vuorovastaava ilmoittaa välittömästi asiakkaan läheisille ja sopii jatkoyhteydenpidosta. Työntekijät varmistavat, että dokumentoidaan asiakastietojärjestelmään viivytyksettä, sillä muistikuvat tapahtumasta häviävät nopeasti.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29DB30F6" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1854" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F221F6" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Palvelupäällikkö/palvelujohtaja ilmoittaa asiakasta koskevan vakavan vaaratapahtuman toimitusjohtajalle, tilaajalle sekä aluehallintovirastolle. Vastuusairaanhoitaja ilmoittaa tarvittaessa esimerkiksi </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. Toimitusjohtaja informoi johtoryhmää ja hallitusta tilanteen vakavuuden mukaan. Tarvittaessa toimitusjohtaja vastaa Hoivatien ulkopuolisesta viestinnästä kriisiviestintäohjeen mukaisesti.    </w:t>
+        <w:t xml:space="preserve">Palvelupäällikkö/palvelujohtaja ilmoittaa asiakasta koskevan vakavan vaaratapahtuman toimitusjohtajalle, tilaajalle sekä aluehallintovirastolle. Vastuusairaanhoitaja ilmoittaa tarvittaessa esimerkiksi FIMEA:lle. Jos vaaratilanne on vaikuttanut useisiin asiakkaisiin tai kyseessä on laajempi, toistuva turvallisuusongelma, palvelupäällikkö/palvelujohtaja ilmoittaa asian kaikille yksikön tilaajaasiakkaille. Toimitusjohtaja informoi johtoryhmää ja hallitusta tilanteen vakavuuden mukaan. Tarvittaessa toimitusjohtaja vastaa Hoivatien ulkopuolisesta viestinnästä kriisiviestintäohjeen mukaisesti.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0DB6FA" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1854" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15318225" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vaaratapahtuman ensimmäisenä havainnut työntekijä kirjaa asiasta poikkeaman tilanteen käsittelyä ja juurianalyysiä varten. Tutkinnasta vastaa yksikön esihenkilö, joka kerää tietoa tapahtumaketjusta </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ja sen taustatekijöistä. Tietoa kerätään muun muassa haastattelemalla mukana olleita työntekijöitä ja asiakkaita mahdollisimman pian tapahtuman jälkeen.   </w:t>
       </w:r>
     </w:p>
@@ -9333,185 +8778,168 @@
     <w:p w14:paraId="54F1C023" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:ind w:left="1143" w:right="834"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mikäli kyse on Hoivatien toimintayksikkörajat ylittävästä vaaratilanteesta, prosessin omistaja nimeää tapauskohtaisesti laajemman tutkintaryhmän, joka sopii keskinäisestä työnjaosta tilanteen edellyttämällä tavalla.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5964E19E" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1854" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E30619D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Juurisyyanalyysin jälkeen yksikön esihenkilö määrittelee tapahtumasta opittavissa olevat asiat ja päättää yhdessä oman esihenkilönsä kanssa korjaavat toimenpiteet sekä niiden aikataulun, jotta vastaava tilanne voidaan jatkossa estää. Yksikön esihenkilö dokumentoi käsittelyn huolellisesti poikkeamaraporttiin ja kirjaa sen vakavaksi vaaratapahtumaksi. Huolellinen dokumentointi mahdollistaa esimerkiksi tilaajan selvityspyyntöön annettavan selkeän vastineen. Työohjeesta ja suunnitelmasta vastaava työntekijä päi</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">vittää työohjeen tarvittavalla tavalla. Esihenkilö varmistaa, että yksikön sisäinen viestintä pysyy prosessin ajan avoimena ja tiiviinä.   </w:t>
+        <w:t xml:space="preserve">Juurisyyanalyysin jälkeen yksikön esihenkilö määrittelee tapahtumasta opittavissa olevat asiat ja päättää yhdessä oman esihenkilönsä kanssa korjaavat toimenpiteet sekä niiden aikataulun, jotta vastaava tilanne voidaan jatkossa estää. Yksikön esihenkilö dokumentoi käsittelyn huolellisesti poikkeamaraporttiin ja kirjaa sen vakavaksi vaaratapahtumaksi. Huolellinen dokumentointi mahdollistaa esimerkiksi tilaajan selvityspyyntöön annettavan selkeän vastineen. Työohjeesta ja suunnitelmasta vastaava työntekijä päivittää työohjeen tarvittavalla tavalla. Esihenkilö varmistaa, että yksikön sisäinen viestintä pysyy prosessin ajan avoimena ja tiiviinä.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711D7722" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1854" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12704EE9" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yksikön esihenkilö seuraa oman esihenkilönsä kanssa korjaavien toimenpiteiden toteutuksen etenemistä, riittävyyttä ja vaikuttavuutta. Muutosjohtamisella varmistetaan, että tehdyt toimenpiteet jäävät osaksi yksikön toimintakulttuuria.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79900859" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1854" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259D3804" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="21"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yksikön esihenkilö varmistaa, että kerromme vaaratapahtumasta ja sen tutkinnasta asiakkaalle ja läheisille rehellisesti ja ymmärrettävästi. Mikäli vakava vaaratapahtuma johtuu Hoivatiestä, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7ACAB2" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="24"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:t xml:space="preserve">asiakkaalle  esitetään  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">anteeksipyyntö.  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Anteeksipyyntö  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">tehdään  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">mahdollisuuden  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">mukaan kasvotusten. Esihenkilö varmistaa tilaajan kanssa, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BECEF4" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="129"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">että asiakkaalle järjestetään tarvittava psykososiaalinen tuki, ja että asiakkaalla on tieto mahdollisuudesta käyttää omia oikeusturvakeinoja.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43163AA3" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="241" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1133" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D44A71" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko4"/>
         <w:spacing w:after="99" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1114"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tutkintatilanteessa varmistetaan henkilöstön tuki ja syyllistämätön kulttuuri </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5938B8FA" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Vakavan vaaratilanteen tutkinnasta vastaava esihenkilö varmistaa, että selvitys toteutetaan johdonmukaisesti, ilman ennakko-oletuksia tutkinnan laadun varmistamiseksi. Hän varmistaa, että mukana olevat henkilöt eivät koe käsittelyä uhkaavaksi tai syyllistäväksi. Inhimillisten virheiden tarkastelussa pyritään ymmärtämään tilanne työntekijän itsensä silmin, ei ulkopuolisen tarkkailijan näkökulmasta. Tilanteessa huomioidaan systeemi: toimintaprosessi, johtamistapa ja olosuhteet (tilat, työohjeet, työmenetelmät</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, työntekijöiden osaaminen, turvallisuusjärjestelmät, laitteiden toimivuus). Huomioimalla vaaratapahtuman synnyttäneet olosuhteet ja ympäristö Hoivatiellä tuetaan avoimen, oppivan ja rakentavan turvallisuuskulttuurin kehittymistä. Esihenkilö tukee työntekijöitä varmistamalla psykologisesti turvallisen keskusteluilmapiirin ja järjestää tarvittaessa lisätukea yhteistyössä työterveyshuollon kanssa.  </w:t>
+        <w:t xml:space="preserve">Vakavan vaaratilanteen tutkinnasta vastaava esihenkilö varmistaa, että selvitys toteutetaan johdonmukaisesti, ilman ennakko-oletuksia tutkinnan laadun varmistamiseksi. Hän varmistaa, että mukana olevat henkilöt eivät koe käsittelyä uhkaavaksi tai syyllistäväksi. Inhimillisten virheiden tarkastelussa pyritään ymmärtämään tilanne työntekijän itsensä silmin, ei ulkopuolisen tarkkailijan näkökulmasta. Tilanteessa huomioidaan systeemi: toimintaprosessi, johtamistapa ja olosuhteet (tilat, työohjeet, työmenetelmät, työntekijöiden osaaminen, turvallisuusjärjestelmät, laitteiden toimivuus). Huomioimalla vaaratapahtuman synnyttäneet olosuhteet ja ympäristö Hoivatiellä tuetaan avoimen, oppivan ja rakentavan turvallisuuskulttuurin kehittymistä. Esihenkilö tukee työntekijöitä varmistamalla psykologisesti turvallisen keskusteluilmapiirin ja järjestää tarvittaessa lisätukea yhteistyössä työterveyshuollon kanssa.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="701D262F" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="195" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1133" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294ED156" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko4"/>
         <w:spacing w:after="98" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1114"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vakavan vaaratapahtuman tutkinnassa saadun tiedon hyödyntäminen </w:t>
       </w:r>
       <w:r>
@@ -9520,84 +8948,60 @@
     </w:p>
     <w:p w14:paraId="4FC1983F" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="1"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t>Vaaratapahtumien ja vakavien vaaratapahtumien käsittely on osa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Vesperkodin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">jatkuvaa parantamista ja turvallisuuskulttuurin kehittämistä. Yksikön esihenkilö varmistaa, että kaikki vakavat vaaratapahtumat ja niiden tutkinnan tulokset dokumentoidaan ja analysoidaan. Korjaavien toimenpiteiden jälkeen vastuuhenkilö päivittää tunnistettujen riskien pohjalta toimintaa ohjaavat suunnitelmat, työohjeet, järjestää työntekijöille tarvittavaa lisäkoulutusta ja seuraa yhdessä </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">jatkuvaa parantamista ja turvallisuuskulttuurin kehittämistä. Yksikön esihenkilö varmistaa, että kaikki vakavat vaaratapahtumat ja niiden tutkinnan tulokset dokumentoidaan ja analysoidaan. Korjaavien toimenpiteiden jälkeen vastuuhenkilö päivittää tunnistettujen riskien pohjalta toimintaa ohjaavat suunnitelmat, työohjeet, järjestää työntekijöille tarvittavaa lisäkoulutusta ja seuraa yhdessä tiimivastaavan  kanssa  toimenpiteiden  vaikuttavuutta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FA9814" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  yksikön turvallisuuskulttuuria kannustamalla työntekijöitä avoimeen raportointiin ja jatkuvaan kehittämiseen.   </w:t>
+        <w:t xml:space="preserve"> Esihenkilö  vahvistaa  yksikön turvallisuuskulttuuria kannustamalla työntekijöitä avoimeen raportointiin ja jatkuvaan kehittämiseen.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A92663" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hoivatien johto on sitoutunut turvallisuuden kehittämiseen ja varmistaa, että organisaation turvallisuuteen liittyvä tieto otetaan huomioon strategisessa päätöksenteossa. Riskien arviointi tehdään kaksi kertaa vuodessa vuosikellon mukaisesti. Riskitapahtumien seuranta on jatkuvaa ja turvallisuusasiat käsitellään myös osana johdon katselmusta kaksi kertaa vuodessa. Johto varmistaa, että tarvittavat muutokset tehdään ja jalkautetaan tarvittaessa koko organisaatioon.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3265C0" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="476" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1133" w:right="401" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lähde: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidR="009D7C10">
           <w:rPr>
             <w:u w:val="single" w:color="000000"/>
           </w:rPr>
           <w:t>Vakavien vaaratapahtumien tutkinta</w:t>
@@ -9702,6827 +9106,1098 @@
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidR="009D7C10">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44766305" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:ind w:left="1680" w:right="624" w:hanging="576"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc50628"/>
       <w:r>
         <w:t xml:space="preserve">Palautetiedon huomioiminen kehittämisessä  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="0CC1A2B7" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="466"/>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
-        <w:t>Asiakkaan kokemus on arvokas tietolähde, joka tuo esille palvelujen vahvuudet ja kehityskohteet. Palautteen antaminen on helppoa, saavutettavaa ja turvallista ja palautetta kerätään systemaattisesti. Hoivatiellä on selkeä prosessi palautteen käsittelyyn. Palautteen analysoinnin jälkeen suunnitellaan kehittämistoimenpiteet. Kehittämistoimenpiteiden toteutuksessa muutokset viedään käytäntöön, ohjeistetaan ja koulutetaan henkilökuntaa ja käydään läpi prosessimuutokset. Viestitään asiakkaille ja henkilöstölle p</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="7B8C0F88" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
+        <w:t xml:space="preserve">Asiakkaan kokemus on arvokas tietolähde, joka tuo esille palvelujen vahvuudet ja kehityskohteet. Palautteen antaminen on helppoa, saavutettavaa ja turvallista ja palautetta kerätään systemaattisesti. Hoivatiellä on selkeä prosessi palautteen käsittelyyn. Palautteen analysoinnin jälkeen suunnitellaan kehittämistoimenpiteet. Kehittämistoimenpiteiden toteutuksessa muutokset viedään käytäntöön, ohjeistetaan ja koulutetaan henkilökuntaa ja käydään läpi prosessimuutokset. Viestitään asiakkaille ja henkilöstölle palautteesta saatujen kehittämiskohteiden toimenpiteiden toteutus. Seurataan ja arvioidaan toimenpiteiden toteutusta ja vaikuttavuutta palvelun laatuun tai asiakaskokemukseen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D9A4B2" w14:textId="77777777" w:rsidR="0060600A" w:rsidRDefault="0060600A">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc50629"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8C0F88" w14:textId="7A8D2537" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:ind w:left="1757" w:right="624" w:hanging="653"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc50629"/>
-      <w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Omavalvonnan toteutumisen seurantaraportti   </w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="473CD86E" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3D74912A" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="00765B3F" w:rsidRDefault="00765B3F" w:rsidP="00765B3F"/>
+    <w:p w14:paraId="03E0AAB1" w14:textId="668698F0" w:rsidR="00765B3F" w:rsidRPr="00986836" w:rsidRDefault="00765B3F" w:rsidP="00765B3F">
+      <w:bookmarkStart w:id="25" w:name="_Toc175740445"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc175741908"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc175741972"/>
+      <w:r>
+        <w:t xml:space="preserve">Omavalvonnan lähtökohtia ovat seuranta ja ennakointi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">Saamme tietoa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vesperkoti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>palvel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> laadun ja asiakasturvallisuuden kehittämisen tarpeista esimerkiksi poikkeamahavainnoista, kvartaaleittain toteutettavasta omavalvontakyselystä, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ulkoisista </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>auditoinneista, omavalvontapäivistä, asiakastyön vaikuttavuus- ja arviointimittareista, asiakaspalautteista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> henkilöstöpalautteista. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">eurantaa tehdään säännöllisesti myös viikkotiimien yhteydessä. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kehittämistarvehavaintoja voi tulla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">viranomaisten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>valvonta- ja ohjaus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>käynneilt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ä ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>mahdollisista muistutuksista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, kantelusta tai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>epäkohtailmoituksista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D33772">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(Yksikön nimi)</w:t>
+      </w:r>
+      <w:r w:rsidR="00274D46">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>Vesperkodin</w:t>
+      <w:r w:rsidRPr="00D33772">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">palveluvastaava </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">vastaa siitä, että havaittuihin kehittämistarpeisiin reagoidaan ja ne korjataan. Omavalvontasuunnitelma päivitetään tehtyjen toimenpiteiden osalta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D00FB53" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRDefault="00765B3F" w:rsidP="00765B3F">
+      <w:r w:rsidRPr="00D33772">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Yksikön nimi) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">vastuuhenkilö vastaa siitä, että </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omavalvontasuunnitelmaa seurataan seurantadokumentissa. Seurannan perusteella tehdyt muutokset j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>ulkaistaan neljän (4) kuukauden välein osana omavalvontasuunnitelmaa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>alla olevassa taulukossa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B693BF" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRDefault="00765B3F" w:rsidP="00765B3F">
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">Seurantaraportointi ja omavalvontasuunnitelman päivittäminen on kirjattu yksikön vuosikelloon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4EABC7" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="00986836" w:rsidRDefault="00765B3F" w:rsidP="00765B3F">
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">Seurantaraportointi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3120BD46" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRDefault="00765B3F" w:rsidP="00765B3F">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">tammikuu – huhtikuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> julkaisu toukokuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">toukokuu – elokuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> julkaisu syyskuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">syyskuu – joulukuu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> julkaisu tammikuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="01BDA8BF" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRDefault="00765B3F" w:rsidP="00765B3F">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1762F4A8" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRDefault="00765B3F" w:rsidP="00765B3F">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TaulukkoRuudukko"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="70"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2497"/>
+        <w:gridCol w:w="2435"/>
+        <w:gridCol w:w="2093"/>
+        <w:gridCol w:w="2118"/>
+        <w:gridCol w:w="2045"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00765B3F" w14:paraId="4BC66EF3" w14:textId="77777777" w:rsidTr="000236F9">
+        <w:trPr>
+          <w:trHeight w:val="31"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2497" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6774277C" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="28" w:name="_Toc188357444"/>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Muutoksen ajankohta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1B9E61" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="11"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Muutokset</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FAC8B2" w14:textId="72A6C2F4" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Aloittamatta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF220F1" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kesken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE693F1" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Valmis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765B3F" w14:paraId="39C16226" w14:textId="77777777" w:rsidTr="000236F9">
+        <w:trPr>
+          <w:trHeight w:val="26"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2497" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169B376C" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:t>Syyskuu 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25998F47" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRDefault="00B558C3" w:rsidP="00B558C3">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Asiakas tapaturmia käsitellään asiakaskohtaisesti arvioiden tilannetta yhteistyössä lääkärin kanssa. Pyydetään fysioterapeutin arvio asiakkaan liikkumisesta. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DDFA591" w14:textId="77777777" w:rsidR="00B558C3" w:rsidRDefault="00B558C3" w:rsidP="00B558C3">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Kerrataan validaation periaatteet viikkotiimissä ja nimetään validaatioasiantuntija työyksiköstä. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA9E73A" w14:textId="4412AD60" w:rsidR="00B558C3" w:rsidRPr="008116F8" w:rsidRDefault="00B558C3" w:rsidP="00B558C3">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Lääkepoikkeamien ehkäisykeinoja käsitellään Hoivatien terveydenhuollon ohjausryhmässä Lokakuussa 2026 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0774F2" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRDefault="000B0F65" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EEF56B4" w14:textId="77777777" w:rsidR="000B0F65" w:rsidRDefault="000B0F65" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="286494D0" w14:textId="77777777" w:rsidR="000B0F65" w:rsidRDefault="000B0F65" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6695CBC7" w14:textId="77777777" w:rsidR="000B0F65" w:rsidRDefault="000B0F65" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4301589A" w14:textId="77777777" w:rsidR="000B0F65" w:rsidRDefault="000B0F65" w:rsidP="000B0F65">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10D06626" w14:textId="77777777" w:rsidR="000B0F65" w:rsidRDefault="000B0F65" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55507BB7" w14:textId="0BA6F865" w:rsidR="000B0F65" w:rsidRDefault="000B0F65" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78606395" w14:textId="77777777" w:rsidR="000B0F65" w:rsidRDefault="000B0F65" w:rsidP="000B0F65">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F70CA86" w14:textId="77777777" w:rsidR="000B0F65" w:rsidRDefault="000B0F65" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A690454" w14:textId="77777777" w:rsidR="000B0F65" w:rsidRDefault="000B0F65" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63FCB251" w14:textId="77777777" w:rsidR="000B0F65" w:rsidRDefault="000B0F65" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="083165E1" w14:textId="77777777" w:rsidR="000B0F65" w:rsidRDefault="000B0F65" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21C30B05" w14:textId="019514F5" w:rsidR="000B0F65" w:rsidRDefault="000B0F65" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2018705E" w14:textId="3B9A1AF5" w:rsidR="000B0F65" w:rsidRPr="008116F8" w:rsidRDefault="000B0F65" w:rsidP="000B0F65">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="649B86E2" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9289E8" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765B3F" w14:paraId="634C2443" w14:textId="77777777" w:rsidTr="000236F9">
+        <w:trPr>
+          <w:trHeight w:val="26"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2497" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADF0F9D" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:lastRenderedPageBreak/>
+              <w:t>Tammikuu 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A66E2A2" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08115093" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4CC436" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1016EB" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765B3F" w14:paraId="3A09F054" w14:textId="77777777" w:rsidTr="000236F9">
+        <w:trPr>
+          <w:trHeight w:val="26"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2497" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1817F2" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:t>Toukokuu 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="665B978C" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D1C0C8" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DD9A37" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0771F67E" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765B3F" w14:paraId="0C86837A" w14:textId="77777777" w:rsidTr="000236F9">
+        <w:trPr>
+          <w:trHeight w:val="26"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2497" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5594F8" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:t>Syyskuu 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3040A864" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B88C3F1" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D1D690" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7520F5E7" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765B3F" w14:paraId="3B8998DA" w14:textId="77777777" w:rsidTr="000236F9">
+        <w:trPr>
+          <w:trHeight w:val="26"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2497" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6E89CF" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:t>Tammikuu 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA97D4C" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7738C82A" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5863E154" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC826EA" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765B3F" w14:paraId="79DD4D5F" w14:textId="77777777" w:rsidTr="000236F9">
+        <w:trPr>
+          <w:trHeight w:val="26"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2497" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B9C5BA" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:t>Toukokuu 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2435" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E344F0" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED89942" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="767C4C5E" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="198AB8B9" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRPr="008116F8" w:rsidRDefault="00765B3F" w:rsidP="0060600A">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4551D94A" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRDefault="00765B3F" w:rsidP="00765B3F">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p w14:paraId="7009C0ED" w14:textId="77777777" w:rsidR="00765B3F" w:rsidRDefault="00765B3F" w:rsidP="00765B3F">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50471FE1" w14:textId="3E9233C2" w:rsidR="009D7C10" w:rsidRDefault="009D7C10">
+      <w:pPr>
+        <w:spacing w:after="556" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1133" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539EDDB8" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+        <w:spacing w:after="3"/>
+        <w:ind w:left="1536" w:right="358" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc50630"/>
+      <w:r>
+        <w:t xml:space="preserve">Omavalvontasuunnitelman ja raportoinnin hyväksyminen  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="10ACB3AA" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
+      <w:pPr>
+        <w:ind w:left="1143" w:right="679"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tämän omavalvontasuunnitelman ja raportoinnin hyväksyy ja vahvistaa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>palvelun laadun ja asiakasturvallisuuden kehittämisen tarpeista esimerkiksi poikkeamahavainnoista, kvartaaleittain toteutettavasta omavalvontakyselystä, ulkoisista auditoinneista, omavalvontapäivistä, asiakastyön vaikuttavuus- ja arviointimittareista, asiakaspalautteista ja henkilöstöpalautteista. Seurantaa tehdään säännöllisesti myös viikkotiimien yhteydessä. Kehittämistarvehavaintoja voi tulla viranomaisten valvonta- ja ohjauskäynneiltä ja mahdollisista muistutuksista, kantelusta tai epäkohta</w:t>
-[...6587 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Vesperkodin vastuuhenkilö.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C752FBD" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1133" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B53B3A" w14:textId="6B872B98" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
-[...13 lines deleted...]
-    <w:p w14:paraId="31AE0A8B" w14:textId="39101837" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
+    <w:p w14:paraId="46B53B3A" w14:textId="265158FD" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
+      <w:pPr>
+        <w:ind w:left="1143" w:right="679"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paikka ja päiväys   </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0F65">
+        <w:t>10.9.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AE0A8B" w14:textId="5A96506A" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:ind w:left="1143" w:right="679"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vastuuhenkilön nimi </w:t>
       </w:r>
-      <w:r w:rsidR="00B11D4B">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidR="000B0F65">
+        <w:t>Kimi Valkonen palveluvastaavan sijainen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD7549A" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="158" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1133" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BD59D8A" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="153" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1133" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D09B23D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1133" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009D7C10">
       <w:headerReference w:type="even" r:id="rId26"/>
       <w:headerReference w:type="default" r:id="rId27"/>
       <w:footerReference w:type="even" r:id="rId28"/>
       <w:footerReference w:type="default" r:id="rId29"/>
       <w:headerReference w:type="first" r:id="rId30"/>
       <w:footerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="11904" w:h="16838"/>
       <w:pgMar w:top="1709" w:right="453" w:bottom="1254" w:left="0" w:header="706" w:footer="722" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32876D86" w14:textId="77777777" w:rsidR="00126AAC" w:rsidRDefault="00126AAC">
+    <w:p w14:paraId="2C4AF235" w14:textId="77777777" w:rsidR="003277AB" w:rsidRDefault="003277AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50A0F45F" w14:textId="77777777" w:rsidR="00126AAC" w:rsidRDefault="00126AAC">
+    <w:p w14:paraId="2E0370C4" w14:textId="77777777" w:rsidR="003277AB" w:rsidRDefault="003277AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CE92A12" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="673" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
@@ -16612,61 +10287,61 @@
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3282C4FE" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="1133" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07DABC05" w14:textId="77777777" w:rsidR="00126AAC" w:rsidRDefault="00126AAC">
+    <w:p w14:paraId="2E54A082" w14:textId="77777777" w:rsidR="003277AB" w:rsidRDefault="003277AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A570940" w14:textId="77777777" w:rsidR="00126AAC" w:rsidRDefault="00126AAC">
+    <w:p w14:paraId="79BC4459" w14:textId="77777777" w:rsidR="003277AB" w:rsidRDefault="003277AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B480189" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="681" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -16789,128 +10464,143 @@
                         <pic:cNvPr id="49458" name="Picture 49458"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="4394" y="0"/>
                           <a:ext cx="1929892" cy="380556"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:group id="Group 49457" style="width:152.306pt;height:36.945pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:56.64pt;mso-position-vertical-relative:page;margin-top:35.295pt;" coordsize="19342,4692">
-[...1 lines deleted...]
-                <v:imagedata r:id="rId7"/>
+            <v:group w14:anchorId="7B91A08C" id="Group 49457" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:56.65pt;margin-top:35.3pt;width:152.3pt;height:36.95pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="19342,4692" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAInT9xFQMAAIkKAAAOAAAAZHJzL2Uyb0RvYy54bWzUVm1v0zAQ/o7Ef7D8&#10;fUuTJm0TrZ0QYxMSYhWDH+A6TmPh2Jbtvoxfz9l5GVs3GGOC8aHp2Y7Pzz1398Qnp/tGoC0zlis5&#10;x/HxCCMmqSq5XM/xl8/nRzOMrCOyJEJJNsfXzOLTxetXJztdsETVSpTMIHAibbHTc1w7p4sosrRm&#10;DbHHSjMJi5UyDXEwNOuoNGQH3hsRJaPRJNopU2qjKLMWZs/aRbwI/quKUXdZVZY5JOYYsLnwNOG5&#10;8s9ocUKKtSG65rSDQZ6AoiFcwqGDqzPiCNoYfuCq4dQoqyp3TFUTqarilIUYIJp4dCeaC6M2OsSy&#10;LnZrPdAE1N7h6clu6cfthdFXemmAiZ1eAxdh5GPZV6bx/4AS7QNl1wNlbO8Qhck4H6fJbIIRhbV0&#10;kkMULae0BuIPttH63c83Rv2x0S0wmtMCfh0DYB0w8OtKgV1uYxjunDSP8tEQ83WjjyBZmji+4oK7&#10;61B4kBYPSm6XnC5NOwAylwbxEpjI0yzHSJIGah7e8AejdhJ49hv9u34nDCM/vuVoJbg+50J49r3d&#10;QYa6vZP3e6Jua+pM0U3DpGubxDAB6JW0NdcWI1OwZsUApnlfdumyzjBHa39gBQd/gsbxyEgxLASU&#10;N8A8Zgtl82ChJHmWTrK2GPpqyeJZ3NVKPB1PxxO/PKScFNpYd8FUg7wB8AAF8EwKsv1gOzz9Kx1t&#10;LYSADRD5EgYdsT1hMDqg7Lda5aommgEE7/ZWdicgJm12PVVErkXIL0xDRN3bQ1fZh5gajzKMoHHG&#10;STodzQ64SuEQ31fxNEum0z/hihRCeiKl8mXVku5noMt6cN5y+9W+w79S5TUUc63Mt0vQ90qo3Ryr&#10;zsJe8iFBfhUj8V4CzV5de8P0xqo3jBNvVdDgFsabjVMVDzn1B7endXggf38xkfH9iQx98fhE5nkC&#10;/f7CUhmkaAjkX2fUKwb8/isNh9vLoYaHRvXRvBQNT1rlGKT6GTQ8HedpqOfuitQreAx1PsuTVpfG&#10;s1GWPb+Gh08/3HfCp6G7m/kL1Y/jIBU3N8jFdwAAAP//AwBQSwMECgAAAAAAAAAhACgObUaBAAAA&#10;gQAAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAALAAAAJggGAAAA&#10;Ep5hzgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAAA7DAAAOwwHHb6hkAAAA&#10;FklEQVQ4T2NgGAWjYBSMglEwCgY7AAAGrgABfEdzWgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA&#10;wu+zt5MqAACTKgAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAAaYA&#10;AABTCAYAAADUWaMdAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7D&#10;AcdvqGQAACooSURBVHhe7d15mBxF+Tjwt7qruufeuY8lGRKIQAjIsfy4VE4BEVEBg4gcyq0QH/Ur&#10;gqCIB5dBwm3kPiUQQMEYQDkFFJFFLsPpkgyQ3dmdnWt3Z6a7urt+f+wENrUzOz27s1dSn+fp58nz&#10;Vk822Znpt7uOtxCM8CBAaKcwHCFjOFySYG9CIDyyXfgEpVC0AP5pVGDFO1n4yxcB+vhzBEEQhOah&#10;DX/oJPDpUAh+KUtwKCagbHyaUI9BoWxa8Nd0D/x4d4B3EQDjzxEEQRDsQwAALymwXSQEDysKfIo/&#10;QbCH6vBqNgPH7UzhDb5NEARBsE9aDRAJB+FikZQmBkmwoz8MZ7/UAYRvEwRBEOyTtgnDgZIEB/MN&#10;QnMwBkmS4HDne7AP3yYIgiDYJxEMhxMCbr5BGJc2pwMOYAAS3yAIgiDYIwGCRXxQGB+CQZIQzL8Z&#10;RKIXBEEYL5Rqh/8SAtvzDcL4aBrc83gPnH4KwADfJmw2/ISQLf1+/+ecTuecUqnUTSl9o1AovAIA&#10;WRAzN4XmeZ1O53aRSGSXSqUyz7KsXkrpq4VC4U0A6AUAi3/BbCYSU4uJxLTZ+1QsFrtEkqT9CSHB&#10;DUFKKbUs62+VSmVpoVB4euOXCMKYtozFYr+SJOkw7jNVYYw9VyqVflssFv+6KSUnMRYiCC3idDr/&#10;Xzwev1eW5SNHXkAAAAghRFXVLzqdzpVtbW37jVxDKAj1EEJ2TCQSK2RZPq7GZ8ohSdKBbrf7Hr/f&#10;/6WRbbOdSEyC0CJtbW0/VRRlF4xx3aSjKErY5XL9AgDa+TZB4AUCgZ8SQvas95nCGCNCiN/hcJwD&#10;AHP59tlKJCZBaAFFUbaRJOlwPl7H3qFQaD8+KMxqHo/Hsw8ARPiG8XK5XDvJsvx5Pl4LQmi3ZDJ5&#10;6KbyJC4SkyC0gMvl2q3eXS2PEIJlWd6djwuzkqQoynaxWOz3Xq/3/nA4/BX+hPFyu927AoCLj9dC&#10;CFEqlcrWACDzbbORSEyC0AKKomzFx8aCEGrZnbUwLRAAzItGoxeFQqHnVVU9lhASQQhtNA40QZ5m&#10;rtEIIaWjo8PWzdFMZ/s/XY/k84MUio7/aAsAyPaSPHK4Rr++mSMQBkQ2mYpBOJlMBgAgOsYRBgAH&#10;/8IWkG3+bCf/wk2VaZpdfGwsjLGP+JgwKyAA8ITD4VPi8fgDsiz/iJ+U0CqWZeUBwOTjYzD4wGw1&#10;oeni8tz5ELxtNchbb8c32cMYWN0fQuEnp4H2zKN860aktgB4z7scnF8/iW+yjQ0OwMDS86F093IA&#10;g/LNLTFV08X9fv+XnE7nVYSQunfqlNKiZVk3pdPpCwBgiG8fL5/Pd4jb7V6OENqyXveVYRgl0zTv&#10;SKfTZwPAIN++CYonEokuQkjDZGwYxmCpVPpGPp9fxbcJM5rq9/sPdjgcP0AIfY4QgvkTyuXyOX19&#10;fb/h4+ORTCa3opQ+TwiJ8208SukAIeTkVCq1km+bjSb0xKTstPv4kxIAAEIgtc8F9YDGMx3lOVuC&#10;sufEytAhjxeUPfcF5Gh47ZjpnA6H4/CxkhIM9zv7qgPybXzbRDgcjgMJIfPqJSUYni3kkiTpEELI&#10;5lIcuMc0zZsopQ3vWi3LejKfz7/Ix4UZbctYLHaDy+W6WVGU/WslpVZLpVJrTdO83zAMO5+p51Op&#10;1DN8fLaaUGIC3JpuMVuJQpIB0MT+uQDDyRBQ3evpbCExxux20eFWz9RBCNn6UjLGZIzxZrO3V29v&#10;72WMsTHvWCmlb/T09PyoulpfmCWi0eiFqqqegDGeyrFBq7e392LG2MOGYdTt0qOUvjYwMHDupvSZ&#10;asGVXhCEqo8URTmzVCr9jFL6mmEYGcMwBiml/ZTS9zRNu76/v/9rAPAu/0JhZpNleS8+NkV6uru7&#10;T9V1/Re6rr9OKU1XP1M5SmlXpVK5pr+/f3GpVHqNf+FsNqExJudXj4O2K+/8JMAY6P96BrSnHwGw&#10;alTHQAiUPfcHdd9DAKRPcmL53lugcM7JG53KIzt2gP+6+0BOftJ7ZfV8BEN3XAtQ50lXTswF5/Hf&#10;ATTiya7y6INQOPskYAOFjc5tlSkaY3LHYrHrVVU9gW/gUUrf7+7u/hwAtGywPRaLXaGq6g/4OE/X&#10;9VShUDi6XC7/i2/bDMSTyeQOAwMDIQAo5nK5twDgff4kYXZIJBLv2OmWbuUYUw0Rj8ezPSEkzhgb&#10;LJVK7+i6/r9NqRTRBq19YjJNKN+1HIaWL4WhGy4fffx+KQxd/QswP1rHv3JctL8/BkO/u2z0z6ke&#10;A8suAPqvZ/mXCcJU6EmlUo/ncrl7c7ncIyIpCS3QNzg4+Ewul7s3n8//Rdf1dzfFpAQtT0wAwKg+&#10;ZvFkpmkAZt3u0qYwqgOw+j8LDAOYrm0UwvM+BXJ8i41igiAIwszR8sQ00+Ftd4DQn1+C2H8HRh9v&#10;FMB/7QqQQlH+ZYIgCMIU2ewSEyAEyOEE5PaMPjw+cHzhSJDnzudfJcxsqHpIdY4N7cLMI9672WFK&#10;36fWTn4wDMifeTRUHvvjyNM2QrbfGfzXrwR53oKPY+Od/FC6ezkUz//ORueNhFxu8F+3EtT9D+Wb&#10;xtR/5N5AX/4nH7ZFTH74xGRNfujo6CCvv/76fI/Hs4gQsi1CaC8ASCKE5hNCPl6zRSnVAeAjxth6&#10;AHhF1/V/M8b+l8vlXoXJeX8kANiCEBLgGzaglFYA4B0+XiUBQJwQEuYbRmCU0q5WLpiuIUwISYxx&#10;oTETicT6VCqV4xtsQAAQ8/l8O6mquqMsy7shhBYCwJbce2cAwDrG2JuWZb1uGEZnNpt9tTpWV3cs&#10;YKuttkp+8MEHfj6+AaW0BAApAND5tjF4EonEq43WDcLw3/9IPp+/0DCMCt9WC0JI13V9LQDUO18G&#10;gET1M1Xz/aj+n8b8vYyDBACRZDK5Y7lcXijL8t4IoQUAECOEbFTFXNf1fgBIMcb+BwAv67r+ai6X&#10;WwMAH463GsXsSUyLdgb/tfeCPH+b4QBjULr9Wihe+D3+1I8hlxv8V68A9fONF/COJBLT2KYpMSEA&#10;8LS1tXU4HI7TJEn6NEJoHsbY9jb21YtdH2PsDcMwnvb5fHcFAoHuzs7OlpQB8fl8B7tcrl8hhOom&#10;JgDQKKVXZjKZW/jBWI/H8xm3232xJEmJkXEOsyzrxWw2eyml9L9840R5PJ7PeL3eixhjCYRqL/hj&#10;jFmMsbfS6fTpAJDm22vp6OggnZ2d8yORyPEY44MBYEEzpXwMwygxxv5nWdbjAwMDty9cuHAN/775&#10;fL6D3G73L6rlsOopU0pvzmQyy20mJxIMBk9QVXUZIcTLN/IopRQh1M0Y23hwuz5qGMZdfX19VwDA&#10;qNd4PJ59PB7PbxrU4KtomrYsm83eyjeMg8Plcm3r9XpPlCRpbwBYgBAKYIwl/sR6KKVFxlgXAPxn&#10;cHDw5sHBwZcBoMyfN5ZZk5gQxuD4yrFAdt4DAABYaQjKK24C4/16N58AIEng2O+LoOx3SM3FuUhR&#10;Qf384aPGlERiGts0JKZQMBg8XFGU7yOEFrVq1T2lNGdZ1n0DAwM3lEqlVyY6wykajd7icDi+zcd5&#10;uq7/VVGUY7gnDikWi12gqurPR8Tq0jTtwXQ6fRQfn6D2eDy+SlGUXfgGnmEYQ5qmHdvf3/8w38aR&#10;CCELA4HAaRjjUzDGtqplj4VSOmCa5u0Oh2NZKpV6v5rgSSwWu8zm5/Lpnp6eowGgj2/jyJFI5AyM&#10;8SV2ktJ46br+Vk9Pz+cAIMO3RaPRqxwOR/2776rq/2l/Pt4Eta2t7bNOp/P7CKGDCCEqf8J4UEp1&#10;xtizlUplWT6ff8ZuebLRV+sZihkGlB+4A4o/OxOKPzsTBi758dhJCQDAsqDy5CooXrDk49eNPArn&#10;nQGle27kXyXMHIrD4dgrHo/f73A4rlEUZadWJSUYLtkUUFX19La2tvvC4fCvASBYr7vEDofD4eFj&#10;dcipVIqvXGxpmvYSpbSfi9ckSdLBTqezlVtnoHA4fBgAbMs31MIYy/f39/+Hj3PcwWDw+HA4/CeM&#10;8ZmtSEow/L55McZn6Lq+MhAIHNrR0UEAgCCEWll6SwmFQqfKsnzhZCYlGO7OIxP53E2QBADt0Wj0&#10;epfL9QdFUb7UqqQE1e04FEU50Ol03hGLxe5UFGUbO1tzzJrENClMA6z+RjdNwjTxhcPhc4PB4MOK&#10;ouyHMbZ70W8aIWRrl8v1k0Qi8YDX652uFf6Qz+efZoz9jY/XghBy+3y+U1pYPd6NMf6Woii2kodh&#10;GDcBwAd8fIT2aDR6taqqvyeELMAYN7wYNQNjjBVF2dXhcNyxdu3aUwDAyRhr2U1LKBQ6WlGUpYqi&#10;jNUtOOsFAoGDE4nEoxjjbxNCJm06MiEkqKrqV0Oh0OpwOHxSo0S8eScmYUZKJpNbxePxqwgh52KM&#10;p+zCgBDa1+Px3N/W1nYEAExHjb/BoaGhayilDQexMcZIkqQveL3enfi28QgGgwdLkjTcT94ApXRN&#10;oVC4l49XIVVVF8RisRtlWT6+lXfftRBCQoqiXBqPx1dIkvRlvr1ZHR0dJBwOf0NRlEsJIZN2MzQD&#10;qOFw+BSHw3EzIWTHsQoytxIhZGtFUX4bDoe/N9YmiCIxCTPKVlttldR1/SZFUb5lZwuJVsIYI0JI&#10;wuVyXR8MBo9tdFc3GQYGBl60LOt5Pl4LIWSu0+n8Gh8fB5+iKCfaeaqhlJqmaT5UrTpQSygQCPxO&#10;luVDCZmazc8IIT5FUT5PCKk7G8+utWvXHqMoypWEkE16FX44HP4OIeQyQkg73zbZMMZeRVF+HYlE&#10;zq33HROJSZhJ5pVKpWslSdqXb5hKhJC4qqpXBwKBY6rjF1PJqFQqyyiltqZiy7J8MgBsycebEQgE&#10;PoMQ2pOP15HO5/O31ZkG7IvFYsskSTpgqu7AWwgHg8EjFUW5FGM8aV1aMwAOBoNfI4T8vJlZka2G&#10;MfZgjM+ORCI/AoBRT9UiMQkzQkdHB4nH4xdIkvTFZqamThZCiFdV1d+8++67+9e7q5ssoVDoKcbY&#10;c3y8FoSQLxwOH7d48eKGTzt1qKqqnmB3fMGyrBW6ro+adbR48WI5HA6fJMvyETPh/WuWz+c7QFXV&#10;y6fjCWIqJZPJnVRVvWS8T5d02AeU0hcppX+nlHYZhlHiz7ODEOLAGP8wFAqNWmg6Iz5AeNFOQHbd&#10;C8hOu9s+8DaLACmjEu0oUlsAyI4do15PdtodSMdnQNnF7o3irJUIBoN7Vdd2BFtwbC1JUqsnCCjr&#10;1q07CyH0DTvdSTzDMEq6rr+l6/pTuq7fqmnaMk3TllFKH9V1/QVKafdY+9nUoyjKHLfbfQMATOnF&#10;qqurq6Bp2m+qC4THhDGWCSFff+ihhz5Zf9EEQshCu2MzhmG8lcvlbubjAACrVq3alRDy02bWlY1E&#10;KS1SSl/TNO0xTdNu1DRtWaVSuVbX9VWU0pcopT38a1qlra3tALfbfQshZLpKvmRbvDi2Hi+l9HpC&#10;iO3PimEYjFLao2na3aVS6dju7u553d3dO3R3dx/Q3d19aHd39y4Y4zkDAwOHaZq2nFL6v2a+a4SQ&#10;OCHkKv47NiPWMQFjYOWzAGat3oHarIEiDF5+HlT+cj/f9DGkKOBe8jNwLv7WRltffHKCBJI/CCBv&#10;fC3clNYxwfCXvocx9t8WffhjkiTtYCeB2F3H5HK5dvX5fPcpirI13zYWwzCGLMt6Utf12wcHB9dU&#10;V9CPXMgnAUDI4/Fs53K5dpdleQkhpOluL03Trk+n0z+stQBypGQyeR8ALObjPF3Xn+jp6Tmm1rqV&#10;EXAsFlulquohfAOPUmpQSv8vk8lczbc1Uv0c1S+fUkUpNUzTXNrb23thjYWpzlgsdoOqqsdx8YYo&#10;pRXG2D3lcvnhQqHwakdHx4fcwlkJAOJut3sbt9t9qCzL37L7dFcPv47J5/Md4nK5Tqo34QUhtAAh&#10;tMhO96RhGCXLsl4AgCLfVgtjrKxp2t35fP7RWt/PVq1jWrx4sfzkk0+erqrqsmY279Q07e5KpXJr&#10;oVB4tsb7PorT6dzN6/UejzE+q5kn50qlsnTffff9ycqVK02YMYlpnEp3/w6K53+XD39MlCSaXjYT&#10;kxyPx1cqinIE31APpVRjjP2jUCj8pFwu/9vmwlgEAG3hcPgkQsgPCCFz+BPqMQyjqOv6aZlMpt5M&#10;NIDWJybw+XwHeTyeP9iZmUgp7eru7t65mVJLTqdzT7/fv8JOstZ1/YOenp49AWA914SCweCRqqre&#10;OFYpJp5hGCXTNO/P5XKX6br+VhPvYSQajX4fY3yqnd9LLXxiqv69YyWdQCKReIkQMo9v4GmadkU6&#10;nT6bjzdQ9//eqsTkcrl2amtrW2lnTykY/jytNwzjkmQy+Xu+woYNKBgMHlXtGm342YLhn9c3NDR0&#10;fLFYfAxmSlfe+I31WRJmA6/XuztCqO4XimcYhmFZ1jU9PT3frCa8ul9qDgOAfCaTuWpwcPA0Sunr&#10;/An1YIx9GOPTqtvUTxm/3/+SaZr/5uO1IITmBoPBI/n4GLDb7f4yQqhhgjYMg1mW9VCNpAQA4MAY&#10;fxEhZHvMglJaNAzjonQ6vUTX9TVNvoe9vb29vyiXy0sopa3aSpxV/w31jn4AsHVxtiwrXeP1jY5J&#10;53a7D0II2eqRMAzD1DTtvL6+vhvGkZQAANj8+fMfqlQq36WU2npyJIREnE7nURsu6lOemFhpENiQ&#10;7Zu6KWet/wDYgK3fpTBxHpfL9V27K/YppYOU0p+m0+mfAEA3326TOTAw8Eh3d/dRuq6/wjfWoyjK&#10;AW1tbZ/l45MplUrlBgcHlxpGnS2aR8AYE0VRTgCAGN9WxxaKopxkp0uWMfZ+LpdbzsdheObEFhjj&#10;r9vp5oLh9zBPCDmlt7f3UrvdXTVouVzu3qGhoeMopf/jG4VR3LIsL7HTtUYp1UzTvCSbzd5tp+uu&#10;ns7OTprL5VZrmvZDSqmt7cIlSToRABIwHYnJ/HAdFH/1QyhecJb948LvgfbkagBrVBds01hpCEq3&#10;XDn6Z1xw1nCZoh99G8x19ZZoCK3kcrkWSJK0r52LWvWu/R6v17u8zlTlZr2rKMrZlFLbO8s6nc7j&#10;ak1tnUxDQ0P/tCzrKT5eC0Jor0AgYOfpE0Wj0aMwxg2TmGEYpmmaD1BKa34pfD7fF+xOeKDDi6Au&#10;T6VSD7fgSYEVi8UnNE071+5d+ebK7/fvjxCK8PFaGGMvp9PpVn3HwO/3388Ye5SP10IIUSKRyFEw&#10;HYmJGRT0F56G0h3X2T9uuwaGrv4lmOs/5P+6punPPwGDV/1y9M+44zoo3Xk9aP94Apg+7hsFoQku&#10;l2sfvoR+PYyxNel0+tyuri5bd1927LHHHk9RSi+2O4sIIbRXMzOaWkSrVCpX26mhRwhxqqp6lo0u&#10;x3myLJ/IB2thjKV7e3uvq3P3rMiy/AU+WEv1xmJ1b2/v8kaTSJpgZbPZPxuGcY1hGOPpctocYEVR&#10;DkEI2Spdpev65a0s+NzV1VVQFGVpdbuXhmRZPgQAnFOemMaLmUZrnphMA5g10Zs1oRUwxgfxsVoM&#10;wxjUNO0KALC16NSulStXmplM5i6Msa0uPYTQPK/Xux0fn2Qsn88/Y/epSZKkXbxe71i/VykUCn0R&#10;ABoOghuGYZmmeQcArOPbqrZACNmaYs0Yyw0ODl5ZnRrdSlqhULiTMWb7yXczE5YkydaMQkrpa9ls&#10;9nE+PlGpVOo/jDFbs8kQQvMURZk/axKTsMnxIYR244O1MMbezGazq6qD1K1WKZVKy+3ccWOMXRhj&#10;W//mFhvQNO1aPliH0+VyHQcA9SpiOwkhp9gp92RZ1rv5fP52Pr5BMpncGgBCfLwWxthL22233fOT&#10;8R7quv62aZoP8HEBgBASbeLm4YWOjo6m9k2yyTIM4wk+WEfS4XAkRWISpoXL5VowVhHHkUzTfNzG&#10;3jnjVigUXrAsy9YgOkJol+mYDprP51/Udb3hl7ta3PXQtra2mltiBAKBwyVJ2pGP8wzDMC3L+rOu&#10;61182waDg4NzAaDhbLzqIs3bxznDy5aBgYE/2lmQvLlxuVxhOzMvYfiz/dV169adGAqFjm/1QQg5&#10;hv95tSCEPIqizBGJSZgWTqczCQA1Vj2P5nA4npyMO+0NKKXrAOA9Pl6LJEkLpiMxAUBZ1/XllNI8&#10;38AjhARcLletNW4+VVVPtjkTL5vP52+sM7YEAIAwxgE71cMZY9lisdjy3XZHKpfLKcbYG3x8cyfL&#10;8lyMcaMxR4Dq05XL5brR7Xbf0eqDELID//NqwRgjhJBITJs6wzAsTdOuLBQKB7TiKJVKx1JKJzw4&#10;KknSXBuD9GAYhpVKpWyNAU3AAGPsbcMwGiY/hNC8aUpMkM1mH7M71oQQ+qrb7R55MUDJZPIQO92n&#10;1bGlW8eoIA4wvDGfrYkrlmV1UUpbPbbEG2KMvcUHN3eyLPv42Ewny/K205KYpFAE8Fbb1j3k9iT/&#10;EmGcGGN9qqpeUygUnmrFkclk7rG7md1YGGMN79ph+LzuMe7aW4YxlrPzVGbnaWMSDVQqlWv4YB0e&#10;j8fz7RHV0RVN0462U7yTMbZ2cHDwD41+H3bfQ4RQvoUz8eqxEEK2Zn5tThhj9cYaZyzGWOMFV62G&#10;k1tB4NbVEHrklTEPsrOtPcuExkqpVKqlF4XqRXyqDDW6QG5OFixY8JymaQ/ycR7GWJIk6Yg333xz&#10;RxjOUrvJstywMoQxvHDpjlKp1Mqut6GpuLkQRpNl2dbklJlmyhMT8vhA8vkBqY76h8MJUrjh2j9h&#10;M4AQSgCArTvzzUFnZyellN5tZ6wJIbSl2+3+KgCoLpfrZDsr/xlj/b29vfX2WxqvkN2JLkJrmaY5&#10;8cWf06DhB1UQJknRzup/jLEXAGwXBx0njBDa1s6F2255lcnk9/ufYIz9nY/zMMYSxvhHiUTiDVmW&#10;v8G312IYxt1jrFsayUII2aq4gBAKT3ZiSiaTKmMswcc3dwihVt5gTLrhUpjWyw2/iFOF6RqwSnn4&#10;KJcAhgb5U4RNiGma6xFCtlZMB4PBz/GxFotIkmSrCjIAfDDdXYtdXV2FSqVyg52KFYQQJyFkASGk&#10;4cp/SunawcHBe/h4HYZlWT12JowAwHyv12urJM54YYy9kiQt5OObu+qMU1sMwxjQdf02TdNumq6D&#10;UnppX1/fihmRmMyPUlD88cmQ/87Xho8zjgLtn0/yp7UE3nIBkO12BDm+xegj2g5Ibfj9FVogl8u9&#10;yhizNVhNCPnyZG5x3tbWti0A2KroYJrmS9OdmGB4XdPfGGN/5ePjVa2Jt2L77bd/lW+rxzTNbjvb&#10;bBBCHC6X6zA+3kr5fH43O9tSbG5M08zYrSVomuZdW2yxxWnpdPrU6Tr6+vrOB4D3Z0Riov9+Fsp/&#10;uhu0p1aD9tRq0F94mj+lZfB2O0LbsjshcMdjo487HwPfRcvF+NbUSAOArV1JJUnaZc2aNTvz8VZR&#10;VfUwO0Uuq/XeXp0JiQkAqKZpN9qpoWcHYyzjcDhubGYRbLlc/siyLFtdmwihrwFAw9/xOCmKohzP&#10;BwWAgYGBfgBI8fFaJEma19nZOSPGc2dEYmJaSyeNjQ0hkOfMA7zNotHHtjuA84hvgjxH3HhNAcuy&#10;rIbjJFXzvF7vcXYX5DYjmUxuJcvyyXZqiQFAH6V0stdU2cWqdc1srWtqxDCMm1KpVN0qD7VEIpG3&#10;FUWxtScSQmheOBw+dhImsiC/338oQmgfvmGaTOpY2jistyzrbT5YC0JoXwCYEWt1ZkRimlFkDCCJ&#10;X8tU0DTtUTtlZAghEsb4JL/fv3eLF7cGNU37ud1N7hhjawqFwpt8fBoNEEJ+b2esaSyU0rfz+fyY&#10;u/PWkkql8pqm2drIkBCiEkKWOJ3OXfi2CWp3OBxLEEKTPUHG1iQCWZYbFsedYoOWZb1kc08vVywW&#10;O73eFvNTadO+AjMGrHFtTmGa5PP5Vxhjtp5AMMYeh8OxjBCyPd82XtFodIkkSUfbfFoCwzAerXZB&#10;zhipVOpZy7L+wcftopSalmU9Wm+/pQaYrut/4oP1EEK2bmtruwQAbNVus8ETjUbPVRTlQLvv4Xgx&#10;xmxNu0YIfRoAxrXl+yRhhULhYcaYreKskiR9w+fz7dviG8CmbdKJiVXKUPr9Uijdfi2UVtw4+lh5&#10;G5gfiGr50+gD0zT/aOduDoa/NDuFQqEbCCGLJvjF8UUikbMxxj+2M1sNqtPE+/r67uLjM4Cm6/qV&#10;dtY11dGXy+WuBwBbE1F4uVyuk1Jqu0adJEn7J5PJKxRFmeiTRTgWiy2VZfkUvmEyMMZe42N1bBEI&#10;BA6Y4OezpXRdf8uyrOf5eC2EkITb7V4GAFvxbeMQj0ajVycSiXfi8fi6ekcikXgjEAh8fWSJsk06&#10;MQFjoL/0HBR/vgSK5542+jjnZCituIl/lTB1rL6+vlsty7K1TTrGWFIUZe9QKHSP3+//0jg/v8FY&#10;LHYZxvh8jLHt8QDLsm4DgPV8fCbw+/1PWJZla78bnmma9+m6/g4fb0KeUnofpdTWzUW1pNPiUCh0&#10;o9Pp3HOc7+GWsVjst7Isn2r3xmKidF2322UZqG7WONldi82wVFW9hVJqazCfELIokUhcCwAT2RRz&#10;biwWuxZjfBYh5FOKoiTrHYSQRQ6H44yRlerH86HYdFgWsNIQHxWmVtowjN/a3eEShu+6d3A6nfdF&#10;o9Gb2tra9gcAD38ORwaAueFw+NR4PP60LMunEULa+JPq0XX9xXQ6fd0MmY03SldXV2FoaOgySmlT&#10;/da6rr+Ty+Vu5ONNMorF4gOMMVsD7BsghPbx+/2rotHoMkLIzgDQaH8orCjKwkgkcnYikXhWluXj&#10;prJu4dDQ0H/sFi+WJOkzsVjsKgCYP1OenFKp1FOWZa2yue4MEEIHJxKJ1aFQ6Cs2vl8juTwezz6J&#10;RGK1LMtH2O1iZYy9Vy1dBbDZJyZhRshkMissy3rK7pcGY4wIIQ6Hw/Ftl8t1bywWuy0cDn/f4XDs&#10;BQDRDRcDRVG29/v9h0cikcsTicRKQsh1iqLsaKfCw0iVSuVaALC1X9N0GRwcfIExZnuGXnXCxEOU&#10;0ok8LQEMJ7g1pmk21c1ZfQ9DGOMl4XD4j/F4/LZQKHSGy+XaOZlMbnjacCmKsjAUCn0zFotdEwqF&#10;HiCEXEwImdvsezhRuq6vZ4w9w8drwRhLsiwfk0wmVwaDweNnyEy9jNvtvhIAbI01YYyl6pPOLfF4&#10;/MZAIPBZAKj7dLp48WLZ5XLtEo/Hr/N6vSsJITvYfY8opQPZbPbykf82Wy8UhEmWzmazP7ZZCmcj&#10;hJCIqqpHKYpyRTAYfL69vb27vb3daG9vN8Ph8Osul+shp9P5fULIHoSQpqabU0qppmnX5/P5u+2U&#10;T5pmWqVSuc5uySTGWH9PT8+VrSqu2tfXd72u63+ze3OxQTVBzVMU5WhVVa/3+/0vG4aRaW9vN9vb&#10;2wfC4fAbqqreqarqGYSQhXb3FpoEg5qm3Wl3LK/67+xwOBy3JRKJnkQi8XQsFrshEon8OhqN3hSP&#10;x1e1t7evTSQShUgk8ksAaLiv1UR1dXU9Ryn9ld0uPRj+fgUVRTnG6XT+PZFIpGKx2J2RSOSicDj8&#10;vXA4fGokEvl1PB6/9bnnnvvA7/d3KoryLUJIlP976qGUFiml/6fr+kZP3CIxCTMCpfQNXdd/RSkd&#10;V+VyjDGqHhJ32OpKqIUx9vd0Or10FiQlgOFZjs8zxhqOhVQXCj/c4jGzgXK5fLHdxZy1TMZ72Eq5&#10;XO7vAGBrEsEG1cTrJYTsq6rqqU6n83yHw3GyoiiHYYy3JIT4ZFleDABTsj1FdUz30XHeQERUVT3O&#10;6XSe53K5rnK5XDc4nc7zq8ko0ez7VP0c3prJZFbwbSIxCTNGJpO5jVJ6jmEY0zrwZxiGpev6sz09&#10;Pd8EgLV8+wzWXyqVftNoliNjbG02m7W7r5NdrFAoPF0ul8+1WwJnFioVCoWfNVN/zg6EEJnCsah0&#10;Op0+3bKsf/ENU4lSqluWdW86nT63Vlmr1iYmSQKy8x4gJ+aCFGsffcS3AOWznwcpEudfOS5ku0+D&#10;PGfe6J9j85DnzAOyw678XytMHyuTydxBKb2QUtrHN06F6u6tf81ms6fNtDVLdhSLxecty6pb06ta&#10;vfmPlNKmJivYlcvlHjQM41K7XV6tYBgGMwyjZBjGpD/ZLly48A1CyMV2u0xnqHSxWDxT07Rnp+J3&#10;xqvWZbyrp6fnB/WWKbQ8Mbm/cw5E/pmC6L8+Gn288CF4z1sKyN3MJI/6SMfeEHnu/dE/x+YRee59&#10;cB51Av/XCtNL6+vru6JcLp/UioH5ZlBKy6Zp3pNOp4/XdX22btNdrlQq19bbypwxlkmn09dM4o6y&#10;el9f31JK6dmUUlu1ECfCMAzGGOvUNO00xlgn395qnZ2dNJVK3WKa5jLDMEp8+2xRKpVeTqfTJ5im&#10;+WCzszknwjCMomEYy3t7e88cq1ZmaxOTILSGlc/nVxcKhW9omnb/ZHftGYZhUkrXa5q2xO12nwkA&#10;Gf6cWYTl8/mnGGPP8g3Vp8Hbp6B70shkMrdWKpVvUUptlcMZD0qpZlnWKkLI1/v7+x9ijL3OnzNJ&#10;jN7e3t/qun7RdD3Zt8jadDr9Xcuyfk4pTTc77tSM6nfs/XK5fHpvb+859Z6UNhCJSZiprA13dbqu&#10;/4BS+u/J6HbQdb1kGMbvMpnMIdls9uaurq7Z3EWzQbFUKi3ng4yxD3K53N18fJKYuVzuse7u7q+a&#10;pnmNrustqYK+AaU0a5rmRT09PSdVi8+2/LPRwGAmk7m4VCqdpuv6a5N5UZ9kfel0+pJSqXQsxvh+&#10;SumE6i7WUv2OXZfJZA7P5XIrRq5XqmdCicn88H1gAxP7HrNKGYy3G9/oWAMFsHptFQgYP8bA/HAt&#10;sIGZPXbb0dGhW5a1rtGdaLWbo7dVU4I3sCyrx85Kf4RQ2uFwTPRNK2cymZu7u7sP0zTtTErp05TS&#10;3EQuBJTSCqX0/Uql8rtCoXBgb2/v2c2U1ZkNisXis7quf7yp2YixpanuovwonU6f19/ff5CmaX+g&#10;lHY1+tzWYxgGo5R267p+Tz6fP7S3t/ey6X66LRQKD/f09HzJMIwLKKVr7BQlHqn6HV0PAFPWnVZL&#10;oVB4KpVKnVwul4/Udf2PlNL1432foLrUQtf1VKVSublQKBzQ29t7DqX0v/x59aBUO/yXEBhfYUwk&#10;geOgr4A8x+7mn6NZuX7QnvwLWIWaXeIbIYt2BWWPSaxuzyygb74G+kvPA4yz+KumwT2P98Dpp9SY&#10;adJic6LR6NclSZrPN2zAGKsMDQ09NDg4+A8AaOWdUCISiRwvy/LcMWYTlRRF+WsqlXqcb5ggr9/v&#10;309V1d0RQgdJkrSj3dJClNL3CCH/GRwcfGRgYOBFSumaVlZziMVil6uq+n98nKdp2oPpdPpEAJjM&#10;bZpRKBT6iqqqN2KMw7quf5DNZg/i14tMMZkQssjv9x8iy/LnEEJ7E0JC/Em8alWQNyzLekzX9Udz&#10;udy/a4yR4Wg0+kuM8TmNFnZqmvZIOp0+DgAaX3TsQwAwLxKJfEmSpC9IkrSHzf/bu5qmnZXNZv9W&#10;67MYjUZ/7nA4LuTjPF3XV/X09BzOx8cJezyePVRV3VNRlAMBoAMhFLEzHZxS+iFj7BXTNB8bGhr6&#10;R6lU+k+t/1cjE0tMwihTmJig+sQ71oJDC2yW6x8HqaOjQ+7s7Kz3YZ3Mnw3VMkNuAFDa2tp2kmU5&#10;iTHeQpKkj3d5ZIzpjLEPdV3vKpVKb+q63lu9oNla/T4Oc8Lh8IkY47GmnVqKolzV7N5H44R9Pt8u&#10;DofjkHw+/0B1QkfTF4lJIFWrCDi9Xu82hJBPYYyT/HtnGMZ7lNL3isXiu9UkUmrwmUpEo9FvS5KU&#10;4Bs2YIxVCoXCg5VK5YVJ+l2gaqUHbyAQWCBJ0iKM8VyE0MclsCzLShuG8WG5XH6jXC6/DwC5Mboi&#10;58ZisZMRQnWTHGNM1zTttnw+37jrqTlStVSUw+VyzVVVdSHGeI4syx/v2cQYMyzLWm9ZVk+xWHyZ&#10;UtpdHT8qT+T3KxJTi01xYhIEQdjkjPnIKwiCIAhTTSQmQRAEYUYRiUkQBEGYUURiEgRBEGYUkZgE&#10;QRCEGUUkptYb9xRJQRAEAUBiALO51tOMwwCyJ3eMXQdKEARBqE8yKaymRt3FXUITdAOGTAr/RJ3T&#10;W15EEARhNpOKQ/A3xmAqVqFv8hCDN5/th9V8XBAEQbBP/h2Fvj4VSgjBwbI8ZnkbYQxUhw8ZgSX7&#10;FWAN3yYIgiDYJyEAc0EGbmUYrqR0UotKbrIohXRJhyXJCDzDtwmCIAjN+bgAJwPA7wZhf4cTfgwM&#10;ticE2jc+VRjJoFC2ANZZFjzfn4XLO3R4G4kZeYIgCBM2qjL0uiQEilnY3qnClpIEc5AEXv6cjzGo&#10;mCa8z4c3BwZAqTQA7+yiw3uoxfsdCYIgbM7+P9bEk+Mbaw6QAAAAAElFTkSuQmCCUEsDBBQABgAI&#10;AAAAIQBthhKD4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3axJW43Z&#10;lFLUUynYCuJtm0yT0OxsyG6T9N87nvT4eB9vvslWk23FgL1vHGlQswgEUuHKhioNn4e3hycQPhgq&#10;TesINVzRwyq/vclMWrqRPnDYh0rwCPnUaKhD6FIpfVGjNX7mOiTuTq63JnDsK1n2ZuRx28rHKFpI&#10;axriC7XpcFNjcd5frIb30YzrWL0O2/Npc/0+zHdfW4Va399N6xcQAafwB8OvPqtDzk5Hd6HSi5az&#10;imNGNSyjBQgGErV8BnHkJknmIPNM/n8h/wEAAP//AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAApQEA&#10;ABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7btD0sspj2IoJXcR9g&#10;SKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5IBtcApOCK2UY&#10;h8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tvme4ZMDwwxc4oSDvT&#10;gzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAInT9xFQMAAIkKAAAOAAAAAAAAAAAAAAAAADoCAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQAoDm1GgQAAAIEAAAAUAAAAAAAAAAAAAAAAAHsFAABk&#10;cnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQDC77O3kyoAAJMqAAAUAAAAAAAAAAAA&#10;AAAAAC4GAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQBthhKD4AAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAPMwAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEALmzwAMUAAACl&#10;AQAAGQAAAAAAAAAAAAAAAAAAMgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAH&#10;AL4BAAD8MgAAAAA=&#10;">
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Picture 49459" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;top:2954;width:518;height:1738;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyeND6yQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUJvulFsa1JXkVJLL7YY/x4f2dckNvs2ZLcxfvtuodDjMDO/YebLzlSipcaVlhWMRxEI&#10;4szqknMF+916OAPhPLLGyjIpuJGD5aLfm2Oi7ZW31KY+FwHCLkEFhfd1IqXLCjLoRrYmDt6nbQz6&#10;IJtc6gavAW4qOYmiB2mw5LBQYE3PBWVf6bdRcN6nq032eP6IJ6f2cujeNy/HV63U3aBbPYHw1Pn/&#10;8F/7TSuYxtP7GH7vhCsgFz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8njQ+skAAADe&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                <v:imagedata r:id="rId3" o:title=""/>
               </v:shape>
-              <v:rect id="Rectangle 49460" style="position:absolute;width:518;height:1752;left:3;top:3247;" filled="f" stroked="f">
+              <v:rect id="Rectangle 49460" o:spid="_x0000_s1028" style="position:absolute;left:3;top:3247;width:518;height:1752;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrs9qYxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3Bd9huAV3ddIiwUTHEKxilq0K6u6SuU1CM3dCZjRpn76zKLg8nD++VTaaVtypd41lBa+zCARx&#10;aXXDlYLTcfeyAOE8ssbWMin4IQfZevK0wlTbgT/pfvCVCCPsUlRQe9+lUrqyJoNuZjvi4H3Z3qAP&#10;sq+k7nEI46aVb1EUS4MNh4caO9rUVH4fbkbBftHll8L+DlW7ve7PH+fk/Zh4pabPY74E4Wn0j/B/&#10;u9AK5sk8DgABJ6CAXP8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA67PamMYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p>
+                    <w:p w14:paraId="37C4AAD7" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
                       <w:pPr>
-                        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="0" w:firstLine="0"/>
                         <w:jc w:val="left"/>
                       </w:pPr>
                       <w:r>
-                        <w:rPr/>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
-              <v:rect id="Rectangle 49461" style="position:absolute;width:518;height:1752;left:399;top:3247;" filled="f" stroked="f">
+              <v:rect id="Rectangle 49461" o:spid="_x0000_s1029" style="position:absolute;left:399;top:3247;width:518;height:1752;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCE/38DxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvurGImNRVxLbosTVC2tsj+5oEd9+G7Nak/fXdguBxmJlvmPV2sEZcqfONYwXzWQKC&#10;uHS64UrBOX+drkD4gKzROCYFP+RhuxmP1php1/M7XU+hEhHCPkMFdQhtJqUva7LoZ64ljt6X6yyG&#10;KLtK6g77CLdGPibJUlpsOC7U2NK+pvJy+rYKDqt293F0v31lXj4PxVuRPudpUOphMuyeQAQawj18&#10;ax+1gkW6WM7h/068AnLzBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIT/fwPHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p>
+                    <w:p w14:paraId="7B18E70F" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
                       <w:pPr>
-                        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="0" w:firstLine="0"/>
                         <w:jc w:val="left"/>
                       </w:pPr>
                       <w:r>
-                        <w:rPr>
-[...1 lines deleted...]
-                        </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
-              <v:shape id="Picture 49458" style="position:absolute;width:19298;height:3805;left:43;top:0;" filled="f">
-                <v:imagedata r:id="rId8"/>
+              <v:shape id="Picture 49458" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:43;width:19299;height:3805;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiAxpjwgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JbsIw&#10;EL1X6j9YU4kbOEVsSTGoQmIpN8JyHsVTJyIeR7GB8Pf4UKnHp7fPl52txZ1aXzlW8DlIQBAXTlds&#10;FJyO6/4MhA/IGmvHpOBJHpaL97c5Zto9+ED3PBgRQ9hnqKAMocmk9EVJFv3ANcSR+3WtxRBha6Ru&#10;8RHDbS2HSTKRFiuODSU2tCqpuOY3qyC9Hqaheaar8/5itrnhHz/bjJXqfXTfXyACdeFf/OfeaQWj&#10;dDSOe+OdeAXk4gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAiAxpjwgAAAN4AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                <v:imagedata r:id="rId4" o:title=""/>
               </v:shape>
-              <w10:wrap type="square"/>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6AE37DC3" wp14:editId="345C9CE0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6303645</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>450265</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="535305" cy="390728"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="23" name="Picture 23"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="23" name="Picture 23"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId9"/>
+                  <a:blip r:embed="rId5"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="535305" cy="390728"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:tab/>
@@ -17065,128 +10755,143 @@
                         <pic:cNvPr id="49426" name="Picture 49426"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="4394" y="0"/>
                           <a:ext cx="1929892" cy="380556"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:group id="Group 49425" style="width:152.306pt;height:36.945pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:56.64pt;mso-position-vertical-relative:page;margin-top:35.295pt;" coordsize="19342,4692">
-[...1 lines deleted...]
-                <v:imagedata r:id="rId7"/>
+            <v:group w14:anchorId="5FFAFABD" id="Group 49425" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:56.65pt;margin-top:35.3pt;width:152.3pt;height:36.95pt;z-index:251660288;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="19342,4692" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQB/ukg0GAMAAJAKAAAOAAAAZHJzL2Uyb0RvYy54bWzUVmtv2yAU/T5p/8Hi&#10;e+v4kYetJtW0rlWlaY3W7QcQjGM0GxCQ13797sV2+ki7dV21dR/sgIHLuedcTjg53TZ1sObGCiWn&#10;JDoekIBLpgohl1Py9cv50YQE1lFZ0FpJPiU7bsnp7O2bk43OeawqVRfcBBBE2nyjp6RyTudhaFnF&#10;G2qPleYSBktlGuqga5ZhYegGojd1GA8Go3CjTKGNYtxa+HrWDpKZj1+WnLmrsrTcBfWUADbn38a/&#10;F/gOZyc0XxqqK8E6GPQZKBoqJGy6D3VGHQ1WRhyEagQzyqrSHTPVhKosBeM+B8gmGtzL5sKolfa5&#10;LPPNUu9pAmrv8fTssOzT+sLoaz03wMRGL4EL38NctqVp8BdQBltP2W5PGd+6gMHHKEvSeDIiAYOx&#10;dJRBFi2nrALiD5ax6sPPF4b9tuEdMFqwHJ6OAWgdMPDrSoFVbmU46YI0T4rRUPNtpY9ALE2dWIha&#10;uJ0vPJAFQcn1XLC5aTtA5twEogAmsjQek0DSBmoeZuDGQfsReMaFOBdXQjfE/p1Ai1roc1HXyD62&#10;O8hQt/d0fyDrtqbOFFs1XLr2kBheA3olbSW0JYHJebPgANNcFp1c1hnuWIUblrDxZzg4iIzm+wGP&#10;8gYYYrZQNo8WSpwN09GwLYa+WobRJOpqJRon42SEw3vJaa6NdRdcNQE2AB6gAJ5pTtcfbYenn9LR&#10;1kLw2AARljD4iO0Jg94BZb91VK4rqjlAwLB31QVfa9VFqqhc1q2+E8yom70/VfYxppLBkARwcJI4&#10;HQ/8Uprf4ioFx8JzFY2H8Xj8J1zRvJZIpFRYVi3p+AVOWQ8OW2672Pr6jfs0FqrYQU1Xyny/Apsv&#10;a7WZEtW1CDo/6ISjJKgvJbCNJts3TN9Y9A3j6vfKW3GL5t3KqVJ4aXH/drcOFsj4F/XMHtYz64kA&#10;9Z+gZ5bFEOg1Kpr0ifxrRdE44PmvrBw869DKvXlhNq/Fyv2hveXYL2DlaZKlvp67m1JvThHU+SSL&#10;W3tKJoPh8OWt3N8A4Nrj/yG6Kxreq273vVXcXCRnPwAAAP//AwBQSwMECgAAAAAAAAAhACgObUaB&#10;AAAAgQAAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAALAAAAJggG&#10;AAAAEp5hzgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAAA7DAAAOwwHHb6hk&#10;AAAAFklEQVQ4T2NgGAWjYBSMglEwCgY7AAAGrgABfEdzWgAAAABJRU5ErkJgglBLAwQKAAAAAAAA&#10;ACEAwu+zt5MqAACTKgAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAA&#10;AaYAAABTCAYAAADUWaMdAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMA&#10;AA7DAcdvqGQAACooSURBVHhe7d15mBxF+Tjwt7qruufeuY8lGRKIQAjIsfy4VE4BEVEBg4gcyq0Q&#10;H/UrgqCIB5dBwm3kPiUQQMEYQDkFFJFFLsPpkgyQ3dmdnWt3Z6a7urt+f+wENrUzOz27s1dSn+fp&#10;58nzVk822Znpt7uOtxCM8CBAaKcwHCFjOFySYG9CIDyyXfgEpVC0AP5pVGDFO1n4yxcB+vhzBEEQ&#10;hOahDX/oJPDpUAh+KUtwKCagbHyaUI9BoWxa8Nd0D/x4d4B3EQDjzxEEQRDsQwAALymwXSQEDysK&#10;fIo/QbCH6vBqNgPH7UzhDb5NEARBsE9aDRAJB+FikZQmBkmwoz8MZ7/UAYRvEwRBEOyTtgnDgZIE&#10;B/MNQnMwBkmS4HDne7AP3yYIgiDYJxEMhxMCbr5BGJc2pwMOYAAS3yAIgiDYIwGCRXxQGB+CQZIQ&#10;zL8ZRKIXBEEYL5Rqh/8SAtvzDcL4aBrc83gPnH4KwADfJmw2/ISQLf1+/+ecTuecUqnUTSl9o1Ao&#10;vAIAWRAzN4XmeZ1O53aRSGSXSqUyz7KsXkrpq4VC4U0A6AUAi3/BbCYSU4uJxLTZ+1QsFrtEkqT9&#10;CSHBDUFKKbUs62+VSmVpoVB4euOXCMKYtozFYr+SJOkw7jNVYYw9VyqVflssFv+6KSUnMRYiCC3i&#10;dDr/Xzwev1eW5SNHXkAAAAghRFXVLzqdzpVtbW37jVxDKAj1EEJ2TCQSK2RZPq7GZ8ohSdKBbrf7&#10;Hr/f/6WRbbOdSEyC0CJtbW0/VRRlF4xx3aSjKErY5XL9AgDa+TZB4AUCgZ8SQvas95nCGCNCiN/h&#10;cJwDAHP59tlKJCZBaAFFUbaRJOlwPl7H3qFQaD8+KMxqHo/Hsw8ARPiG8XK5XDvJsvx5Pl4LQmi3&#10;ZDJ56KbyJC4SkyC0gMvl2q3eXS2PEIJlWd6djwuzkqQoynaxWOz3Xq/3/nA4/BX+hPFyu927AoCL&#10;j9dCCFEqlcrWACDzbbORSEyC0AKKomzFx8aCEGrZnbUwLRAAzItGoxeFQqHnVVU9lhASQQhtNA40&#10;QZ5mrtEIIaWjo8PWzdFMZ/s/XY/k84MUio7/aAsAyPaSPHK4Rr++mSMQBkQ2mYpBOJlMBgAgOsYR&#10;BgAH/8IWkG3+bCf/wk2VaZpdfGwsjLGP+JgwKyAA8ITD4VPi8fgDsiz/iJ+U0CqWZeUBwOTjYzD4&#10;wGw1oeni8tz5ELxtNchbb8c32cMYWN0fQuEnp4H2zKN860aktgB4z7scnF8/iW+yjQ0OwMDS86F0&#10;93IAg/LNLTFV08X9fv+XnE7nVYSQunfqlNKiZVk3pdPpCwBgiG8fL5/Pd4jb7V6OENqyXveVYRgl&#10;0zTvSKfTZwPAIN++CYonEokuQkjDZGwYxmCpVPpGPp9fxbcJM5rq9/sPdjgcP0AIfY4QgvkTyuXy&#10;OX19fb/h4+ORTCa3opQ+TwiJ8208SukAIeTkVCq1km+bjSb0xKTstPv4kxIAAEIgtc8F9YDGMx3l&#10;OVuCsufEytAhjxeUPfcF5Gh47ZjpnA6H4/CxkhIM9zv7qgPybXzbRDgcjgMJIfPqJSUYni3kkiTp&#10;EELI5lIcuMc0zZsopQ3vWi3LejKfz7/Ix4UZbctYLHaDy+W6WVGU/WslpVZLpVJrTdO83zAMO5+p&#10;51Op1DN8fLaaUGIC3JpuMVuJQpIB0MT+uQDDyRBQ3evpbCExxux20eFWz9RBCNn6UjLGZIzxZrO3&#10;V29v72WMsTHvWCmlb/T09PyoulpfmCWi0eiFqqqegDGeyrFBq7e392LG2MOGYdTt0qOUvjYwMHDu&#10;pvSZasGVXhCEqo8URTmzVCr9jFL6mmEYGcMwBiml/ZTS9zRNu76/v/9rAPAu/0JhZpNleS8+NkV6&#10;uru7T9V1/Re6rr9OKU1XP1M5SmlXpVK5pr+/f3GpVHqNf+FsNqExJudXj4O2K+/8JMAY6P96BrSn&#10;HwGwalTHQAiUPfcHdd9DAKRPcmL53lugcM7JG53KIzt2gP+6+0BOftJ7ZfV8BEN3XAtQ50lXTswF&#10;5/HfATTiya7y6INQOPskYAOFjc5tlSkaY3LHYrHrVVU9gW/gUUrf7+7u/hwAtGywPRaLXaGq6g/4&#10;OE/X9VShUDi6XC7/i2/bDMSTyeQOAwMDIQAo5nK5twDgff4kYXZIJBLv2OmWbuUYUw0Rj8ezPSEk&#10;zhgbLJVK7+i6/r9NqRTRBq19YjJNKN+1HIaWL4WhGy4fffx+KQxd/QswP1rHv3JctL8/BkO/u2z0&#10;z6keA8suAPqvZ/mXCcJU6EmlUo/ncrl7c7ncIyIpCS3QNzg4+Ewul7s3n8//Rdf1dzfFpAQtT0wA&#10;wKg+ZvFkpmkAZt3u0qYwqgOw+j8LDAOYrm0UwvM+BXJ8i41igiAIwszR8sQ00+Ftd4DQn1+C2H8H&#10;Rh9vFMB/7QqQQlH+ZYIgCMIU2ewSEyAEyOEE5PaMPjw+cHzhSJDnzudfJcxsqHpIdY4N7cLMI967&#10;2WFK36fWTn4wDMifeTRUHvvjyNM2QrbfGfzXrwR53oKPY+Od/FC6ezkUz//ORueNhFxu8F+3EtT9&#10;D+WbxtR/5N5AX/4nH7ZFTH74xGRNfujo6CCvv/76fI/Hs4gQsi1CaC8ASCKE5hNCPl6zRSnVAeAj&#10;xth6AHhF1/V/M8b+l8vlXoXJeX8kANiCEBLgGzaglFYA4B0+XiUBQJwQEuYbRmCU0q5WLpiuIUwI&#10;SYxxoTETicT6VCqV4xtsQAAQ8/l8O6mquqMsy7shhBYCwJbce2cAwDrG2JuWZb1uGEZnNpt9tTpW&#10;V3csYKuttkp+8MEHfj6+AaW0BAApAND5tjF4EonEq43WDcLw3/9IPp+/0DCMCt9WC0JI13V9LQDU&#10;O18GgET1M1Xz/aj+n8b8vYyDBACRZDK5Y7lcXijL8t4IoQUAECOEbFTFXNf1fgBIMcb+BwAv67r+&#10;ai6XWwMAH463GsXsSUyLdgb/tfeCPH+b4QBjULr9Wihe+D3+1I8hlxv8V68A9fONF/COJBLT2KYp&#10;MSEA8LS1tXU4HI7TJEn6NEJoHsbY9jb21YtdH2PsDcMwnvb5fHcFAoHuzs7OlpQB8fl8B7tcrl8h&#10;hOomJgDQKKVXZjKZW/jBWI/H8xm3232xJEmJkXEOsyzrxWw2eyml9L9840R5PJ7PeL3eixhjCYRq&#10;L/hjjFmMsbfS6fTpAJDm22vp6OggnZ2d8yORyPEY44MBYEEzpXwMwygxxv5nWdbjAwMDty9cuHAN&#10;/775fL6D3G73L6rlsOopU0pvzmQyy20mJxIMBk9QVXUZIcTLN/IopRQh1M0Y23hwuz5qGMZdfX19&#10;VwDAqNd4PJ59PB7PbxrU4KtomrYsm83eyjeMg8Plcm3r9XpPlCRpbwBYgBAKYIwl/sR6KKVFxlgX&#10;APxncHDw5sHBwZcBoMyfN5ZZk5gQxuD4yrFAdt4DAABYaQjKK24C4/16N58AIEng2O+LoOx3SM3F&#10;uUhRQf384aPGlERiGts0JKZQMBg8XFGU7yOEFrVq1T2lNGdZ1n0DAwM3lEqlVyY6wykajd7icDi+&#10;zcd5uq7/VVGUY7gnDikWi12gqurPR8Tq0jTtwXQ6fRQfn6D2eDy+SlGUXfgGnmEYQ5qmHdvf3/8w&#10;38aRCCELA4HAaRjjUzDGtqplj4VSOmCa5u0Oh2NZKpV6v5rgSSwWu8zm5/Lpnp6eowGgj2/jyJFI&#10;5AyM8SV2ktJ46br+Vk9Pz+cAIMO3RaPRqxwOR/2776rq/2l/Pt4Eta2t7bNOp/P7CKGDCCEqf8J4&#10;UEp1xtizlUplWT6ff8ZuebLRV+sZihkGlB+4A4o/OxOKPzsTBi758dhJCQDAsqDy5CooXrDk49eN&#10;PArnnQGle27kXyXMHIrD4dgrHo/f73A4rlEUZadWJSUYLtkUUFX19La2tvvC4fCvASBYr7vEDofD&#10;4eFjdcipVIqvXGxpmvYSpbSfi9ckSdLBTqezlVtnoHA4fBgAbMs31MIYy/f39/+Hj3PcwWDw+HA4&#10;/CeM8ZmtSEow/L55McZn6Lq+MhAIHNrR0UEAgCCEWll6SwmFQqfKsnzhZCYlGO7OIxP53E2QBADt&#10;0Wj0epfL9QdFUb7UqqQE1e04FEU50Ol03hGLxe5UFGUbO1tzzJrENClMA6z+RjdNwjTxhcPhc4PB&#10;4MOKouyHMbZ70W8aIWRrl8v1k0Qi8YDX652uFf6Qz+efZoz9jY/XghBy+3y+U1pYPd6NMf6Woii2&#10;kodhGDcBwAd8fIT2aDR6taqqvyeELMAYN7wYNQNjjBVF2dXhcNyxdu3aUwDAyRhr2U1LKBQ6WlGU&#10;pYqijNUtOOsFAoGDE4nEoxjjbxNCJm06MiEkqKrqV0Oh0OpwOHxSo0S8eScmYUZKJpNbxePxqwgh&#10;52KMp+zCgBDa1+Px3N/W1nYEAExHjb/BoaGhayilDQexMcZIkqQveL3enfi28QgGgwdLkjTcT94A&#10;pXRNoVC4l49XIVVVF8RisRtlWT6+lXfftRBCQoqiXBqPx1dIkvRlvr1ZHR0dJBwOf0NRlEsJIZN2&#10;MzQDqOFw+BSHw3EzIWTHsQoytxIhZGtFUX4bDoe/N9YmiCIxCTPKVlttldR1/SZFUb5lZwuJVsIY&#10;I0JIwuVyXR8MBo9tdFc3GQYGBl60LOt5Pl4LIWSu0+n8Gh8fB5+iKCfaeaqhlJqmaT5UrTpQSygQ&#10;CPxOluVDCZmazc8IIT5FUT5PCKk7G8+utWvXHqMoypWEkE16FX44HP4OIeQyQkg73zbZMMZeRVF+&#10;HYlEzq33HROJSZhJ5pVKpWslSdqXb5hKhJC4qqpXBwKBY6rjF1PJqFQqyyiltqZiy7J8MgBsyceb&#10;EQgEPoMQ2pOP15HO5/O31ZkG7IvFYsskSTpgqu7AWwgHg8EjFUW5FGM8aV1aMwAOBoNfI4T8vJlZ&#10;ka2GMfZgjM+ORCI/AoBRT9UiMQkzQkdHB4nH4xdIkvTFZqamThZCiFdV1d+8++67+9e7q5ssoVDo&#10;KcbYc3y8FoSQLxwOH7d48eKGTzt1qKqqnmB3fMGyrBW6ro+adbR48WI5HA6fJMvyETPh/WuWz+c7&#10;QFXVy6fjCWIqJZPJnVRVvWS8T5d02AeU0hcppX+nlHYZhlHiz7ODEOLAGP8wFAqNWmg6Iz5AeNFO&#10;QHbdC8hOu9s+8DaLACmjEu0oUlsAyI4do15PdtodSMdnQNnF7o3irJUIBoN7Vdd2BFtwbC1JUqsn&#10;CCjr1q07CyH0DTvdSTzDMEq6rr+l6/pTuq7fqmnaMk3TllFKH9V1/QVKafdY+9nUoyjKHLfbfQMA&#10;TOnFqqurq6Bp2m+qC4THhDGWCSFff+ihhz5Zf9EEQshCu2MzhmG8lcvlbubjAACrVq3alRDy02bW&#10;lY1EKS1SSl/TNO0xTdNu1DRtWaVSuVbX9VWU0pcopT38a1qlra3tALfbfQshZLpKvmRbvDi2Hi+l&#10;9HpCiO3PimEYjFLao2na3aVS6dju7u553d3dO3R3dx/Q3d19aHd39y4Y4zkDAwOHaZq2nFL6v2a+&#10;a4SQOCHkKv47NiPWMQFjYOWzAGat3oHarIEiDF5+HlT+cj/f9DGkKOBe8jNwLv7WRltffHKCBJI/&#10;CCBvfC3clNYxwfCXvocx9t8WffhjkiTtYCeB2F3H5HK5dvX5fPcpirI13zYWwzCGLMt6Utf12wcH&#10;B9dUV9CPXMgnAUDI4/Fs53K5dpdleQkhpOluL03Trk+n0z+stQBypGQyeR8ALObjPF3Xn+jp6Tmm&#10;1rqVEXAsFlulquohfAOPUmpQSv8vk8lczbc1Uv0c1S+fUkUpNUzTXNrb23thjYWpzlgsdoOqqsdx&#10;8YYopRXG2D3lcvnhQqHwakdHx4fcwlkJAOJut3sbt9t9qCzL37L7dFcPv47J5/Md4nK5Tqo34QUh&#10;tAAhtMhO96RhGCXLsl4AgCLfVgtjrKxp2t35fP7RWt/PVq1jWrx4sfzkk0+erqrqsmY279Q07e5K&#10;pXJroVB4tsb7PorT6dzN6/UejzE+q5kn50qlsnTffff9ycqVK02YMYlpnEp3/w6K53+XD39MlCSa&#10;XjYTkxyPx1cqinIE31APpVRjjP2jUCj8pFwu/9vmwlgEAG3hcPgkQsgPCCFz+BPqMQyjqOv6aZlM&#10;pt5MNIDWJybw+XwHeTyeP9iZmUgp7eru7t65mVJLTqdzT7/fv8JOstZ1/YOenp49AWA914SCweCR&#10;qqreOFYpJp5hGCXTNO/P5XKX6br+VhPvYSQajX4fY3yqnd9LLXxiqv69YyWdQCKReIkQMo9v4Gma&#10;dkU6nT6bjzdQ9//eqsTkcrl2amtrW2lnTykY/jytNwzjkmQy+Xu+woYNKBgMHlXtGm342YLhn9c3&#10;NDR0fLFYfAxmSlfe+I31WRJmA6/XuztCqO4XimcYhmFZ1jU9PT3frCa8ul9qDgOAfCaTuWpwcPA0&#10;Sunr/An1YIx9GOPTqtvUTxm/3/+SaZr/5uO1IITmBoPBI/n4GLDb7f4yQqhhgjYMg1mW9VCNpAQA&#10;4MAYfxEhZHvMglJaNAzjonQ6vUTX9TVNvoe9vb29vyiXy0sopa3aSpxV/w31jn4AsHVxtiwrXeP1&#10;jY5J53a7D0II2eqRMAzD1DTtvL6+vhvGkZQAANj8+fMfqlQq36WU2npyJIREnE7nURsu6lOemFhp&#10;ENiQ7Zu6KWet/wDYgK3fpTBxHpfL9V27K/YppYOU0p+m0+mfAEA3326TOTAw8Eh3d/dRuq6/wjfW&#10;oyjKAW1tbZ/l45MplUrlBgcHlxpGnS2aR8AYE0VRTgCAGN9WxxaKopxkp0uWMfZ+LpdbzsdheObE&#10;Fhjjr9vp5oLh9zBPCDmlt7f3UrvdXTVouVzu3qGhoeMopf/jG4VR3LIsL7HTtUYp1UzTvCSbzd5t&#10;p+uuns7OTprL5VZrmvZDSqmt7cIlSToRABIwHYnJ/HAdFH/1QyhecJb948LvgfbkagBrVBds01hp&#10;CEq3XDn6Z1xw1nCZoh99G8x19ZZoCK3kcrkWSJK0r52LWvWu/R6v17u8zlTlZr2rKMrZlFLbO8s6&#10;nc7jak1tnUxDQ0P/tCzrKT5eC0Jor0AgYOfpE0Wj0aMwxg2TmGEYpmmaD1BKa34pfD7fF+xOeKDD&#10;i6AuT6VSD7fgSYEVi8UnNE071+5d+ebK7/fvjxCK8PFaGGMvp9PpVn3HwO/3388Ye5SP10IIUSKR&#10;yFEwHYmJGRT0F56G0h3X2T9uuwaGrv4lmOs/5P+6punPPwGDV/1y9M+44zoo3Xk9aP94Apg+7hsF&#10;oQkul2sfvoR+PYyxNel0+tyuri5bd1927LHHHk9RSi+2O4sIIbRXMzOaWkSrVCpX26mhRwhxqqp6&#10;lo0ux3myLJ/IB2thjKV7e3uvq3P3rMiy/AU+WEv1xmJ1b2/v8kaTSJpgZbPZPxuGcY1hGOPpctoc&#10;YEVRDkEI2Spdpev65a0s+NzV1VVQFGVpdbuXhmRZPgQAnFOemMaLmUZrnphMA5g10Zs1oRUwxgfx&#10;sVoMwxjUNO0KALC16NSulStXmplM5i6Msa0uPYTQPK/Xux0fn2Qsn88/Y/epSZKkXbxe71i/VykU&#10;Cn0RABoOghuGYZmmeQcArOPbqrZACNmaYs0Yyw0ODl5ZnRrdSlqhULiTMWb7yXczE5YkydaMQkrp&#10;a9ls9nE+PlGpVOo/jDFbs8kQQvMURZk/axKTsMnxIYR244O1MMbezGazq6qD1K1WKZVKy+3ccWOM&#10;XRhjW//mFhvQNO1aPliH0+VyHQcA9SpiOwkhp9gp92RZ1rv5fP52Pr5BMpncGgBCfLwWxthL2223&#10;3fOT8R7quv62aZoP8HEBgBASbeLm4YWOjo6m9k2yyTIM4wk+WEfS4XAkRWISpoXL5VowVhHHkUzT&#10;fNzG3jnjVigUXrAsy9YgOkJol+mYDprP51/Udb3hl7ta3PXQtra2mltiBAKBwyVJ2pGP8wzDMC3L&#10;+rOu61182waDg4NzAaDhbLzqIs3bxznDy5aBgYE/2lmQvLlxuVxhOzMvYfiz/dV169adGAqFjm/1&#10;QQg5hv95tSCEPIqizBGJSZgWTqczCQA1Vj2P5nA4npyMO+0NKKXrAOA9Pl6LJEkLpiMxAUBZ1/Xl&#10;lNI838AjhARcLletNW4+VVVPtjkTL5vP52+sM7YEAIAwxgE71cMZY9lisdjy3XZHKpfLKcbYG3x8&#10;cyfL8lyMcaMxR4Dq05XL5brR7Xbf0eqDELID//NqwRgjhJBITJs6wzAsTdOuLBQKB7TiKJVKx1JK&#10;Jzw4KknSXBuD9GAYhpVKpWyNAU3AAGPsbcMwGiY/hNC8aUpMkM1mH7M71oQQ+qrb7R55MUDJZPIQ&#10;O92n1bGlW8eoIA4wvDGfrYkrlmV1UUpbPbbEG2KMvcUHN3eyLPv42Ewny/K205KYpFAE8Fbb1j3k&#10;9iT/EmGcGGN9qqpeUygUnmrFkclk7rG7md1YGGMN79ph+LzuMe7aW4YxlrPzVGbnaWMSDVQqlWv4&#10;YB0ej8fz7RHV0RVN0462U7yTMbZ2cHDwD41+H3bfQ4RQvoUz8eqxEEK2Zn5tThhj9cYaZyzGWOMF&#10;V62Gk1tB4NbVEHrklTEPsrOtPcuExkqpVKqlF4XqRXyqDDW6QG5OFixY8JymaQ/ycR7GWJIk6Yg3&#10;33xzRxjOUrvJstywMoQxvHDpjlKp1Mqut6GpuLkQRpNl2dbklJlmyhMT8vhA8vkBqY76h8MJUrjh&#10;2j9hM4AQSgCArTvzzUFnZyellN5tZ6wJIbSl2+3+KgCoLpfrZDsr/xlj/b29vfX2WxqvkN2JLkJr&#10;maY58cWf06DhB1UQJknRzup/jLEXAGwXBx0njBDa1s6F2255lcnk9/ufYIz9nY/zMMYSxvhHiUTi&#10;DVmWv8G312IYxt1jrFsayUII2aq4gBAKT3ZiSiaTKmMswcc3dwihVt5gTLrhUpjWyw2/iFOF6Rqw&#10;Snn4KJcAhgb5U4RNiGma6xFCtlZMB4PBz/GxFotIkmSrCjIAfDDdXYtdXV2FSqVyg52KFYQQJyFk&#10;ASGk4cp/SunawcHBe/h4HYZlWT12JowAwHyv12urJM54YYy9kiQt5OObu+qMU1sMwxjQdf02TdNu&#10;mq6DUnppX1/fihmRmMyPUlD88cmQ/87Xho8zjgLtn0/yp7UE3nIBkO12BDm+xegj2g5Ibfj9FVog&#10;l8u9yhizNVhNCPnyZG5x3tbWti0A2KroYJrmS9OdmGB4XdPfGGN/5ePjVa2Jt2L77bd/lW+rxzTN&#10;bjvbbBBCHC6X6zA+3kr5fH43O9tSbG5M08zYrSVomuZdW2yxxWnpdPrU6Tr6+vrOB4D3Z0Riov9+&#10;Fsp/uhu0p1aD9tRq0F94mj+lZfB2O0LbsjshcMdjo487HwPfRcvF+NbUSAOArV1JJUnaZc2aNTvz&#10;8VZRVfUwO0Uuq/XeXp0JiQkAqKZpN9qpoWcHYyzjcDhubGYRbLlc/siyLFtdmwihrwFAw9/xOCmK&#10;ohzPBwWAgYGBfgBI8fFaJEma19nZOSPGc2dEYmJaSyeNjQ0hkOfMA7zNotHHtjuA84hvgjxH3HhN&#10;AcuyrIbjJFXzvF7vcXYX5DYjmUxuJcvyyXZqiQFAH6V0stdU2cWqdc1srWtqxDCMm1KpVN0qD7VE&#10;IpG3FUWxtScSQmheOBw+dhImsiC/338oQmgfvmGaTOpY2jistyzrbT5YC0JoXwCYEWt1ZkRimlFk&#10;DCCJX8tU0DTtUTtlZAghEsb4JL/fv3eLF7cGNU37ud1N7hhjawqFwpt8fBoNEEJ+b2esaSyU0rfz&#10;+fyYu/PWkkql8pqm2drIkBCiEkKWOJ3OXfi2CWp3OBxLEEKTPUHG1iQCWZYbFsedYoOWZb1kc08v&#10;VywWO73eFvNTadO+AjMGrHFtTmGa5PP5Vxhjtp5AMMYeh8OxjBCyPd82XtFodIkkSUfbfFoCwzAe&#10;rXZBzhipVOpZy7L+wcftopSalmU9Wm+/pQaYrut/4oP1EEK2bmtruwQAbNVus8ETjUbPVRTlQLvv&#10;4XgxxmxNu0YIfRoAxrXl+yRhhULhYcaYreKskiR9w+fz7dviG8CmbdKJiVXKUPr9Uijdfi2UVtw4&#10;+lh5G5gfiGr50+gD0zT/aOduDoa/NDuFQqEbCCGLJvjF8UUikbMxxj+2M1sNqtPE+/r67uLjM4Cm&#10;6/qVdtY11dGXy+WuBwBbE1F4uVyuk1Jqu0adJEn7J5PJKxRFmeiTRTgWiy2VZfkUvmEyMMZe42N1&#10;bBEIBA6Y4OezpXRdf8uyrOf5eC2EkITb7V4GAFvxbeMQj0ajVycSiXfi8fi6ekcikXgjEAh8fWSJ&#10;sk06MQFjoL/0HBR/vgSK5542+jjnZCituIl/lTB1rL6+vlsty7K1TTrGWFIUZe9QKHSP3+//0jg/&#10;v8FYLHYZxvh8jLHt8QDLsm4DgPV8fCbw+/1PWJZla78bnmma9+m6/g4fb0KeUnofpdTWzUW1pNPi&#10;UCh0o9Pp3HOc7+GWsVjst7Isn2r3xmKidF2322UZqG7WONldi82wVFW9hVJqazCfELIokUhcCwAT&#10;2RRzbiwWuxZjfBYh5FOKoiTrHYSQRQ6H44yRlerH86HYdFgWsNIQHxWmVtowjN/a3eEShu+6d3A6&#10;nfdFo9Gb2tra9gcAD38ORwaAueFw+NR4PP60LMunEULa+JPq0XX9xXQ6fd0MmY03SldXV2FoaOgy&#10;SmlT/da6rr+Ty+Vu5ONNMorF4gOMMVsD7BsghPbx+/2rotHoMkLIzgDQaH8orCjKwkgkcnYikXhW&#10;luXjprJu4dDQ0H/sFi+WJOkzsVjsKgCYP1OenFKp1FOWZa2yue4MEEIHJxKJ1aFQ6Cs2vl8juTwe&#10;zz6JRGK1LMtH2O1iZYy9Vy1dBbDZJyZhRshkMissy3rK7pcGY4wIIQ6Hw/Ftl8t1bywWuy0cDn/f&#10;4XDsBQDRDRcDRVG29/v9h0cikcsTicRKQsh1iqLsaKfCw0iVSuVaALC1X9N0GRwcfIExZnuGXnXC&#10;xEOU0ok8LQEMJ7g1pmk21c1ZfQ9DGOMl4XD4j/F4/LZQKHSGy+XaOZlMbnjacCmKsjAUCn0zFotd&#10;EwqFHiCEXEwImdvsezhRuq6vZ4w9w8drwRhLsiwfk0wmVwaDweNnyEy9jNvtvhIAbI01YYyl6pPO&#10;LfF4/MZAIPBZAKj7dLp48WLZ5XLtEo/Hr/N6vSsJITvYfY8opQPZbPbykf82Wy8UhEmWzmazP7ZZ&#10;CmcjhJCIqqpHKYpyRTAYfL69vb27vb3daG9vN8Ph8Osul+shp9P5fULIHoSQpqabU0qppmnX5/P5&#10;u+2UT5pmWqVSuc5uySTGWH9PT8+VrSqu2tfXd72u63+ze3OxQTVBzVMU5WhVVa/3+/0vG4aRaW9v&#10;N9vb2wfC4fAbqqreqarqGYSQhXb3FpoEg5qm3Wl3LK/67+xwOBy3JRKJnkQi8XQsFrshEon8OhqN&#10;3hSPx1e1t7evTSQShUgk8ksAaLiv1UR1dXU9Ryn9ld0uPRj+fgUVRTnG6XT+PZFIpGKx2J2RSOSi&#10;cDj8vXA4fGokEvl1PB6/9bnnnvvA7/d3KoryLUJIlP976qGUFiml/6fr+kZP3CIxCTMCpfQNXdd/&#10;RSkdV+VyjDGqHhJ32OpKqIUx9vd0Or10FiQlgOFZjs8zxhqOhVQXCj/c4jGzgXK5fLHdxZy1TMZ7&#10;2Eq5XO7vAGBrEsEG1cTrJYTsq6rqqU6n83yHw3GyoiiHYYy3JIT4ZFleDABTsj1FdUz30XHeQERU&#10;VT3O6XSe53K5rnK5XDc4nc7zq8ko0ez7VP0c3prJZFbwbSIxCTNGJpO5jVJ6jmEY0zrwZxiGpev6&#10;sz09Pd8EgLV8+wzWXyqVftNoliNjbG02m7W7r5NdrFAoPF0ul8+1WwJnFioVCoWfNVN/zg6EEJnC&#10;sah0Op0+3bKsf/ENU4lSqluWdW86nT63Vlmr1iYmSQKy8x4gJ+aCFGsffcS3AOWznwcpEudfOS5k&#10;u0+DPGfe6J9j85DnzAOyw678XytMHyuTydxBKb2QUtrHN06F6u6tf81ms6fNtDVLdhSLxecty6pb&#10;06tavfmPlNKmJivYlcvlHjQM41K7XV6tYBgGMwyjZBjGpD/ZLly48A1CyMV2u0xnqHSxWDxT07Rn&#10;p+J3xqvWZbyrp6fnB/WWKbQ8Mbm/cw5E/pmC6L8+Gn288CF4z1sKyN3MJI/6SMfeEHnu/dE/x+YR&#10;ee59cB51Av/XCtNL6+vru6JcLp/UioH5ZlBKy6Zp3pNOp4/XdX22btNdrlQq19bbypwxlkmn09dM&#10;4o6yel9f31JK6dmUUlu1ECfCMAzGGOvUNO00xlgn395qnZ2dNJVK3WKa5jLDMEp8+2xRKpVeTqfT&#10;J5im+WCzszknwjCMomEYy3t7e88cq1ZmaxOTILSGlc/nVxcKhW9omnb/ZHftGYZhUkrXa5q2xO12&#10;nwkAGf6cWYTl8/mnGGPP8g3Vp8Hbp6B70shkMrdWKpVvUUptlcMZD0qpZlnWKkLI1/v7+x9ijL3O&#10;nzNJjN7e3t/qun7RdD3Zt8jadDr9Xcuyfk4pTTc77tSM6nfs/XK5fHpvb+859Z6UNhCJSZiprA13&#10;dbqu/4BS+u/J6HbQdb1kGMbvMpnMIdls9uaurq7Z3EWzQbFUKi3ng4yxD3K53N18fJKYuVzuse7u&#10;7q+apnmNrustqYK+AaU0a5rmRT09PSdVi8+2/LPRwGAmk7m4VCqdpuv6a5N5UZ9kfel0+pJSqXQs&#10;xvh+SumE6i7WUv2OXZfJZA7P5XIrRq5XqmdCicn88H1gAxP7HrNKGYy3G9/oWAMFsHptFQgYP8bA&#10;/HAtsIGZPXbb0dGhW5a1rtGdaLWbo7dVU4I3sCyrx85Kf4RQ2uFwTPRNK2cymZu7u7sP0zTtTErp&#10;05TS3EQuBJTSCqX0/Uql8rtCoXBgb2/v2c2U1ZkNisXis7quf7yp2YixpanuovwonU6f19/ff5Cm&#10;aX+glHY1+tzWYxgGo5R267p+Tz6fP7S3t/ey6X66LRQKD/f09HzJMIwLKKVr7BQlHqn6HV0PAFPW&#10;nVZLoVB4KpVKnVwul4/Udf2PlNL1432foLrUQtf1VKVSublQKBzQ29t7DqX0v/x59aBUO/yXEBhf&#10;YUwkgeOgr4A8x+7mn6NZuX7QnvwLWIWaXeIbIYt2BWWPSaxuzyygb74G+kvPA4yz+KumwT2P98Dp&#10;p9SYadJic6LR6NclSZrPN2zAGKsMDQ09NDg4+A8AaOWdUCISiRwvy/LcMWYTlRRF+WsqlXqcb5gg&#10;r9/v309V1d0RQgdJkrSj3dJClNL3CCH/GRwcfGRgYOBFSumaVlZziMVil6uq+n98nKdp2oPpdPpE&#10;AJjMbZpRKBT6iqqqN2KMw7quf5DNZg/i14tMMZkQssjv9x8iy/LnEEJ7E0JC/Em8alWQNyzLekzX&#10;9Udzudy/a4yR4Wg0+kuM8TmNFnZqmvZIOp0+DgAaX3TsQwAwLxKJfEmSpC9IkrSHzf/bu5qmnZXN&#10;Zv9W67MYjUZ/7nA4LuTjPF3XV/X09BzOx8cJezyePVRV3VNRlAMBoAMhFLEzHZxS+iFj7BXTNB8b&#10;Ghr6R6lU+k+t/1cjE0tMwihTmJig+sQ71oJDC2yW6x8HqaOjQ+7s7Kz3YZ3Mnw3VMkNuAFDa2tp2&#10;kmU5iTHeQpKkj3d5ZIzpjLEPdV3vKpVKb+q63lu9oNla/T4Oc8Lh8IkY47GmnVqKolzV7N5H44R9&#10;Pt8uDofjkHw+/0B1QkfTF4lJIFWrCDi9Xu82hJBPYYyT/HtnGMZ7lNL3isXiu9UkUmrwmUpEo9Fv&#10;S5KU4Bs2YIxVCoXCg5VK5YVJ+l2gaqUHbyAQWCBJ0iKM8VyE0MclsCzLShuG8WG5XH6jXC6/DwC5&#10;Mboi58ZisZMRQnWTHGNM1zTttnw+37jrqTlStVSUw+VyzVVVdSHGeI4syx/v2cQYMyzLWm9ZVk+x&#10;WHyZUtpdHT8qT+T3KxJTi01xYhIEQdjkjPnIKwiCIAhTTSQmQRAEYUYRiUkQBEGYUURiEgRBEGYU&#10;kZgEQRCEGUUkptYb9xRJQRAEAUBiALO51tOMwwCyJ3eMXQdKEARBqE8yKaymRt3FXUITdAOGTAr/&#10;RJ3TW15EEARhNpOKQ/A3xmAqVqFv8hCDN5/th9V8XBAEQbBP/h2Fvj4VSgjBwbI8ZnkbYQxUhw8Z&#10;gSX7FWAN3yYIgiDYJyEAc0EGbmUYrqR0UotKbrIohXRJhyXJCDzDtwmCIAjN+bgAJwPA7wZhf4cT&#10;fgwMticE2jc+VRjJoFC2ANZZFjzfn4XLO3R4G4kZeYIgCBM2qjL0uiQEilnY3qnClpIEc5AEXv6c&#10;jzGomCa8z4c3BwZAqTQA7+yiw3uoxfsdCYIgbM7+P9bEk+Mbaw6QAAAAAElFTkSuQmCCUEsDBBQA&#10;BgAIAAAAIQBthhKD4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3axJ&#10;W43ZlFLUUynYCuJtm0yT0OxsyG6T9N87nvT4eB9vvslWk23FgL1vHGlQswgEUuHKhioNn4e3hycQ&#10;PhgqTesINVzRwyq/vclMWrqRPnDYh0rwCPnUaKhD6FIpfVGjNX7mOiTuTq63JnDsK1n2ZuRx28rH&#10;KFpIaxriC7XpcFNjcd5frIb30YzrWL0O2/Npc/0+zHdfW4Va399N6xcQAafwB8OvPqtDzk5Hd6HS&#10;i5azimNGNSyjBQgGErV8BnHkJknmIPNM/n8h/wEAAP//AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAA&#10;pQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7btD0sspj2IoJX&#10;cR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5IBtcApOC&#10;K2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tvme4ZMDwwxc4o&#10;SDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/ukg0GAMAAJAKAAAOAAAAAAAAAAAAAAAAADoCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQAoDm1GgQAAAIEAAAAUAAAAAAAAAAAAAAAAAH4F&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQDC77O3kyoAAJMqAAAUAAAAAAAA&#10;AAAAAAAAADEGAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQBthhKD4AAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAPYwAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEALmzwAMUA&#10;AAClAQAAGQAAAAAAAAAAAAAAAAADMgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAA&#10;BwAHAL4BAAD/MgAAAAA=&#10;">
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Picture 49427" o:spid="_x0000_s1032" type="#_x0000_t75" style="position:absolute;top:2954;width:518;height:1738;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0rZJuyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qne6sYgVVNXEWmlFyumVj0+sq9JavZtyK4x/fduoeBxmJlvmNmiM5VoqXGlZQXDQQSC&#10;OLO65FzB/vPtaQLCeWSNlWVS8EsOFvPHhxkm2l55R23qcxEg7BJUUHhfJ1K6rCCDbmBr4uB928ag&#10;D7LJpW7wGuCmknEUPUuDJYeFAmtaFZSd04tRcNqny002Pm2n8bH9+eo+Nq+HtVaq3+uWLyA8df4e&#10;/m+/awWj6Sgew9+dcAXk/AYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC0rZJuyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                <v:imagedata r:id="rId3" o:title=""/>
               </v:shape>
-              <v:rect id="Rectangle 49428" style="position:absolute;width:518;height:1752;left:3;top:3247;" filled="f" stroked="f">
+              <v:rect id="Rectangle 49428" o:spid="_x0000_s1033" style="position:absolute;left:3;top:3247;width:518;height:1752;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDr29ewwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wuw0VWSw1SjiA106Kqi7S3Nti81NaaLtzNebxYDLw3nPFq0pxYtqV1hWMBxEIIhTqwvO&#10;FJxP2/4EhPPIGkvLpOCXHCzm3c4ME20b/qHX0WcihLBLUEHufZVI6dKcDLqBrYgDd7e1QR9gnUld&#10;YxPCTSlHUfQtDRYcGnKsaJVT+jg+jYLdpFpe9/avycrNbXc5XOL1KfZKffXa5RSEp9Z/xP/uvVYw&#10;jsejsDfcCVdAzt8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg69vXsMAAADeAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p>
+                    <w:p w14:paraId="13590EE8" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
                       <w:pPr>
-                        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="0" w:firstLine="0"/>
                         <w:jc w:val="left"/>
                       </w:pPr>
                       <w:r>
-                        <w:rPr/>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
-              <v:rect id="Rectangle 49429" style="position:absolute;width:518;height:1752;left:399;top:3247;" filled="f" stroked="f">
+              <v:rect id="Rectangle 49429" o:spid="_x0000_s1034" style="position:absolute;left:399;top:3247;width:518;height:1752;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDs48rFxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U1FiomuIVRLcqxasN4e2dckNPs2ZLcm9td3BcHjMDPfMKt0NK04U+8aywpephEI&#10;4tLqhisFn4f35wUI55E1tpZJwYUcpOvHhxUm2g68o/PeVyJA2CWooPa+S6R0ZU0G3dR2xMH7tr1B&#10;H2RfSd3jEOCmlbMoepUGGw4LNXb0VlP5s/81CvJFl30V9m+o2u0pP34c480h9kpNnsZsCcLT6O/h&#10;W7vQCubxfBbD9U64AnL9DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOzjysXHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p>
+                    <w:p w14:paraId="69B8B89F" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
                       <w:pPr>
-                        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="0" w:firstLine="0"/>
                         <w:jc w:val="left"/>
                       </w:pPr>
                       <w:r>
-                        <w:rPr>
-[...1 lines deleted...]
-                        </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
-              <v:shape id="Picture 49426" style="position:absolute;width:19298;height:3805;left:43;top:0;" filled="f">
-                <v:imagedata r:id="rId8"/>
+              <v:shape id="Picture 49426" o:spid="_x0000_s1035" type="#_x0000_t75" style="position:absolute;left:43;width:19299;height:3805;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBk1lj3xQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdaNYNamriNBWvZlWz4/s6yaYfRuyW43/3hUKHoeZ+YZZrDpbiwu1vnKsYDRMQBAX&#10;TldsFPx8f7zOQfiArLF2TApu5GG17PcWmGl35QNd8mBEhLDPUEEZQpNJ6YuSLPqha4ij9+taiyHK&#10;1kjd4jXCbS3HSTKVFiuOCyU2tCmpOOd/VkF6PsxCc0s3x/3JfOWGd37++abUy6Bbv4MI1IVn+L+9&#10;1Qom6WQ8hcedeAXk8g4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBk1lj3xQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:imagedata r:id="rId4" o:title=""/>
               </v:shape>
-              <w10:wrap type="square"/>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="46A1339B" wp14:editId="31459AA0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6303645</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>450265</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="535305" cy="390728"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1031035908" name="Picture 23"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="23" name="Picture 23"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId9"/>
+                  <a:blip r:embed="rId5"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="535305" cy="390728"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:tab/>
@@ -17341,128 +11046,143 @@
                         <pic:cNvPr id="49394" name="Picture 49394"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="4394" y="0"/>
                           <a:ext cx="1929892" cy="380556"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:group id="Group 49393" style="width:152.306pt;height:36.945pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:56.64pt;mso-position-vertical-relative:page;margin-top:35.295pt;" coordsize="19342,4692">
-[...1 lines deleted...]
-                <v:imagedata r:id="rId7"/>
+            <v:group w14:anchorId="5649B361" id="Group 49393" o:spid="_x0000_s1036" style="position:absolute;left:0;text-align:left;margin-left:56.65pt;margin-top:35.3pt;width:152.3pt;height:36.95pt;z-index:251662336;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="19342,4692" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBE2xG5FQMAAJAKAAAOAAAAZHJzL2Uyb0RvYy54bWzUVm1v0zAQ/o7Ef4j8&#10;fUubpC+J1k6IsWkSYhWDH+A6TmOR2JbtvvHruXOSdms3GGOC8aHp2Y7Pzz3P3cVn55u6ClbcWKHk&#10;hPRPeyTgkqlcyMWEfP1yeTImgXVU5rRSkk/IlltyPn375mytMx6pUlU5NwE4kTZb6wkpndNZGFpW&#10;8praU6W5hMVCmZo6GJpFmBu6Bu91FUa93jBcK5Nroxi3FmYvmkUy9f6LgjN3UxSWu6CaEMDm/NP4&#10;5xyf4fSMZgtDdSlYC4M+A0VNhYRDd64uqKPB0ogjV7VgRllVuFOm6lAVhWDcxwDR9HsH0VwZtdQ+&#10;lkW2XugdTUDtAU/Pdss+ra6MvtUzA0ys9QK48COMZVOYGv8BZbDxlG13lPGNCxhM9tM4icZDEjBY&#10;S4YpRNFwykog/mgbKz/8fGPYHRveA6MFy+DXMgDWEQO/zhTY5ZaGk9ZJ/SQfNTXflvoExNLUibmo&#10;hNv6xANZEJRczQSbmWYAZM5MIHJgIo3TAQkkrSHn4Q08OGgmgWfciO/iThiGOL7naF4JfSmqCtlH&#10;u4UMeXug+wNRNzl1odiy5tI1RWJ4BeiVtKXQlgQm4/WcA0xznbdyWWe4YyUeWMDBn6FwEBnNdgse&#10;5R4YYraQNo8mSpQOkuGgSYYuWwb9cb/Nlf4oHsVDXN5JTjNtrLviqg7QAHiAAnimGV19tC2e7pWW&#10;tgaCxwaIMIWhj9iOMBgdUfZbpXJbUs0BArq9ry6E0aiLVFG5qBp9fUTt27uqso8xFfcgSaBw4igZ&#10;9cZHXCXQsbCu+qNBNBr9CVc0qyQSKRWmVUM6zkCVdeDQcpv5pslfPAxn5irfQk6Xyny/gTZfVGo9&#10;Iaq1CHZ+0AlXSVBdS2Abm2xnmM6Yd4Zx1XvlW3GD5t3SqUJ4afentbBAxr+o5+hhPT3rCA3Uf4Ke&#10;aRqlr1NRX4l7jv+dotg44PdftfKkS47ZnVaeYI1gNK+llUdNA9l17Bdo5UmcQuwPffajdJxGTXuK&#10;x73B4OVbub8BwLXHfyHaKxreq+6OfavYXySnPwAAAP//AwBQSwMECgAAAAAAAAAhACgObUaBAAAA&#10;gQAAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAALAAAAJggGAAAA&#10;Ep5hzgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAAA7DAAAOwwHHb6hkAAAA&#10;FklEQVQ4T2NgGAWjYBSMglEwCgY7AAAGrgABfEdzWgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA&#10;wu+zt5MqAACTKgAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAAaYA&#10;AABTCAYAAADUWaMdAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7D&#10;AcdvqGQAACooSURBVHhe7d15mBxF+Tjwt7qruufeuY8lGRKIQAjIsfy4VE4BEVEBg4gcyq0QH/Ur&#10;gqCIB5dBwm3kPiUQQMEYQDkFFJFFLsPpkgyQ3dmdnWt3Z6a7urt+f+wENrUzOz27s1dSn+fp58nz&#10;Vk822Znpt7uOtxCM8CBAaKcwHCFjOFySYG9CIDyyXfgEpVC0AP5pVGDFO1n4yxcB+vhzBEEQhOah&#10;DX/oJPDpUAh+KUtwKCagbHyaUI9BoWxa8Nd0D/x4d4B3EQDjzxEEQRDsQwAALymwXSQEDysKfIo/&#10;QbCH6vBqNgPH7UzhDb5NEARBsE9aDRAJB+FikZQmBkmwoz8MZ7/UAYRvEwRBEOyTtgnDgZIEB/MN&#10;QnMwBkmS4HDne7AP3yYIgiDYJxEMhxMCbr5BGJc2pwMOYAAS3yAIgiDYIwGCRXxQGB+CQZIQzL8Z&#10;RKIXBEEYL5Rqh/8SAtvzDcL4aBrc83gPnH4KwADfJmw2/ISQLf1+/+ecTuecUqnUTSl9o1AovAIA&#10;WRAzN4XmeZ1O53aRSGSXSqUyz7KsXkrpq4VC4U0A6AUAi3/BbCYSU4uJxLTZ+1QsFrtEkqT9CSHB&#10;DUFKKbUs62+VSmVpoVB4euOXCMKYtozFYr+SJOkw7jNVYYw9VyqVflssFv+6KSUnMRYiCC3idDr/&#10;Xzwev1eW5SNHXkAAAAghRFXVLzqdzpVtbW37jVxDKAj1EEJ2TCQSK2RZPq7GZ8ohSdKBbrf7Hr/f&#10;/6WRbbOdSEyC0CJtbW0/VRRlF4xx3aSjKErY5XL9AgDa+TZB4AUCgZ8SQvas95nCGCNCiN/hcJwD&#10;AHP59tlKJCZBaAFFUbaRJOlwPl7H3qFQaD8+KMxqHo/Hsw8ARPiG8XK5XDvJsvx5Pl4LQmi3ZDJ5&#10;6KbyJC4SkyC0gMvl2q3eXS2PEIJlWd6djwuzkqQoynaxWOz3Xq/3/nA4/BX+hPFyu927AoCLj9dC&#10;CFEqlcrWACDzbbORSEyC0AKKomzFx8aCEGrZnbUwLRAAzItGoxeFQqHnVVU9lhASQQhtNA40QZ5m&#10;rtEIIaWjo8PWzdFMZ/s/XY/k84MUio7/aAsAyPaSPHK4Rr++mSMQBkQ2mYpBOJlMBgAgOsYRBgAH&#10;/8IWkG3+bCf/wk2VaZpdfGwsjLGP+JgwKyAA8ITD4VPi8fgDsiz/iJ+U0CqWZeUBwOTjYzD4wGw1&#10;oeni8tz5ELxtNchbb8c32cMYWN0fQuEnp4H2zKN860aktgB4z7scnF8/iW+yjQ0OwMDS86F093IA&#10;g/LNLTFV08X9fv+XnE7nVYSQunfqlNKiZVk3pdPpCwBgiG8fL5/Pd4jb7V6OENqyXveVYRgl0zTv&#10;SKfTZwPAIN++CYonEokuQkjDZGwYxmCpVPpGPp9fxbcJM5rq9/sPdjgcP0AIfY4QgvkTyuXyOX19&#10;fb/h4+ORTCa3opQ+TwiJ8208SukAIeTkVCq1km+bjSb0xKTstPv4kxIAAEIgtc8F9YDGMx3lOVuC&#10;sufEytAhjxeUPfcF5Gh47ZjpnA6H4/CxkhIM9zv7qgPybXzbRDgcjgMJIfPqJSUYni3kkiTpEELI&#10;5lIcuMc0zZsopQ3vWi3LejKfz7/Ix4UZbctYLHaDy+W6WVGU/WslpVZLpVJrTdO83zAMO5+p51Op&#10;1DN8fLaaUGIC3JpuMVuJQpIB0MT+uQDDyRBQ3evpbCExxux20eFWz9RBCNn6UjLGZIzxZrO3V29v&#10;72WMsTHvWCmlb/T09PyoulpfmCWi0eiFqqqegDGeyrFBq7e392LG2MOGYdTt0qOUvjYwMHDupvSZ&#10;asGVXhCEqo8URTmzVCr9jFL6mmEYGcMwBiml/ZTS9zRNu76/v/9rAPAu/0JhZpNleS8+NkV6uru7&#10;T9V1/Re6rr9OKU1XP1M5SmlXpVK5pr+/f3GpVHqNf+FsNqExJudXj4O2K+/8JMAY6P96BrSnHwGw&#10;alTHQAiUPfcHdd9DAKRPcmL53lugcM7JG53KIzt2gP+6+0BOftJ7ZfV8BEN3XAtQ50lXTswF5/Hf&#10;ATTiya7y6INQOPskYAOFjc5tlSkaY3LHYrHrVVU9gW/gUUrf7+7u/hwAtGywPRaLXaGq6g/4OE/X&#10;9VShUDi6XC7/i2/bDMSTyeQOAwMDIQAo5nK5twDgff4kYXZIJBLv2OmWbuUYUw0Rj8ezPSEkzhgb&#10;LJVK7+i6/r9NqRTRBq19YjJNKN+1HIaWL4WhGy4fffx+KQxd/QswP1rHv3JctL8/BkO/u2z0z6ke&#10;A8suAPqvZ/mXCcJU6EmlUo/ncrl7c7ncIyIpCS3QNzg4+Ewul7s3n8//Rdf1dzfFpAQtT0wAwKg+&#10;ZvFkpmkAZt3u0qYwqgOw+j8LDAOYrm0UwvM+BXJ8i41igiAIwszR8sQ00+Ftd4DQn1+C2H8HRh9v&#10;FMB/7QqQQlH+ZYIgCMIU2ewSEyAEyOEE5PaMPjw+cHzhSJDnzudfJcxsqHpIdY4N7cLMI9672WFK&#10;36fWTn4wDMifeTRUHvvjyNM2QrbfGfzXrwR53oKPY+Od/FC6ezkUz//ORueNhFxu8F+3EtT9D+Wb&#10;xtR/5N5AX/4nH7ZFTH74xGRNfujo6CCvv/76fI/Hs4gQsi1CaC8ASCKE5hNCPl6zRSnVAeAjxth6&#10;AHhF1/V/M8b+l8vlXoXJeX8kANiCEBLgGzaglFYA4B0+XiUBQJwQEuYbRmCU0q5WLpiuIUwISYxx&#10;oTETicT6VCqV4xtsQAAQ8/l8O6mquqMsy7shhBYCwJbce2cAwDrG2JuWZb1uGEZnNpt9tTpWV3cs&#10;YKuttkp+8MEHfj6+AaW0BAApAND5tjF4EonEq43WDcLw3/9IPp+/0DCMCt9WC0JI13V9LQDUO18G&#10;gET1M1Xz/aj+n8b8vYyDBACRZDK5Y7lcXijL8t4IoQUAECOEbFTFXNf1fgBIMcb+BwAv67r+ai6X&#10;WwMAH463GsXsSUyLdgb/tfeCPH+b4QBjULr9Wihe+D3+1I8hlxv8V68A9fONF/COJBLT2KYpMSEA&#10;8LS1tXU4HI7TJEn6NEJoHsbY9jb21YtdH2PsDcMwnvb5fHcFAoHuzs7OlpQB8fl8B7tcrl8hhOom&#10;JgDQKKVXZjKZW/jBWI/H8xm3232xJEmJkXEOsyzrxWw2eyml9L9840R5PJ7PeL3eixhjCYRqL/hj&#10;jFmMsbfS6fTpAJDm22vp6OggnZ2d8yORyPEY44MBYEEzpXwMwygxxv5nWdbjAwMDty9cuHAN/775&#10;fL6D3G73L6rlsOopU0pvzmQyy20mJxIMBk9QVXUZIcTLN/IopRQh1M0Y23hwuz5qGMZdfX19VwDA&#10;qNd4PJ59PB7PbxrU4KtomrYsm83eyjeMg8Plcm3r9XpPlCRpbwBYgBAKYIwl/sR6KKVFxlgXAPxn&#10;cHDw5sHBwZcBoMyfN5ZZk5gQxuD4yrFAdt4DAABYaQjKK24C4/16N58AIEng2O+LoOx3SM3FuUhR&#10;Qf384aPGlERiGts0JKZQMBg8XFGU7yOEFrVq1T2lNGdZ1n0DAwM3lEqlVyY6wykajd7icDi+zcd5&#10;uq7/VVGUY7gnDikWi12gqurPR8Tq0jTtwXQ6fRQfn6D2eDy+SlGUXfgGnmEYQ5qmHdvf3/8w38aR&#10;CCELA4HAaRjjUzDGtqplj4VSOmCa5u0Oh2NZKpV6v5rgSSwWu8zm5/Lpnp6eowGgj2/jyJFI5AyM&#10;8SV2ktJ46br+Vk9Pz+cAIMO3RaPRqxwOR/2776rq/2l/Pt4Eta2t7bNOp/P7CKGDCCEqf8J4UEp1&#10;xtizlUplWT6ff8ZuebLRV+sZihkGlB+4A4o/OxOKPzsTBi758dhJCQDAsqDy5CooXrDk49eNPArn&#10;nQGle27kXyXMHIrD4dgrHo/f73A4rlEUZadWJSUYLtkUUFX19La2tvvC4fCvASBYr7vEDofD4eFj&#10;dcipVIqvXGxpmvYSpbSfi9ckSdLBTqezlVtnoHA4fBgAbMs31MIYy/f39/+Hj3PcwWDw+HA4/CeM&#10;8ZmtSEow/L55McZn6Lq+MhAIHNrR0UEAgCCEWll6SwmFQqfKsnzhZCYlGO7OIxP53E2QBADt0Wj0&#10;epfL9QdFUb7UqqQE1e04FEU50Ol03hGLxe5UFGUbO1tzzJrENClMA6z+RjdNwjTxhcPhc4PB4MOK&#10;ouyHMbZ70W8aIWRrl8v1k0Qi8YDX652uFf6Qz+efZoz9jY/XghBy+3y+U1pYPd6NMf6Woii2kodh&#10;GDcBwAd8fIT2aDR6taqqvyeELMAYN7wYNQNjjBVF2dXhcNyxdu3aUwDAyRhr2U1LKBQ6WlGUpYqi&#10;jNUtOOsFAoGDE4nEoxjjbxNCJm06MiEkqKrqV0Oh0OpwOHxSo0S8eScmYUZKJpNbxePxqwgh52KM&#10;p+zCgBDa1+Px3N/W1nYEAExHjb/BoaGhayilDQexMcZIkqQveL3enfi28QgGgwdLkjTcT94ApXRN&#10;oVC4l49XIVVVF8RisRtlWT6+lXfftRBCQoqiXBqPx1dIkvRlvr1ZHR0dJBwOf0NRlEsJIZN2MzQD&#10;qOFw+BSHw3EzIWTHsQoytxIhZGtFUX4bDoe/N9YmiCIxCTPKVlttldR1/SZFUb5lZwuJVsIYI0JI&#10;wuVyXR8MBo9tdFc3GQYGBl60LOt5Pl4LIWSu0+n8Gh8fB5+iKCfaeaqhlJqmaT5UrTpQSygQCPxO&#10;luVDCZmazc8IIT5FUT5PCKk7G8+utWvXHqMoypWEkE16FX44HP4OIeQyQkg73zbZMMZeRVF+HYlE&#10;zq33HROJSZhJ5pVKpWslSdqXb5hKhJC4qqpXBwKBY6rjF1PJqFQqyyiltqZiy7J8MgBsycebEQgE&#10;PoMQ2pOP15HO5/O31ZkG7IvFYsskSTpgqu7AWwgHg8EjFUW5FGM8aV1aMwAOBoNfI4T8vJlZka2G&#10;MfZgjM+ORCI/AoBRT9UiMQkzQkdHB4nH4xdIkvTFZqamThZCiFdV1d+8++67+9e7q5ssoVDoKcbY&#10;c3y8FoSQLxwOH7d48eKGTzt1qKqqnmB3fMGyrBW6ro+adbR48WI5HA6fJMvyETPh/WuWz+c7QFXV&#10;y6fjCWIqJZPJnVRVvWS8T5d02AeU0hcppX+nlHYZhlHiz7ODEOLAGP8wFAqNWmg6Iz5AeNFOQHbd&#10;C8hOu9s+8DaLACmjEu0oUlsAyI4do15PdtodSMdnQNnF7o3irJUIBoN7Vdd2BFtwbC1JUqsnCCjr&#10;1q07CyH0DTvdSTzDMEq6rr+l6/pTuq7fqmnaMk3TllFKH9V1/QVKafdY+9nUoyjKHLfbfQMATOnF&#10;qqurq6Bp2m+qC4THhDGWCSFff+ihhz5Zf9EEQshCu2MzhmG8lcvlbubjAACrVq3alRDy02bWlY1E&#10;KS1SSl/TNO0xTdNu1DRtWaVSuVbX9VWU0pcopT38a1qlra3tALfbfQshZLpKvmRbvDi2Hi+l9HpC&#10;iO3PimEYjFLao2na3aVS6dju7u553d3dO3R3dx/Q3d19aHd39y4Y4zkDAwOHaZq2nFL6v2a+a4SQ&#10;OCHkKv47NiPWMQFjYOWzAGat3oHarIEiDF5+HlT+cj/f9DGkKOBe8jNwLv7WRltffHKCBJI/CCBv&#10;fC3clNYxwfCXvocx9t8WffhjkiTtYCeB2F3H5HK5dvX5fPcpirI13zYWwzCGLMt6Utf12wcHB9dU&#10;V9CPXMgnAUDI4/Fs53K5dpdleQkhpOluL03Trk+n0z+stQBypGQyeR8ALObjPF3Xn+jp6Tmm1rqV&#10;EXAsFlulquohfAOPUmpQSv8vk8lczbc1Uv0c1S+fUkUpNUzTXNrb23thjYWpzlgsdoOqqsdx8YYo&#10;pRXG2D3lcvnhQqHwakdHx4fcwlkJAOJut3sbt9t9qCzL37L7dFcPv47J5/Md4nK5Tqo34QUhtAAh&#10;tMhO96RhGCXLsl4AgCLfVgtjrKxp2t35fP7RWt/PVq1jWrx4sfzkk0+erqrqsmY279Q07e5KpXJr&#10;oVB4tsb7PorT6dzN6/UejzE+q5kn50qlsnTffff9ycqVK02YMYlpnEp3/w6K53+XD39MlCSaXjYT&#10;kxyPx1cqinIE31APpVRjjP2jUCj8pFwu/9vmwlgEAG3hcPgkQsgPCCFz+BPqMQyjqOv6aZlMpt5M&#10;NIDWJybw+XwHeTyeP9iZmUgp7eru7t65mVJLTqdzT7/fv8JOstZ1/YOenp49AWA914SCweCRqqre&#10;OFYpJp5hGCXTNO/P5XKX6br+VhPvYSQajX4fY3yqnd9LLXxiqv69YyWdQCKReIkQMo9v4GmadkU6&#10;nT6bjzdQ9//eqsTkcrl2amtrW2lnTykY/jytNwzjkmQy+Xu+woYNKBgMHlXtGm342YLhn9c3NDR0&#10;fLFYfAxmSlfe+I31WRJmA6/XuztCqO4XimcYhmFZ1jU9PT3frCa8ul9qDgOAfCaTuWpwcPA0Sunr&#10;/An1YIx9GOPTqtvUTxm/3/+SaZr/5uO1IITmBoPBI/n4GLDb7f4yQqhhgjYMg1mW9VCNpAQA4MAY&#10;fxEhZHvMglJaNAzjonQ6vUTX9TVNvoe9vb29vyiXy0sopa3aSpxV/w31jn4AsHVxtiwrXeP1jY5J&#10;53a7D0II2eqRMAzD1DTtvL6+vhvGkZQAANj8+fMfqlQq36WU2npyJIREnE7nURsu6lOemFhpENiQ&#10;7Zu6KWet/wDYgK3fpTBxHpfL9V27K/YppYOU0p+m0+mfAEA3326TOTAw8Eh3d/dRuq6/wjfWoyjK&#10;AW1tbZ/l45MplUrlBgcHlxpGnS2aR8AYE0VRTgCAGN9WxxaKopxkp0uWMfZ+LpdbzsdheObEFhjj&#10;r9vp5oLh9zBPCDmlt7f3UrvdXTVouVzu3qGhoeMopf/jG4VR3LIsL7HTtUYp1UzTvCSbzd5tp+uu&#10;ns7OTprL5VZrmvZDSqmt7cIlSToRABIwHYnJ/HAdFH/1QyhecJb948LvgfbkagBrVBds01hpCEq3&#10;XDn6Z1xw1nCZoh99G8x19ZZoCK3kcrkWSJK0r52LWvWu/R6v17u8zlTlZr2rKMrZlFLbO8s6nc7j&#10;ak1tnUxDQ0P/tCzrKT5eC0Jor0AgYOfpE0Wj0aMwxg2TmGEYpmmaD1BKa34pfD7fF+xOeKDDi6Au&#10;T6VSD7fgSYEVi8UnNE071+5d+ebK7/fvjxCK8PFaGGMvp9PpVn3HwO/3388Ye5SP10IIUSKRyFEw&#10;HYmJGRT0F56G0h3X2T9uuwaGrv4lmOs/5P+6punPPwGDV/1y9M+44zoo3Xk9aP94Apg+7hsFoQku&#10;l2sfvoR+PYyxNel0+tyuri5bd1927LHHHk9RSi+2O4sIIbRXMzOaWkSrVCpX26mhRwhxqqp6lo0u&#10;x3myLJ/IB2thjKV7e3uvq3P3rMiy/AU+WEv1xmJ1b2/v8kaTSJpgZbPZPxuGcY1hGOPpctocYEVR&#10;DkEI2Spdpev65a0s+NzV1VVQFGVpdbuXhmRZPgQAnFOemMaLmUZrnphMA5g10Zs1oRUwxgfxsVoM&#10;wxjUNO0KALC16NSulStXmplM5i6Msa0uPYTQPK/Xux0fn2Qsn88/Y/epSZKkXbxe71i/VykUCn0R&#10;ABoOghuGYZmmeQcArOPbqrZACNmaYs0Yyw0ODl5ZnRrdSlqhULiTMWb7yXczE5YkydaMQkrpa9ls&#10;9nE+PlGpVOo/jDFbs8kQQvMURZk/axKTsMnxIYR244O1MMbezGazq6qD1K1WKZVKy+3ccWOMXRhj&#10;W//mFhvQNO1aPliH0+VyHQcA9SpiOwkhp9gp92RZ1rv5fP52Pr5BMpncGgBCfLwWxthL22233fOT&#10;8R7quv62aZoP8HEBgBASbeLm4YWOjo6m9k2yyTIM4wk+WEfS4XAkRWISpoXL5VowVhHHkUzTfNzG&#10;3jnjVigUXrAsy9YgOkJol+mYDprP51/Udb3hl7ta3PXQtra2mltiBAKBwyVJ2pGP8wzDMC3L+rOu&#10;61182waDg4NzAaDhbLzqIs3bxznDy5aBgYE/2lmQvLlxuVxhOzMvYfiz/dV169adGAqFjm/1QQg5&#10;hv95tSCEPIqizBGJSZgWTqczCQA1Vj2P5nA4npyMO+0NKKXrAOA9Pl6LJEkLpiMxAUBZ1/XllNI8&#10;38AjhARcLletNW4+VVVPtjkTL5vP52+sM7YEAIAwxgE71cMZY9lisdjy3XZHKpfLKcbYG3x8cyfL&#10;8lyMcaMxR4Dq05XL5brR7Xbf0eqDELID//NqwRgjhJBITJs6wzAsTdOuLBQKB7TiKJVKx1JKJzw4&#10;KknSXBuD9GAYhpVKpWyNAU3AAGPsbcMwGiY/hNC8aUpMkM1mH7M71oQQ+qrb7R55MUDJZPIQO92n&#10;1bGlW8eoIA4wvDGfrYkrlmV1UUpbPbbEG2KMvcUHN3eyLPv42Ewny/K205KYpFAE8Fbb1j3k9iT/&#10;EmGcGGN9qqpeUygUnmrFkclk7rG7md1YGGMN79ph+LzuMe7aW4YxlrPzVGbnaWMSDVQqlWv4YB0e&#10;j8fz7RHV0RVN0462U7yTMbZ2cHDwD41+H3bfQ4RQvoUz8eqxEEK2Zn5tThhj9cYaZyzGWOMFV62G&#10;k1tB4NbVEHrklTEPsrOtPcuExkqpVKqlF4XqRXyqDDW6QG5OFixY8JymaQ/ycR7GWJIk6Yg333xz&#10;RxjOUrvJstywMoQxvHDpjlKp1Mqut6GpuLkQRpNl2dbklJlmyhMT8vhA8vkBqY76h8MJUrjh2j9h&#10;M4AQSgCArTvzzUFnZyellN5tZ6wJIbSl2+3+KgCoLpfrZDsr/xlj/b29vfX2WxqvkN2JLkJrmaY5&#10;8cWf06DhB1UQJknRzup/jLEXAGwXBx0njBDa1s6F2255lcnk9/ufYIz9nY/zMMYSxvhHiUTiDVmW&#10;v8G312IYxt1jrFsayUII2aq4gBAKT3ZiSiaTKmMswcc3dwihVt5gTLrhUpjWyw2/iFOF6RqwSnn4&#10;KJcAhgb5U4RNiGma6xFCtlZMB4PBz/GxFotIkmSrCjIAfDDdXYtdXV2FSqVyg52KFYQQJyFkASGk&#10;4cp/SunawcHBe/h4HYZlWT12JowAwHyv12urJM54YYy9kiQt5OObu+qMU1sMwxjQdf02TdNumq6D&#10;UnppX1/fihmRmMyPUlD88cmQ/87Xho8zjgLtn0/yp7UE3nIBkO12BDm+xegj2g5Ibfj9FVogl8u9&#10;yhizNVhNCPnyZG5x3tbWti0A2KroYJrmS9OdmGB4XdPfGGN/5ePjVa2Jt2L77bd/lW+rxzTNbjvb&#10;bBBCHC6X6zA+3kr5fH43O9tSbG5M08zYrSVomuZdW2yxxWnpdPrU6Tr6+vrOB4D3Z0Riov9+Fsp/&#10;uhu0p1aD9tRq0F94mj+lZfB2O0LbsjshcMdjo487HwPfRcvF+NbUSAOArV1JJUnaZc2aNTvz8VZR&#10;VfUwO0Uuq/XeXp0JiQkAqKZpN9qpoWcHYyzjcDhubGYRbLlc/siyLFtdmwihrwFAw9/xOCmKohzP&#10;BwWAgYGBfgBI8fFaJEma19nZOSPGc2dEYmJaSyeNjQ0hkOfMA7zNotHHtjuA84hvgjxH3HhNAcuy&#10;rIbjJFXzvF7vcXYX5DYjmUxuJcvyyXZqiQFAH6V0stdU2cWqdc1srWtqxDCMm1KpVN0qD7VEIpG3&#10;FUWxtScSQmheOBw+dhImsiC/338oQmgfvmGaTOpY2jistyzrbT5YC0JoXwCYEWt1ZkRimlFkDCCJ&#10;X8tU0DTtUTtlZAghEsb4JL/fv3eLF7cGNU37ud1N7hhjawqFwpt8fBoNEEJ+b2esaSyU0rfz+fyY&#10;u/PWkkql8pqm2drIkBCiEkKWOJ3OXfi2CWp3OBxLEEKTPUHG1iQCWZYbFsedYoOWZb1kc08vVywW&#10;O73eFvNTadO+AjMGrHFtTmGa5PP5Vxhjtp5AMMYeh8OxjBCyPd82XtFodIkkSUfbfFoCwzAerXZB&#10;zhipVOpZy7L+wcftopSalmU9Wm+/pQaYrut/4oP1EEK2bmtruwQAbNVus8ETjUbPVRTlQLvv4Xgx&#10;xmxNu0YIfRoAxrXl+yRhhULhYcaYreKskiR9w+fz7dviG8CmbdKJiVXKUPr9Uijdfi2UVtw4+lh5&#10;G5gfiGr50+gD0zT/aOduDoa/NDuFQqEbCCGLJvjF8UUikbMxxj+2M1sNqtPE+/r67uLjM4Cm6/qV&#10;dtY11dGXy+WuBwBbE1F4uVyuk1Jqu0adJEn7J5PJKxRFmeiTRTgWiy2VZfkUvmEyMMZe42N1bBEI&#10;BA6Y4OezpXRdf8uyrOf5eC2EkITb7V4GAFvxbeMQj0ajVycSiXfi8fi6ekcikXgjEAh8fWSJsk06&#10;MQFjoL/0HBR/vgSK5542+jjnZCituIl/lTB1rL6+vlsty7K1TTrGWFIUZe9QKHSP3+//0jg/v8FY&#10;LHYZxvh8jLHt8QDLsm4DgPV8fCbw+/1PWJZla78bnmma9+m6/g4fb0KeUnofpdTWzUW1pNPiUCh0&#10;o9Pp3HOc7+GWsVjst7Isn2r3xmKidF2322UZqG7WONldi82wVFW9hVJqazCfELIokUhcCwAT2RRz&#10;biwWuxZjfBYh5FOKoiTrHYSQRQ6H44yRlerH86HYdFgWsNIQHxWmVtowjN/a3eEShu+6d3A6nfdF&#10;o9Gb2tra9gcAD38ORwaAueFw+NR4PP60LMunEULa+JPq0XX9xXQ6fd0MmY03SldXV2FoaOgySmlT&#10;/da6rr+Ty+Vu5ONNMorF4gOMMVsD7BsghPbx+/2rotHoMkLIzgDQaH8orCjKwkgkcnYikXhWluXj&#10;prJu4dDQ0H/sFi+WJOkzsVjsKgCYP1OenFKp1FOWZa2yue4MEEIHJxKJ1aFQ6Cs2vl8juTwezz6J&#10;RGK1LMtH2O1iZYy9Vy1dBbDZJyZhRshkMissy3rK7pcGY4wIIQ6Hw/Ftl8t1bywWuy0cDn/f4XDs&#10;BQDRDRcDRVG29/v9h0cikcsTicRKQsh1iqLsaKfCw0iVSuVaALC1X9N0GRwcfIExZnuGXnXCxEOU&#10;0ok8LQEMJ7g1pmk21c1ZfQ9DGOMl4XD4j/F4/LZQKHSGy+XaOZlMbnjacCmKsjAUCn0zFotdEwqF&#10;HiCEXEwImdvsezhRuq6vZ4w9w8drwRhLsiwfk0wmVwaDweNnyEy9jNvtvhIAbI01YYyl6pPOLfF4&#10;/MZAIPBZAKj7dLp48WLZ5XLtEo/Hr/N6vSsJITvYfY8opQPZbPbykf82Wy8UhEmWzmazP7ZZCmcj&#10;hJCIqqpHKYpyRTAYfL69vb27vb3daG9vN8Ph8Osul+shp9P5fULIHoSQpqabU0qppmnX5/P5u+2U&#10;T5pmWqVSuc5uySTGWH9PT8+VrSqu2tfXd72u63+ze3OxQTVBzVMU5WhVVa/3+/0vG4aRaW9vN9vb&#10;2wfC4fAbqqreqarqGYSQhXb3FpoEg5qm3Wl3LK/67+xwOBy3JRKJnkQi8XQsFrshEon8OhqN3hSP&#10;x1e1t7evTSQShUgk8ksAaLiv1UR1dXU9Ryn9ld0uPRj+fgUVRTnG6XT+PZFIpGKx2J2RSOSicDj8&#10;vXA4fGokEvl1PB6/9bnnnvvA7/d3KoryLUJIlP976qGUFiml/6fr+kZP3CIxCTMCpfQNXdd/RSkd&#10;V+VyjDGqHhJ32OpKqIUx9vd0Or10FiQlgOFZjs8zxhqOhVQXCj/c4jGzgXK5fLHdxZy1TMZ72Eq5&#10;XO7vAGBrEsEG1cTrJYTsq6rqqU6n83yHw3GyoiiHYYy3JIT4ZFleDABTsj1FdUz30XHeQERUVT3O&#10;6XSe53K5rnK5XDc4nc7zq8ko0ez7VP0c3prJZFbwbSIxCTNGJpO5jVJ6jmEY0zrwZxiGpev6sz09&#10;Pd8EgLV8+wzWXyqVftNoliNjbG02m7W7r5NdrFAoPF0ul8+1WwJnFioVCoWfNVN/zg6EEJnCsah0&#10;Op0+3bKsf/ENU4lSqluWdW86nT63Vlmr1iYmSQKy8x4gJ+aCFGsffcS3AOWznwcpEudfOS5ku0+D&#10;PGfe6J9j85DnzAOyw678XytMHyuTydxBKb2QUtrHN06F6u6tf81ms6fNtDVLdhSLxecty6pb06ta&#10;vfmPlNKmJivYlcvlHjQM41K7XV6tYBgGMwyjZBjGpD/ZLly48A1CyMV2u0xnqHSxWDxT07Rnp+J3&#10;xqvWZbyrp6fnB/WWKbQ8Mbm/cw5E/pmC6L8+Gn288CF4z1sKyN3MJI/6SMfeEHnu/dE/x+YRee59&#10;cB51Av/XCtNL6+vru6JcLp/UioH5ZlBKy6Zp3pNOp4/XdX22btNdrlQq19bbypwxlkmn09dM4o6y&#10;el9f31JK6dmUUlu1ECfCMAzGGOvUNO00xlgn395qnZ2dNJVK3WKa5jLDMEp8+2xRKpVeTqfTJ5im&#10;+WCzszknwjCMomEYy3t7e88cq1ZmaxOTILSGlc/nVxcKhW9omnb/ZHftGYZhUkrXa5q2xO12nwkA&#10;Gf6cWYTl8/mnGGPP8g3Vp8Hbp6B70shkMrdWKpVvUUptlcMZD0qpZlnWKkLI1/v7+x9ijL3OnzNJ&#10;jN7e3t/qun7RdD3Zt8jadDr9Xcuyfk4pTTc77tSM6nfs/XK5fHpvb+859Z6UNhCJSZiprA13dbqu&#10;/4BS+u/J6HbQdb1kGMbvMpnMIdls9uaurq7Z3EWzQbFUKi3ng4yxD3K53N18fJKYuVzuse7u7q+a&#10;pnmNrustqYK+AaU0a5rmRT09PSdVi8+2/LPRwGAmk7m4VCqdpuv6a5N5UZ9kfel0+pJSqXQsxvh+&#10;SumE6i7WUv2OXZfJZA7P5XIrRq5XqmdCicn88H1gAxP7HrNKGYy3G9/oWAMFsHptFQgYP8bA/HAt&#10;sIGZPXbb0dGhW5a1rtGdaLWbo7dVU4I3sCyrx85Kf4RQ2uFwTPRNK2cymZu7u7sP0zTtTErp05TS&#10;3EQuBJTSCqX0/Uql8rtCoXBgb2/v2c2U1ZkNisXis7quf7yp2YixpanuovwonU6f19/ff5CmaX+g&#10;lHY1+tzWYxgGo5R267p+Tz6fP7S3t/ey6X66LRQKD/f09HzJMIwLKKVr7BQlHqn6HV0PAFPWnVZL&#10;oVB4KpVKnVwul4/Udf2PlNL1432foLrUQtf1VKVSublQKBzQ29t7DqX0v/x59aBUO/yXEBhfYUwk&#10;geOgr4A8x+7mn6NZuX7QnvwLWIWaXeIbIYt2BWWPSaxuzyygb74G+kvPA4yz+KumwT2P98Dpp9SY&#10;adJic6LR6NclSZrPN2zAGKsMDQ09NDg4+A8AaOWdUCISiRwvy/LcMWYTlRRF+WsqlXqcb5ggr9/v&#10;309V1d0RQgdJkrSj3dJClNL3CCH/GRwcfGRgYOBFSumaVlZziMVil6uq+n98nKdp2oPpdPpEAJjM&#10;bZpRKBT6iqqqN2KMw7quf5DNZg/i14tMMZkQssjv9x8iy/LnEEJ7E0JC/Em8alWQNyzLekzX9Udz&#10;udy/a4yR4Wg0+kuM8TmNFnZqmvZIOp0+DgAaX3TsQwAwLxKJfEmSpC9IkrSHzf/bu5qmnZXNZv9W&#10;67MYjUZ/7nA4LuTjPF3XV/X09BzOx8cJezyePVRV3VNRlAMBoAMhFLEzHZxS+iFj7BXTNB8bGhr6&#10;R6lU+k+t/1cjE0tMwihTmJig+sQ71oJDC2yW6x8HqaOjQ+7s7Kz3YZ3Mnw3VMkNuAFDa2tp2kmU5&#10;iTHeQpKkj3d5ZIzpjLEPdV3vKpVKb+q63lu9oNla/T4Oc8Lh8IkY47GmnVqKolzV7N5H44R9Pt8u&#10;DofjkHw+/0B1QkfTF4lJIFWrCDi9Xu82hJBPYYyT/HtnGMZ7lNL3isXiu9UkUmrwmUpEo9FvS5KU&#10;4Bs2YIxVCoXCg5VK5YVJ+l2gaqUHbyAQWCBJ0iKM8VyE0MclsCzLShuG8WG5XH6jXC6/DwC5Mboi&#10;58ZisZMRQnWTHGNM1zTttnw+37jrqTlStVSUw+VyzVVVdSHGeI4syx/v2cQYMyzLWm9ZVk+xWHyZ&#10;UtpdHT8qT+T3KxJTi01xYhIEQdjkjPnIKwiCIAhTTSQmQRAEYUYRiUkQBEGYUURiEgRBEGYUkZgE&#10;QRCEGUUkptYb9xRJQRAEAUBiALO51tOMwwCyJ3eMXQdKEARBqE8yKaymRt3FXUITdAOGTAr/RJ3T&#10;W15EEARhNpOKQ/A3xmAqVqFv8hCDN5/th9V8XBAEQbBP/h2Fvj4VSgjBwbI8ZnkbYQxUhw8ZgSX7&#10;FWAN3yYIgiDYJyEAc0EGbmUYrqR0UotKbrIohXRJhyXJCDzDtwmCIAjN+bgAJwPA7wZhf4cTfgwM&#10;ticE2jc+VRjJoFC2ANZZFjzfn4XLO3R4G4kZeYIgCBM2qjL0uiQEilnY3qnClpIEc5AEXv6cjzGo&#10;mCa8z4c3BwZAqTQA7+yiw3uoxfsdCYIgbM7+P9bEk+Mbaw6QAAAAAElFTkSuQmCCUEsDBBQABgAI&#10;AAAAIQBthhKD4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3axJW43Z&#10;lFLUUynYCuJtm0yT0OxsyG6T9N87nvT4eB9vvslWk23FgL1vHGlQswgEUuHKhioNn4e3hycQPhgq&#10;TesINVzRwyq/vclMWrqRPnDYh0rwCPnUaKhD6FIpfVGjNX7mOiTuTq63JnDsK1n2ZuRx28rHKFpI&#10;axriC7XpcFNjcd5frIb30YzrWL0O2/Npc/0+zHdfW4Va399N6xcQAafwB8OvPqtDzk5Hd6HSi5az&#10;imNGNSyjBQgGErV8BnHkJknmIPNM/n8h/wEAAP//AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAApQEA&#10;ABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7btD0sspj2IoJXcR9g&#10;SKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5IBtcApOCK2UY&#10;h8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tvme4ZMDwwxc4oSDvT&#10;gzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBE2xG5FQMAAJAKAAAOAAAAAAAAAAAAAAAAADoCAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQAoDm1GgQAAAIEAAAAUAAAAAAAAAAAAAAAAAHsFAABk&#10;cnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQDC77O3kyoAAJMqAAAUAAAAAAAAAAAA&#10;AAAAAC4GAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQBthhKD4AAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAPMwAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEALmzwAMUAAACl&#10;AQAAGQAAAAAAAAAAAAAAAAAAMgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAH&#10;AL4BAAD8MgAAAAA=&#10;">
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Picture 49395" o:spid="_x0000_s1037" type="#_x0000_t75" style="position:absolute;top:2954;width:518;height:1738;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBIJq0AyQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUJvutH+0URXkdKWXmwxauvxkX0msdm3IbuN6bfvFgoeh5n5DbNYdaYSLTWutKxgPIpA&#10;EGdWl5wr2O+ehzMQziNrrCyTgh9ysFr2ewtMtL3wltrU5yJA2CWooPC+TqR0WUEG3cjWxME72cag&#10;D7LJpW7wEuCmkpMoepAGSw4LBdb0WFD2lX4bBcd9ut5k0+N7PPlsz4fubfP08aKVuhl06zkIT52/&#10;hv/br1rBXXwb38PfnXAF5PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASCatAMkAAADe&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                <v:imagedata r:id="rId3" o:title=""/>
               </v:shape>
-              <v:rect id="Rectangle 49396" style="position:absolute;width:518;height:1752;left:3;top:3247;" filled="f" stroked="f">
+              <v:rect id="Rectangle 49396" o:spid="_x0000_s1038" style="position:absolute;left:3;top:3247;width:518;height:1752;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+aVo1xwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfBf/DcoS+6cYLYqKriBf00aqgvh2yp0lo9mzIbk3aX98tCH0cZuYbZrFqTSmeVLvCsoLhIAJB&#10;nFpdcKbgetn3ZyCcR9ZYWiYF3+Rgtex2Fpho2/A7Pc8+EwHCLkEFufdVIqVLczLoBrYiDt6HrQ36&#10;IOtM6hqbADelHEXRVBosOCzkWNEmp/Tz/GUUHGbV+n60P01W7h6H2+kWby+xV+qt167nIDy1/j/8&#10;ah+1gkk8jqfwdydcAbn8BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP5pWjXHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p>
+                    <w:p w14:paraId="1455877D" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
                       <w:pPr>
-                        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="0" w:firstLine="0"/>
                         <w:jc w:val="left"/>
                       </w:pPr>
                       <w:r>
-                        <w:rPr/>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
-              <v:rect id="Rectangle 49397" style="position:absolute;width:518;height:1752;left:399;top:3247;" filled="f" stroked="f">
+              <v:rect id="Rectangle 49397" o:spid="_x0000_s1039" style="position:absolute;left:399;top:3247;width:518;height:1752;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCRJf+uyAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvddMq1cRsRLSiR/8UrLdH9jUJzb4N2a1J++m7hYLHYWZ+w6TL3tTiRq2rLCt4Gkcg&#10;iHOrKy4UvJ23j3MQziNrrC2Tgm9ysMwGDykm2nZ8pNvJFyJA2CWooPS+SaR0eUkG3dg2xMH7sK1B&#10;H2RbSN1iF+Cmls9R9CINVhwWSmxoXVL+efoyCnbzZvW+tz9dUb9ed5fDJd6cY6/UaNivFiA89f4e&#10;/m/vtYJpPIln8HcnXAGZ/QIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCRJf+uyAAAAN4A&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p>
+                    <w:p w14:paraId="772CAF33" w14:textId="77777777" w:rsidR="009D7C10" w:rsidRDefault="00126AAC">
                       <w:pPr>
-                        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="0" w:firstLine="0"/>
                         <w:jc w:val="left"/>
                       </w:pPr>
                       <w:r>
-                        <w:rPr>
-[...1 lines deleted...]
-                        </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
-              <v:shape id="Picture 49394" style="position:absolute;width:19298;height:3805;left:43;top:0;" filled="f">
-                <v:imagedata r:id="rId8"/>
+              <v:shape id="Picture 49394" o:spid="_x0000_s1040" type="#_x0000_t75" style="position:absolute;left:43;width:19299;height:3805;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYXWeZxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq91U2tWpO6igjV6i2p9vzIvm6C2bchu9X477tCweMwM98w82VvG3GmzteOFbwMExDE&#10;pdM1GwWHr4/nGQgfkDU2jknBlTwsFw+DOWbaXTincxGMiBD2GSqoQmgzKX1ZkUU/dC1x9H5cZzFE&#10;2RmpO7xEuG3kKEmm0mLNcaHCltYVlafi1ypIT/lbaK/p+rj/NtvC8M7PNhOlnh771TuIQH24h//b&#10;n1rBOH1Nx3C7E6+AXPwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmF1nmcYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                <v:imagedata r:id="rId4" o:title=""/>
               </v:shape>
-              <w10:wrap type="square"/>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3EFAC1EC" wp14:editId="34EE5F24">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6303645</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>450265</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="535305" cy="390728"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1466194747" name="Picture 23"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="23" name="Picture 23"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId9"/>
+                  <a:blip r:embed="rId5"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="535305" cy="390728"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:tab/>
@@ -17677,50 +11397,163 @@
     <w:lvl w:ilvl="8" w:tplc="0B121CD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B735CE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B881F4E"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="112200D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1F1619EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Otsikko1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -17900,51 +11733,51 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15DC3B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A6C38AA"/>
     <w:lvl w:ilvl="0" w:tplc="36C21398">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -18112,51 +11945,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C9AA26C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29525AAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B90C7EA"/>
     <w:lvl w:ilvl="0" w:tplc="DB90CF20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -18324,51 +12157,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FA0E8AEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60E50BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE08298E"/>
     <w:lvl w:ilvl="0" w:tplc="B5AE8120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -18536,51 +12369,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9AC87164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C785360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C32AA290"/>
     <w:lvl w:ilvl="0" w:tplc="D936995C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -18749,106 +12582,123 @@
     <w:lvl w:ilvl="8" w:tplc="D9A407A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="14425058">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="958341449">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="958341449">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="455610373">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1328241231">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="621615318">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1517816165">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="892500740">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D7C10"/>
+    <w:rsid w:val="000236F9"/>
+    <w:rsid w:val="000B0F65"/>
     <w:rsid w:val="00126AAC"/>
+    <w:rsid w:val="00194C9A"/>
+    <w:rsid w:val="0025757F"/>
+    <w:rsid w:val="00274D46"/>
+    <w:rsid w:val="003277AB"/>
+    <w:rsid w:val="00341FC9"/>
     <w:rsid w:val="00361FBF"/>
     <w:rsid w:val="0038011F"/>
+    <w:rsid w:val="00431412"/>
+    <w:rsid w:val="0051087B"/>
+    <w:rsid w:val="0060600A"/>
+    <w:rsid w:val="00765B3F"/>
     <w:rsid w:val="008605B6"/>
+    <w:rsid w:val="008845BF"/>
     <w:rsid w:val="009D7C10"/>
     <w:rsid w:val="00AC4020"/>
     <w:rsid w:val="00B11D4B"/>
     <w:rsid w:val="00B31ACF"/>
+    <w:rsid w:val="00B558C3"/>
     <w:rsid w:val="00B90C7B"/>
     <w:rsid w:val="00CC1F7D"/>
+    <w:rsid w:val="00D60D84"/>
+    <w:rsid w:val="00F80AC8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="31C75DD7"/>
@@ -19363,50 +13213,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko5">
     <w:name w:val="heading 5"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="Otsikko5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="156" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="1129" w:hanging="10"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko2Char">
     <w:name w:val="Otsikko 2 Char"/>
@@ -19490,71 +13341,98 @@
     <w:hidden/>
     <w:pPr>
       <w:spacing w:after="102" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="1614" w:right="663" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TaulukkoRuudukko">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00765B3F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ims.ad.hoivatie.fi/tuotanto/servlet/ActionServlet?action=framese" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ims.ad.hoivatie.fi/tuotanto/servlet/ActionServlet?action=framese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ims.ad.hoivatie.fi/tuotanto/servlet/ActionServlet?action=framese" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://julkaisut.valtioneuvosto.fi/handle/10024/165193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ims.ad.hoivatie.fi/tuotanto/servlet/ActionServlet?action=framese" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -19832,54 +13710,69 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>69548</Characters>
+  <Pages>25</Pages>
+  <Words>7612</Words>
+  <Characters>61660</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>579</Lines>
-  <Paragraphs>155</Paragraphs>
+  <Lines>513</Lines>
+  <Paragraphs>138</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Otsikko</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>77979</CharactersWithSpaces>
+  <CharactersWithSpaces>69134</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hintsala Jari</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>