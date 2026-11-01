--- v1 (2026-08-03)
+++ v2 (2026-11-01)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2879ECEC" w14:textId="77777777" w:rsidR="00C61EEF" w:rsidRDefault="00C61EEF" w:rsidP="009D3FD7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E8B70D4" w14:textId="77777777" w:rsidR="00C61EEF" w:rsidRDefault="00C61EEF" w:rsidP="009D3FD7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79CDB906" w14:textId="77777777" w:rsidR="00C61EEF" w:rsidRDefault="00C61EEF" w:rsidP="009D3FD7">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -2624,87 +2624,90 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="004E2A86">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">erhehoidon palveluvastaava Teemu Rossi, </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="004E2A86" w:rsidRPr="00632A58">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>teemu.rossi@hoivatie.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E2A86">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, puh +358 50 3126136</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324A1B0D" w14:textId="37AB0700" w:rsidR="00B46CDE" w:rsidRPr="00B403F3" w:rsidRDefault="00A779D7" w:rsidP="00261B98">
+    <w:p w14:paraId="324A1B0D" w14:textId="35048E8C" w:rsidR="00B46CDE" w:rsidRPr="00B403F3" w:rsidRDefault="00A779D7" w:rsidP="00261B98">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00F32955">
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="00B403F3">
-        <w:t>5 lasta</w:t>
+        <w:t xml:space="preserve"> lasta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07769E8E" w14:textId="70D8AF36" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc2062388625"/>
       <w:bookmarkStart w:id="19" w:name="_Toc175740433"/>
       <w:bookmarkStart w:id="20" w:name="_Toc175741896"/>
       <w:bookmarkStart w:id="21" w:name="_Toc175741951"/>
       <w:bookmarkStart w:id="22" w:name="_Toc188357430"/>
       <w:bookmarkStart w:id="23" w:name="_Toc198295644"/>
       <w:r w:rsidRPr="00F108EA">
         <w:t>Palvelut, toiminta-ajatus ja toimintaperiaatteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="5213A319" w14:textId="712B686E" w:rsidR="005A40B7" w:rsidRDefault="005A40B7" w:rsidP="00674995"/>
-    <w:p w14:paraId="0A627A0B" w14:textId="7F1E0EFF" w:rsidR="001B5DBC" w:rsidRPr="001B5DBC" w:rsidRDefault="001B5DBC" w:rsidP="001B5DBC">
+    <w:p w14:paraId="0A627A0B" w14:textId="7F1E0EFF" w:rsidR="001B5DBC" w:rsidRDefault="001B5DBC" w:rsidP="001B5DBC">
       <w:r w:rsidRPr="001B5DBC">
         <w:t xml:space="preserve">Perhehoitopalvelut </w:t>
       </w:r>
       <w:r>
         <w:t>Lappi</w:t>
       </w:r>
       <w:r w:rsidRPr="001B5DBC">
         <w:t xml:space="preserve"> tuottaa hyvinvointialueiden käyttöön laadukkaita, vaativan tason lastensuojelulain mukaisia perhehoidon palveluita. Perhehoitopalveluita tuotetaan lähinnä Lapin hyvinvointialueen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B5DBC">
         <w:t>Lapha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B5DBC">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:t>ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00F859A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Pohjois-Pohjanmaan hyvinvointialueen (</w:t>
@@ -2726,87 +2729,53 @@
       <w:r w:rsidRPr="001B5DBC">
         <w:t xml:space="preserve"> tiimiin kuuluu </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="001B5DBC">
         <w:t xml:space="preserve">työntekijää: </w:t>
       </w:r>
       <w:r w:rsidR="009970C0">
         <w:t xml:space="preserve">perhehoidon palveluvastaava sekä perhehoidonohjaaja. </w:t>
       </w:r>
       <w:r w:rsidRPr="001B5DBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009970C0">
         <w:t xml:space="preserve">Teemme tiivistä yhteistyötä Perhehoito Oulun kanssa, muun muassa </w:t>
       </w:r>
       <w:r w:rsidR="00781493">
         <w:t>yhteiset</w:t>
       </w:r>
       <w:r w:rsidR="009970C0">
         <w:t xml:space="preserve"> tiimipalaverit ja koulutukset. Tarvittaessa tuemme toisiamme myös asiakastilanteissa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF0C099" w14:textId="6A0B863F" w:rsidR="001B5DBC" w:rsidRPr="001B5DBC" w:rsidRDefault="001B5DBC" w:rsidP="001B5DBC">
+    <w:p w14:paraId="2A076431" w14:textId="77777777" w:rsidR="001A4535" w:rsidRPr="001B5DBC" w:rsidRDefault="001A4535" w:rsidP="001A4535">
       <w:r w:rsidRPr="001B5DBC">
-        <w:t xml:space="preserve">Perhehoitopalveluiden tehtävänä on vastata hyvinvointialueiden sekä lyhyt- että pitkäaikaisiin perhesijoitustarpeisiin sekä lastensuojelun tai sosiaalihuoltolain mukaisiin tukiperhetarpeisiin. Sijaisperheiden valmennuksessa käytetään Pesäpuu ry:n kehittämää ryhmämuotoista </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> kertaa vuodessa. Tukiperhevalmennus toteutetaan tarvittaessa etänä tai hybridimallina. Tukiperheet toimivat lähinnä viikonloppuisin kerran kuukaudessa. Osa tukiperheistä toimii tarvittaessa niin sanottuna tehostetun tukiperhetoiminnan perheenä, jolloin tukiperhe tekee tiivistä ohjauksellista yhteistyötä lapsen vanhemman kanssa. Perhekohtaisessa läheis- ja sukulaissijaisperheiden valmennuksessa käytetään Pesäpuu ry:n kehittämään mallia, jossa huomioidaan näistä taustoista aiheutuvat erityiskysymykset ja haasteet. </w:t>
+        <w:t xml:space="preserve">Perhehoitopalveluiden tehtävänä on vastata hyvinvointialueiden sekä lyhyt- että pitkäaikaisiin perhesijoitustarpeisiin sekä lastensuojelun tai sosiaalihuoltolain mukaisiin tukiperhetarpeisiin. Sijaisperheiden valmennuksessa käytetään Pesäpuu ry:n kehittämää ryhmämuotoista PRIDE-ennakkovalmennusta. Tukiperhevalmennus toteutetaan tarvittaessa etänä tai hybridimallina. Tukiperheet toimivat lähinnä viikonloppuisin kerran kuukaudessa. Osa tukiperheistä toimii tarvittaessa niin sanottuna tehostetun tukiperhetoiminnan perheenä, jolloin tukiperhe tekee tiivistä ohjauksellista yhteistyötä lapsen vanhemman kanssa. Perhekohtaisessa läheis- ja sukulaissijaisperheiden valmennuksessa käytetään Pesäpuu ry:n kehittämään mallia, jossa huomioidaan näistä taustoista aiheutuvat erityiskysymykset ja haasteet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7519AE28" w14:textId="01B3382D" w:rsidR="001B5DBC" w:rsidRPr="001B5DBC" w:rsidRDefault="001B5DBC" w:rsidP="001B5DBC">
       <w:r w:rsidRPr="001B5DBC">
         <w:t xml:space="preserve">Perhehoidossa työskentely perustuu terapeuttisen vanhemmuuden viitekehykseen, minkä myötä lapsen ja vanhemman välistä vuorovaikutusta tuetaan. Henkilökunnalle ja </w:t>
       </w:r>
       <w:r w:rsidR="00781493" w:rsidRPr="001B5DBC">
         <w:t>perhehoitajille järjestetään</w:t>
       </w:r>
       <w:r w:rsidRPr="001B5DBC">
         <w:t xml:space="preserve"> koulutuksia aiheesta. Perhehoitajia tuetaan tehtävässään vahvasti. Perheiden ohjaustuki sisältää kuukausittaiset kotikäynnit, puhelinneuvontaa ja ohjausta, vertaistukea, työnohjausta, ajankohtaisia täydennyskoulutuksia ja asiantuntijakonsultaatioita. Tukeen sisältyy myös lakisääteisen vapaan mahdollistaminen tehtäväänsä koulutettujen sijaishoitajien avulla. Tukiperheisiin tehdään kotikäynnit vähintään kaksi kertaa vuodessa. Myös tukiperheet voivat osallistua perhehoitajille suunnattuihin koulutuksiin. Sekä perhehoitajille että tukiperheille järjestetään vuosittain virkistyspäiviä, jolloin tapaamisella on myös vertaistuellinen merkitys.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="753B290B" w14:textId="7A2053E7" w:rsidR="001B5DBC" w:rsidRPr="001B5DBC" w:rsidRDefault="001B5DBC" w:rsidP="001B5DBC">
       <w:r w:rsidRPr="001B5DBC">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hoivatiellä kaikenikäisten lasten osallisuus ja koko sijaisperheen huomioiminen on erityisen tärkeää. Lasten osallisuuden tueksi olemme olleet Pesäpuu ry:n mukana kehittämässä Kirahvikaverit -ryhmätoimintaa, mikä on suunnattu noin </w:t>
       </w:r>
       <w:r w:rsidR="009970C0" w:rsidRPr="001B5DBC">
         <w:t>3–6</w:t>
       </w:r>
       <w:r w:rsidRPr="001B5DBC">
         <w:t xml:space="preserve">-vuotiaille sekä Salapoliisi Mäyrä -menetelmää, mikä on suunnattu noin </w:t>
       </w:r>
       <w:r w:rsidR="00781493" w:rsidRPr="001B5DBC">
@@ -2941,140 +2910,123 @@
     <w:p w14:paraId="4C7FC11B" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRPr="00D55226" w:rsidRDefault="008C0AD2" w:rsidP="0059558F">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc175740434"/>
       <w:bookmarkStart w:id="25" w:name="_Toc175741897"/>
       <w:bookmarkStart w:id="26" w:name="_Toc175741952"/>
       <w:bookmarkStart w:id="27" w:name="_Toc188357432"/>
       <w:bookmarkStart w:id="28" w:name="_Toc198295645"/>
       <w:r w:rsidRPr="0059558F">
         <w:lastRenderedPageBreak/>
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55226">
         <w:t xml:space="preserve"> laatiminen ja julkaiseminen sekä vastuunjako</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00D55226">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115948FA" w14:textId="2A314D1F" w:rsidR="00076CBB" w:rsidRDefault="00E01E91" w:rsidP="00076CBB">
+    <w:p w14:paraId="115948FA" w14:textId="50175746" w:rsidR="00076CBB" w:rsidRDefault="00E01E91" w:rsidP="00076CBB">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01E91">
         <w:t>Lapin</w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00076CBB">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00B5049A">
         <w:t xml:space="preserve">omavalvontasuunnitelma on osa Hoivatie Oy:n </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00076CBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">omavalvontaohjelmaa. Omavalvontasuunnitelma ja omavalvontaohjelma kattavat sekä itsetuotetut että alihankkijoilta hankitut palvelut. Hoivatien omavalvontaohjelman seurantaan perustuvat havainnot käsitellään johtoryhmässä kolme kertaa vuodessa tammikuussa, toukokuussa ja lokakuussa. </w:t>
       </w:r>
       <w:r w:rsidR="00D76D3F" w:rsidRPr="00076CBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Omavalvontaohjelma ja s</w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00076CBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>eurantahavain</w:t>
       </w:r>
       <w:r w:rsidR="00D76D3F" w:rsidRPr="00076CBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">toraportti </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00076CBB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>julkaistaan Hoivatien verkkosivulla kohdassa Laatu ja vastuullisuus</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00076CBB">
+        <w:t>julkaistaan Hoivatien verkkosivulla</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4535">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...8 lines deleted...]
-      </w:hyperlink>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="363895CB" w14:textId="77777777" w:rsidR="00076CBB" w:rsidRPr="00076CBB" w:rsidRDefault="00076CBB" w:rsidP="00076CBB">
-[...8 lines deleted...]
-    <w:p w14:paraId="4DD40E6E" w14:textId="77777777" w:rsidR="00A43E63" w:rsidRDefault="00A43E63" w:rsidP="00076CBB">
+    <w:p w14:paraId="32E9D25E" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="001A4535">
       <w:r w:rsidRPr="00A43E63">
         <w:t xml:space="preserve">Omavalvontasuunnitelman on laatinut Perhehoito </w:t>
       </w:r>
       <w:r>
         <w:t>Lapin palveluvastaava Teemu Rossi työparinaan Perhehoito Oulun</w:t>
       </w:r>
       <w:r w:rsidRPr="00A43E63">
         <w:t xml:space="preserve"> johtava sosiaalityöntekijä Tuija Maijanen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A43E63">
         <w:t>Suunnitelmaan liittyviä asioita käsitellään myös koko tiimin kanssa. Suunnitelmaa laadittaessa on otettu huomioon palautetieto, joka on saatu asiakkailta, heidän läheisiltään sekä yksikön työntekijöiltä</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>. Suunnitelmaa päivitetään neljä kertaa vuodessa esihenkilön vuosikellon mukaisesti. Henkilöstön perehtyminen suunnitelmaan varmistetaan IMS-järjestelmän lukukuittauksilla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1FB8A9" w14:textId="1FB74F38" w:rsidR="00E66DCE" w:rsidRDefault="00076CBB" w:rsidP="00076CBB">
       <w:r>
         <w:t xml:space="preserve">Omavalvontasuunnitelma käydään läpi sovitussa viikkotiimissä yksikön työntekijöiden kanssa. Omavalvonnan suunnittelusta, seurannasta ja hyväksymisestä vastaa yksikön vastuuhenkilö perhehoidon palveluvastaava Teemu Rossi, Kairatie 32 A </w:t>
       </w:r>
       <w:r w:rsidR="00D90ABB">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>, 96100 R</w:t>
       </w:r>
       <w:r w:rsidR="00E66DCE">
         <w:t>ovaniemi</w:t>
       </w:r>
       <w:r>
         <w:t>. p</w:t>
       </w:r>
       <w:r w:rsidR="00E66DCE">
         <w:t>uh 050-3126136</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E66DCE">
@@ -3295,97 +3247,101 @@
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
           <w:p w14:paraId="7F4615EC" w14:textId="4C52C547" w:rsidR="00EA613A" w:rsidRPr="00EA613A" w:rsidRDefault="00EA613A" w:rsidP="0053145F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA613A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vastuuhenkilö</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA613A" w14:paraId="767EFA5A" w14:textId="77777777" w:rsidTr="00EA613A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCAF4F4" w14:textId="39703637" w:rsidR="00EA613A" w:rsidRDefault="00D85534" w:rsidP="0053145F">
+          <w:p w14:paraId="65DC2CFC" w14:textId="77777777" w:rsidR="00F32955" w:rsidRDefault="00F32955" w:rsidP="00F32955">
             <w:r>
-              <w:t>Meiltä ei löydy lapsen tarpeisiin vastaavaa sijaisperhettä</w:t>
+              <w:t>Lapsen tarpeisiin soveltuvaa tuki- tai sijaisperhettä tai sijaishoitajaa ei löydy</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="7CCAF4F4" w14:textId="0ADD735B" w:rsidR="00EA613A" w:rsidRDefault="00EA613A" w:rsidP="0053145F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11242B55" w14:textId="311E93B9" w:rsidR="00EA613A" w:rsidRDefault="00D85534" w:rsidP="0053145F">
+          <w:p w14:paraId="182186A6" w14:textId="77777777" w:rsidR="00F32955" w:rsidRDefault="00F32955" w:rsidP="00F32955">
             <w:r>
-              <w:t>Mahdollisimman monimuotoinen perhereservi</w:t>
+              <w:t>Monimuotoisen perhereservin ylläpito, uusien perheiden jatkuva rekrytointi ja valmennus sekä sijoitustarpeiden ennakointi</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="11242B55" w14:textId="69081828" w:rsidR="00EA613A" w:rsidRDefault="00EA613A" w:rsidP="0053145F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="339F0491" w14:textId="2A7E5089" w:rsidR="00EA613A" w:rsidRDefault="00D85534" w:rsidP="0053145F">
             <w:r>
               <w:t>yksikön esihenkilö</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA613A" w14:paraId="367ED600" w14:textId="77777777" w:rsidTr="00EA613A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00573A12" w14:textId="6AC27A6C" w:rsidR="00EA613A" w:rsidRDefault="00D85534" w:rsidP="0053145F">
+          <w:p w14:paraId="0969609C" w14:textId="77777777" w:rsidR="00F32955" w:rsidRDefault="00F32955" w:rsidP="00F32955">
             <w:r>
-              <w:t>Meiltä ei löydy lapsen tarpeisiin sopivaa tukiperhettä ja sijaishoitoperhettä</w:t>
+              <w:t>Perheiden määrä ei vastaa palvelutarvetta</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="00573A12" w14:textId="786A1960" w:rsidR="00EA613A" w:rsidRDefault="00EA613A" w:rsidP="0053145F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5B8341" w14:textId="46229014" w:rsidR="00EA613A" w:rsidRDefault="00D85534" w:rsidP="0053145F">
+          <w:p w14:paraId="7C8B930B" w14:textId="77777777" w:rsidR="00F32955" w:rsidRDefault="00F32955" w:rsidP="00F32955">
             <w:r>
-              <w:t>Mahdollisimman monimuotoinen perhereservi</w:t>
+              <w:t>Rekrytoinnin tehostaminen, verkostoyhteistyö ja palvelun saatavuuden seuranta</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2D5B8341" w14:textId="4FC6E5D1" w:rsidR="00EA613A" w:rsidRDefault="00EA613A" w:rsidP="0053145F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AC72FBB" w14:textId="65319DAA" w:rsidR="00EA613A" w:rsidRDefault="00D85534" w:rsidP="0053145F">
             <w:r>
               <w:t>yksikön esihenkilö</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7EBABC2E" w14:textId="77777777" w:rsidR="00EA613A" w:rsidRDefault="00EA613A" w:rsidP="0053145F"/>
     <w:p w14:paraId="3A047F6E" w14:textId="4E4C73D4" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc175740437"/>
       <w:bookmarkStart w:id="41" w:name="_Toc175741900"/>
       <w:bookmarkStart w:id="42" w:name="_Toc175741955"/>
       <w:bookmarkStart w:id="43" w:name="_Toc188357435"/>
       <w:bookmarkStart w:id="44" w:name="_Toc198295648"/>
       <w:r w:rsidRPr="00F108EA">
         <w:t>Palvelujen jatkuvuuden varmistaminen</w:t>
@@ -3460,50 +3416,51 @@
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007C523A">
         <w:t>teemu.rossi</w:t>
       </w:r>
       <w:r>
         <w:t>@hoivatie.fi, +358</w:t>
       </w:r>
       <w:r w:rsidR="007C523A">
         <w:t>503126136</w:t>
       </w:r>
       <w:r>
         <w:t>. Hoivatiellä on organisaation kattava valmiussuunnitelma. Perhehoitopalvelujen asiakkaat asuvat perhekodeissa, joten heidän päivittäisestä hoidostansa ja huolenpidosta vastaavat perhehoitajat. Perhehoitajilla on velvollisuus ilmoittaa tilanteistaan ja perhekodeissa tapahtuvista muutoksista viipymättä. Perhehoitopalveluissa tuetaan ja autetaan sijaisperheissä erilaisissa tilanteissa tiiviimmän työntekijän antaman tuen, sijaishoidon, yksilötyönohjauksen, koulutuksen ja konsultaation avulla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC93607" w14:textId="121ACEBC" w:rsidR="008C0AD2" w:rsidRDefault="007C523A" w:rsidP="00EE1D97">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00CE2808">
         <w:t>oiminnan keskeisimpien jatkuvuutta koskevien riskien tunnistaminen</w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00CE2808">
         <w:t>ja hallinta</w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3209"/>
         <w:gridCol w:w="3209"/>
         <w:gridCol w:w="3210"/>
@@ -3556,239 +3513,247 @@
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
           <w:p w14:paraId="112C4C92" w14:textId="065C764E" w:rsidR="00CA090A" w:rsidRPr="00CA090A" w:rsidRDefault="00CA090A" w:rsidP="00EE1D97">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA090A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Vastuuhenkilö</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA090A" w14:paraId="7CB06D22" w14:textId="77777777" w:rsidTr="00CA090A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE21A3B" w14:textId="2FA51D05" w:rsidR="00CA090A" w:rsidRDefault="00F90CD5" w:rsidP="00EE1D97">
+          <w:p w14:paraId="654E3B1B" w14:textId="77777777" w:rsidR="00F32955" w:rsidRDefault="00F32955" w:rsidP="00F32955">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-              <w:t>. vuoksi</w:t>
+              <w:t>Työntekijän poissaolo tai sairastuminen</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="7DE21A3B" w14:textId="52106F77" w:rsidR="00CA090A" w:rsidRDefault="00CA090A" w:rsidP="00EE1D97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66155194" w14:textId="4323CA7A" w:rsidR="00CA090A" w:rsidRDefault="00F90CD5" w:rsidP="00EE1D97">
+          <w:p w14:paraId="3E938381" w14:textId="77777777" w:rsidR="00F32955" w:rsidRDefault="00F32955" w:rsidP="00F32955">
             <w:r>
-              <w:t>Työparityö</w:t>
+              <w:t>Työparityöskentely, sijaisjärjestelyt ja esihenkilön työn organisointi</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="66155194" w14:textId="00AA2378" w:rsidR="00CA090A" w:rsidRDefault="00CA090A" w:rsidP="00EE1D97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AE77640" w14:textId="3FA19E93" w:rsidR="00CA090A" w:rsidRDefault="00F90CD5" w:rsidP="00EE1D97">
             <w:r>
               <w:t>Työntekijä ja viime kädessä yksikön esihenkilö</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA090A" w14:paraId="42AEE655" w14:textId="77777777" w:rsidTr="00CA090A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1757A32C" w14:textId="3082B574" w:rsidR="00CA090A" w:rsidRDefault="00F90CD5" w:rsidP="00EE1D97">
             <w:r>
               <w:t>Tieto ei kulje eri toimijoiden välillä</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="181B7F2B" w14:textId="490470A8" w:rsidR="00CA090A" w:rsidRDefault="00F90CD5" w:rsidP="00EE1D97">
+          <w:p w14:paraId="54F28B4B" w14:textId="77777777" w:rsidR="00F32955" w:rsidRDefault="00F32955" w:rsidP="00F32955">
             <w:r>
-              <w:t>Tärkeää keskustella eri toimijoiden roolit lapsen ja perhehoitoperheen tuen verkostossa.</w:t>
+              <w:t>Säännöllinen verkostoyhteistyö, selkeät vastuut ja dokumentointi</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="181B7F2B" w14:textId="650D823A" w:rsidR="00CA090A" w:rsidRDefault="00CA090A" w:rsidP="00EE1D97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71EA403A" w14:textId="49162192" w:rsidR="00CA090A" w:rsidRDefault="00F90CD5" w:rsidP="00EE1D97">
             <w:r>
               <w:t>Lapsen asioista vastaava sosiaalityöntekijä</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA090A" w14:paraId="0B8BEF2E" w14:textId="77777777" w:rsidTr="00CA090A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AC72F0F" w14:textId="5C193D61" w:rsidR="00CA090A" w:rsidRDefault="003952F2" w:rsidP="00EE1D97">
             <w:r>
               <w:t>Perhehoitajan vakava sairastuminen (somaattinen sairaus, mielenterveysongelma), päihdeongelma, uupumus tai esim. muutoin erityisen kuormittava tilanne/tapahtuma elämässä tai perhehoitajan kuolema.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="566526AB" w14:textId="33603463" w:rsidR="00CA090A" w:rsidRDefault="003952F2" w:rsidP="00EE1D97">
             <w:r>
               <w:t>Tiivis yhteistyö ja yhteydenpito lapsen asioista vastaavan sosiaalityöntekijän kanssa; tarvittaessa huoli- tai lastensuojeluilmoituksen tekeminen; tiivis tuki perhehoitajalle ja akuutisti/lyhytaikaisesti esimerkiksi sijaishoitajien hyödyntäminen jopa lapsen välittömän ympärivuorokautisen hoidon järjestämiseksi; perhehoitajien terveystarkastukset ja ennakkovalmennus sekä työnohjaus ja mentorointi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01894E42" w14:textId="756CEB24" w:rsidR="00CA090A" w:rsidRDefault="003952F2" w:rsidP="00EE1D97">
             <w:r>
               <w:t>Perhehoitaja ja perheen Hoivatien vastuutyöntekijä</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA090A" w14:paraId="5A46AE1A" w14:textId="77777777" w:rsidTr="00CA090A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="126369D8" w14:textId="1A08209F" w:rsidR="00CA090A" w:rsidRDefault="003952F2" w:rsidP="00EE1D97">
+          <w:p w14:paraId="126369D8" w14:textId="7859319D" w:rsidR="00CA090A" w:rsidRDefault="00F32955" w:rsidP="00EE1D97">
             <w:r>
-              <w:t>Perhehoitajan syyllistyminen rikokseen</w:t>
+              <w:t>Perhehoitajan rikosepäily tai rikokseen syyllistyminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE02FF1" w14:textId="00432E36" w:rsidR="00CA090A" w:rsidRDefault="003952F2" w:rsidP="00EE1D97">
+          <w:p w14:paraId="37C21A65" w14:textId="77777777" w:rsidR="00F32955" w:rsidRDefault="00F32955" w:rsidP="00F32955">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:t>Rikosrekisteriote, hyvinvointialueen kannanotto esteettömyydestä (pyydetään aina sijoitusta valmisteltaessa, mutta voidaan pyytää tarvittaessa uudestaan esimerkiksi muutostilanteissa); tiivis yhteydenpito sekä lapsen asiasta vastaavan sosiaalityöntekijän että tarvittaessa myös muiden viranomaisten kanssa asian selvittämiseksi; huoli- tai lastensuojeluilmoituksen tekeminen</w:t>
+              <w:t>Asian selvittäminen yhteistyössä viranomaisten kanssa sekä tarvittavat suojelu- ja ilmoitustoimenpiteet</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0AE02FF1" w14:textId="30F6B0A8" w:rsidR="00CA090A" w:rsidRDefault="00CA090A" w:rsidP="00EE1D97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="559BEFAD" w14:textId="35614266" w:rsidR="00CA090A" w:rsidRDefault="003952F2" w:rsidP="00EE1D97">
             <w:r>
               <w:t>Perheen Hoivatien vastuutyöntekijä sekä yksikön esihenkilö</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA090A" w14:paraId="165CAF57" w14:textId="77777777" w:rsidTr="00CA090A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64921354" w14:textId="239EFF7F" w:rsidR="00CA090A" w:rsidRDefault="003952F2" w:rsidP="00EE1D97">
+          <w:p w14:paraId="2B6A6493" w14:textId="77777777" w:rsidR="00F32955" w:rsidRDefault="00F32955" w:rsidP="00F32955">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:t>Häiriötilanne, kuten esim. sähkökatko, epidemia tai muu poikkeuksellinen ja/tai yllättävä erityisiä toimenpiteitä vaativa tilanne, joka estää työskentelyn yhdessä ja yhteisissä toimistotiloissa</w:t>
+              <w:t xml:space="preserve">Toimitiloja tai työskentelyä koskeva häiriötilanne (esim. sähkökatko, epidemia) </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="64921354" w14:textId="40A48379" w:rsidR="00CA090A" w:rsidRDefault="00CA090A" w:rsidP="00EE1D97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52FC6F55" w14:textId="1584E357" w:rsidR="00CA090A" w:rsidRDefault="003952F2" w:rsidP="00EE1D97">
+          <w:p w14:paraId="7A6B4B03" w14:textId="77777777" w:rsidR="00F32955" w:rsidRDefault="00F32955" w:rsidP="00F32955">
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
-              <w:t>Etätyöskentely</w:t>
+              <w:t>Etätyömahdollisuudet ja organisaation valmiussuunnitelman mukainen toiminta</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="52FC6F55" w14:textId="682F5FAD" w:rsidR="00CA090A" w:rsidRDefault="00CA090A" w:rsidP="00EE1D97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3947E659" w14:textId="3D4676E4" w:rsidR="00CA090A" w:rsidRDefault="003952F2" w:rsidP="00EE1D97">
             <w:r>
               <w:t>Yksikön esihenkilö</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FDC7EEC" w14:textId="77777777" w:rsidR="009E0509" w:rsidRDefault="009E0509" w:rsidP="009E0509">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc1864136885"/>
       <w:bookmarkStart w:id="52" w:name="_Toc175740438"/>
       <w:bookmarkStart w:id="53" w:name="_Toc175741901"/>
       <w:bookmarkStart w:id="54" w:name="_Toc175741958"/>
       <w:bookmarkStart w:id="55" w:name="_Toc188357436"/>
     </w:p>
     <w:p w14:paraId="006EABBD" w14:textId="77777777" w:rsidR="009E0509" w:rsidRDefault="009E0509" w:rsidP="009E0509"/>
     <w:p w14:paraId="2F2EAAD4" w14:textId="77777777" w:rsidR="009E0509" w:rsidRPr="009E0509" w:rsidRDefault="009E0509" w:rsidP="009E0509"/>
     <w:p w14:paraId="08B51FA7" w14:textId="1FDB8002" w:rsidR="009E0509" w:rsidRPr="009E0509" w:rsidRDefault="008C0AD2" w:rsidP="009E0509">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc198295651"/>
       <w:r w:rsidRPr="00CA090A">
-        <w:lastRenderedPageBreak/>
         <w:t>Palvelujen turvallisuuden ja laadun varmistaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="3F2389C3" w14:textId="56217A53" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc175741959"/>
       <w:bookmarkStart w:id="58" w:name="_Toc198295652"/>
       <w:r w:rsidRPr="00F108EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Palvelu</w:t>
       </w:r>
@@ -3864,50 +3829,51 @@
         <w:gridCol w:w="2540"/>
         <w:gridCol w:w="2772"/>
         <w:gridCol w:w="2625"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE74CC" w14:paraId="1BB66CCB" w14:textId="77777777" w:rsidTr="00FE74CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
           <w:p w14:paraId="2304143E" w14:textId="77777777" w:rsidR="00FE74CC" w:rsidRPr="00466E2C" w:rsidRDefault="00FE74CC" w:rsidP="00767E6B">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="60" w:name="_Hlk195644985"/>
             <w:r w:rsidRPr="00466E2C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Laatuvaatimus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
           <w:p w14:paraId="6E894A9D" w14:textId="77777777" w:rsidR="00FE74CC" w:rsidRPr="00466E2C" w:rsidRDefault="00FE74CC" w:rsidP="00767E6B">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00466E2C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kuvaus</w:t>
             </w:r>
@@ -4386,67 +4352,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="476EB6D5" w14:textId="77777777" w:rsidR="00AA6BBC" w:rsidRDefault="00AA6BBC" w:rsidP="00AA6BBC">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01ED16BA" w14:textId="58261133" w:rsidR="00AA6BBC" w:rsidRDefault="00AA6BBC" w:rsidP="00AA6BBC">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Se vahvistaa elämänhallintaa, tukee arjessa selviytymistä ja toimintakykyä sekä ennaltaehkäisee tilanteen vaikeutumista.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73B1FA29" w14:textId="77777777" w:rsidR="00AA6BBC" w:rsidRDefault="00AA6BBC" w:rsidP="00AA6BBC">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64C7D1F9" w14:textId="0DD6FD18" w:rsidR="003F15E5" w:rsidRDefault="00AA6BBC" w:rsidP="00AA6BBC">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Asiakas hyötyy palvelusta konkreettisesti esimerkiksi uusien taitojen, voimavarojen tai suunnan löytymisen kautta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FE6FC15" w14:textId="77777777" w:rsidR="00A717D9" w:rsidRDefault="00AA6BBC" w:rsidP="00767E6B">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Vaikuttavuusmittari</w:t>
             </w:r>
             <w:r w:rsidR="00A717D9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">3x10D asiakkaat ikäkausimittari ja </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>lasu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A717D9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">mittari </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AB15AE4" w14:textId="77777777" w:rsidR="00A717D9" w:rsidRDefault="00A717D9" w:rsidP="00767E6B">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
@@ -4514,65 +4478,67 @@
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>mukaisuus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62B25F47" w14:textId="45343CB6" w:rsidR="00FE74CC" w:rsidRDefault="00FE74CC" w:rsidP="00767E6B">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Palvelu täyttää lakien,</w:t>
             </w:r>
             <w:r w:rsidR="0082730D">
               <w:t xml:space="preserve"> viranomaisten, </w:t>
             </w:r>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>sopimusten ja Hoivatien vaatimukset.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2772" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FFE07E6" w14:textId="12BF2D3B" w:rsidR="00FE74CC" w:rsidRPr="0082730D" w:rsidRDefault="00FE74CC" w:rsidP="00767E6B">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="0082730D">
+              <w:lastRenderedPageBreak/>
               <w:t>Omavalvonnan seurantaraportoin</w:t>
             </w:r>
             <w:r w:rsidR="0082730D">
               <w:t>nin toteutuminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7F81EBFA" w14:textId="77777777" w:rsidR="00FE74CC" w:rsidRDefault="00FE74CC" w:rsidP="00767E6B">
             <w:pPr>
               <w:pStyle w:val="Luettelokappale"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004476CA" w14:paraId="231A2EAE" w14:textId="77777777" w:rsidTr="00FE74CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
@@ -4726,75 +4692,75 @@
       <w:r>
         <w:t xml:space="preserve">Vaikuttavuusmittaukset tehdään asiakkuuden alussa ja sen jälkeen kerran vuodessa ennen asiakassuunnitelmaneuvottelua sekä työskentelyn päättyessä. Tarvittaessa arviointi voidaan tehdä myös useammin. Mittarin täyttämisen yhteydessä käydään aina myös keskustelu, jonka tavoitteena on vahvistaa lapsen ja perheen osallisuutta työskentelyssä eli mittarit ovat asiakaskohtaisen työskentelyn välineitä. Mittarit tallennetaan asiakkaan omiin tietoihin Hoivatien asiakastietojärjestelmä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>DomaCareen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Mittareiden kautta saatua tietoa välitetään soveltuvin osin lasten asioista vastaavalle sosiaalityöntekijälle. Hoivatien palveluissa kaikille asiakasryhmille on käytössä arviointimittarit ja niistä saatua tietoa ei henkilöitynä kerätä, vaan Hoivatiellä verrataan laajassa kuvassa eri palveluiden asiakasryhmien numeerisia arviointeja ja hyödynnetään näitä tuloksia kehittämisessä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="712CDC8B" w14:textId="1B6134DE" w:rsidR="00A717D9" w:rsidRDefault="00A717D9" w:rsidP="00781493">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Muita laadunhallinnan työkaluja perhehoidossa ovat asiakaspalautekyselyt, työhyvinvointia ja työssä jaksamista mittaava henkilöstökysely, vuosikellon mukaisesti kvartaaleittain toteutettava omavalvontasuunnitelman toteutumisen seuranta sekä Hoivatien liiketoimintakohtaiset (perhehoidossa lastensuojelun) laatumittarit. Lisäksi perhehoidon laatu varmistetaan suunnitelman mukaisella henkilöstön jatkuvalla täydennyskoulutuksella liittyen menetelmien osalta mm. dialogiseen ohjaukseen sekä terapeuttiseen vanhemmuuteen ja näiden lisäksi olennaisen tärkeää on varmistaa</w:t>
       </w:r>
       <w:r w:rsidR="00E01E91">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> että henkilöstöllä on ajantasainen osaaminen esimerkiksi jatkuvasti päivittyviin tietosuojaan ja kirjaamiseen liittyvistä asioista. Perhehoidossa on myös systemaattinen ja strukturoitu Hoivatien perehdytysprosessi sekä ISO 9001-laatustandardin ja ISO 14001 </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ympäristöstandardin mukaiset ulkoiset auditoinnit. Lisäksi omavalvontapäivien ja kvartaaleittain toteutettava omavalvontakysely-itsearviointien avulla varmistetaan vaatimuksenmukainen palvelu. </w:t>
+        <w:t xml:space="preserve"> että henkilöstöllä on ajantasainen osaaminen esimerkiksi jatkuvasti päivittyviin tietosuojaan ja kirjaamiseen liittyvistä asioista. Perhehoidossa on myös systemaattinen ja strukturoitu Hoivatien perehdytysprosessi sekä ISO 9001-laatustandardin ja ISO 14001 ympäristöstandardin mukaiset ulkoiset auditoinnit. Lisäksi omavalvontapäivien ja kvartaaleittain toteutettava omavalvontakysely-itsearviointien avulla varmistetaan vaatimuksenmukainen palvelu. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A717D9">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1877BCD5" w14:textId="5B133C5E" w:rsidR="00A717D9" w:rsidRDefault="00E01E91" w:rsidP="00781493">
       <w:r w:rsidRPr="009E0509">
         <w:t>Lapin</w:t>
       </w:r>
       <w:r w:rsidR="00A717D9" w:rsidRPr="00A717D9">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A717D9">
-        <w:t xml:space="preserve">perhehoidon esihenkilö varmistaa, että jokaisella asiakkaalla on voimassa oleva palvelun toteuttamista ohjaava hoito- ja kasvatussuunnitelma ja, että jokainen työntekijä on sitoutunut noudattamaan ohjeistusta liittyen jatkuvan parantamisen ajatukseen perustuvaa Hoivatien poikkeamaprosessia, jossa havaitut poikkeamat kirjataan ja analysoidaan, ja niiden pohjalta tehdään tarvittavat korjaavat toimenpiteet. Työntekijä kirjaa havaitsemansa poikkeaman IMS toimintajärjestelmän raportiksi, joka ohjautuu esihenkilölle käsiteltäväksi (tietosuojapoikkeamat ohjautuvat suoraan tietosuojavastaavalle). Hoivatien poikkeamat on lajiteltu seuraaviin kategorioihin: Arkityö ja toimintatavat, turvallisuus, ympäristö (kestävä kehitys), tietosuoja sekä lääkehoito. Vakava poikkeama käsitellään </w:t>
+        <w:t xml:space="preserve">perhehoidon esihenkilö varmistaa, että jokaisella asiakkaalla on voimassa oleva palvelun toteuttamista ohjaava hoito- ja kasvatussuunnitelma ja, että jokainen työntekijä on sitoutunut noudattamaan ohjeistusta liittyen jatkuvan parantamisen ajatukseen perustuvaa Hoivatien poikkeamaprosessia, jossa havaitut poikkeamat kirjataan ja analysoidaan, ja niiden pohjalta tehdään tarvittavat korjaavat toimenpiteet. Työntekijä kirjaa havaitsemansa poikkeaman IMS toimintajärjestelmän raportiksi, joka ohjautuu esihenkilölle käsiteltäväksi (tietosuojapoikkeamat </w:t>
+      </w:r>
+      <w:r w:rsidR="00A717D9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ohjautuvat suoraan tietosuojavastaavalle). Hoivatien poikkeamat on lajiteltu seuraaviin kategorioihin: Arkityö ja toimintatavat, turvallisuus, ympäristö (kestävä kehitys), tietosuoja sekä lääkehoito. Vakava poikkeama käsitellään </w:t>
       </w:r>
       <w:r w:rsidRPr="009E0509">
         <w:t>Lapin</w:t>
       </w:r>
       <w:r w:rsidR="00A717D9" w:rsidRPr="009E0509">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A717D9">
         <w:t xml:space="preserve">perhehoidossa viivytyksettä, tehdään korjaavat toimenpiteet ja tiedotetaan työryhmälle tarkoituksenmukaisella tavalla. Vakava poikkeama käsitellään myös seuraavassa viikkotiimissä ja kirjataan tiimimuistioon tehtyine toimenpiteineen. Lisäksi sitä seuraavissa tiimeissä seurataan toimenpiteiden vaikuttavuutta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A82FB45" w14:textId="77777777" w:rsidR="00A717D9" w:rsidRDefault="00A717D9" w:rsidP="00781493">
       <w:r>
         <w:t xml:space="preserve">Mikäli työntekijä kirjaa poikkeaman vain omaan työhönsä liittyen, asia on mahdollista käsitellä esihenkilön kanssa ja seurata toimenpiteiden vaikuttavuutta esimerkiksi kehityskeskusteluissa. Yksikön esihenkilö tiedottaa perhehoidon palvelupäällikköä vakavista poikkeamista. Poikkeamiin liittyviä toimenpiteitä käydään läpi kuukausittain tai kvartaaleittain käytävissä keskusteluissa. Perhehoidossa on selkeät, IMS-toimintajärjestelmään dokumentoidut, ajan tasalla pidettävät työprosessit ja työohjeet, jotka ohjaavat työskentelyä sekä varmistavat tasaisen laadun. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D93F8C8" w14:textId="42CA8B71" w:rsidR="00914548" w:rsidRDefault="00E01E91" w:rsidP="00781493">
       <w:r w:rsidRPr="009E0509">
         <w:t>Lapin</w:t>
       </w:r>
       <w:r w:rsidR="00A717D9" w:rsidRPr="009E0509">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A717D9">
         <w:t xml:space="preserve">perhehoidon turvallisuutta ja laatua koskevien suunnitelmien ajantasaisuus varmistetaan vuosikellon mukaisesti esimerkiksi vuosittain toteutettavien turvallisuuskävelyiden ja poistumisharjoitusten muodossa. Yksikköömme on nimetty myös </w:t>
@@ -4909,51 +4875,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C7413B">
         <w:t>Casandra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C7413B">
         <w:t xml:space="preserve"> Andersson-Aho 0</w:t>
       </w:r>
       <w:r w:rsidR="00C7413B" w:rsidRPr="006455D4">
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidR="00C7413B">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00C7413B" w:rsidRPr="006455D4">
         <w:t>8345530</w:t>
       </w:r>
       <w:r w:rsidR="00A779D7">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00A779D7" w:rsidRPr="00D06FA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>tietosuojavastaava@hoivatie.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14C3B058" w14:textId="5365A62E" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="001F5D06"/>
     <w:p w14:paraId="4F1B481C" w14:textId="77777777" w:rsidR="00E80547" w:rsidRDefault="00E80547" w:rsidP="001F5D06">
       <w:r>
         <w:t>Hoivatien verkkosivujen tietosuojaosiossa on kerrottu kattavasti henkilötietojen käsittelyperiaatteista Hoivatiellä sekä rekisteröidyn oikeuksista. Verkkosivuilla on myös julkaistu Hoivatien rekisterikohtaiset tietosuojaselosteet sekä tietosuojavastaavan yhteystiedot. Tietosuojaperiaatteista, osoitusvelvollisuudesta, rekisteröityjen informoinnista, rekisteröidyn oikeuksista, tietosuojavastaavasta sekä tietoturvaloukkauksista löydät tietoa tietosuojavaltuutetun verkkosivuilta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43436725" w14:textId="77777777" w:rsidR="00E80547" w:rsidRDefault="00E80547" w:rsidP="001F5D06">
       <w:r>
         <w:t xml:space="preserve"> Henkilötietojen suojaan ja laadukkaaseen kirjaamiseen liittyvät työohjeet löytyvät Hoivatien IMS-toimintajärjestelmästä ja sähköisestä oppimisympäristöstä. Niiden läpikäynti on osa perehdyttämisprosessia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C11C03B" w14:textId="77777777" w:rsidR="00E80547" w:rsidRDefault="00E80547" w:rsidP="001F5D06">
       <w:r>
         <w:t xml:space="preserve">Jokainen Lapin yksikön työntekijä allekirjoittaa tietosuoja- ja vaitiolositoumuksen työsopimuksen allekirjoituksen yhteydessä. Opiskelijat allekirjoittavat erillisen tietosuoja- ja vaitiolositoumuksen. Myös perhehoitajat, tukiperheet ja sijaishoitajat allekirjoittavat tietosuoja- ja vaitiolositoumuksen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B58E27" w14:textId="77777777" w:rsidR="00A64B85" w:rsidRDefault="00E80547" w:rsidP="001F5D06">
@@ -5152,51 +5118,51 @@
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc198295657"/>
       <w:r w:rsidRPr="00522F8C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lääkehoitosuunnitelma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="2861E8F0" w14:textId="77777777" w:rsidR="0024779B" w:rsidRDefault="0024779B" w:rsidP="0024779B">
       <w:r>
         <w:t>Sijoitetuilla lapsilla saattaa olla erilaisia terveyden- ja sairaanhoidon tarpeita. Lapsen asioista vastaavan sosiaalityöntekijän vastuulla on huolehtia siitä, että lapsi saa tarpeitaan vastaavat palvelut. Perusterveydenhoito sijoitetulle lapselle tulee yleensä asuinkunnan terveyskeskuksen, kouluterveydenhuollon tai neuvolan kautta. Sijaisperhe vastaa lasten terveyden- ja sairaanhoidosta yhteistyössä terveydenhuollon ja lapsen asioista vastaavan sosiaalityöntekijän kanssa. Hoivatien perhehoidon työntekijät ovat yleensä hyvin perillä lapsen terveydentilasta ja siitä, että millaista hoitoa hän tarvitsee ja saa. Lapsen tilannetta seurataan ohjaustyön yhteydessä ja työntekijät ovat usein mukana lapsen tai nuoren terveydenhuollon palavereissa. Perhehoidossa jollain lapsilla saattaa olla pitkäaikaissairauksia. Näiden lasten terveyttä edistetään ja seurataan siten, että sijaisperhe vastaa arjen vaatimusten mukaisesti ja yhteistyössä terveydenhuollon kanssa. Yksikössä on lääkehoidonsuunnitelma, jossa kerrotaan, miten perheet ohjeistetaan hoitamaan lasten lääkehoito ja terveydenhuolto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556D58FC" w14:textId="15112C4E" w:rsidR="00461B83" w:rsidRDefault="0024779B" w:rsidP="0024779B">
       <w:r>
         <w:t xml:space="preserve">THL on julkaissut lastensuojelun toimeksiantosuhteiselle perhehoidolle oman  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00461B83" w:rsidRPr="005406D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>lääkehoitosuunnitelman</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57EAED71" w14:textId="50DD50B0" w:rsidR="0024779B" w:rsidRDefault="0024779B" w:rsidP="0024779B">
       <w:r>
         <w:t>Toiminnan keskeisimpien turvallisuutta ja laatua koskevien riskien tunnistaminen ja hallinta</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3209"/>
         <w:gridCol w:w="3209"/>
         <w:gridCol w:w="3210"/>
       </w:tblGrid>
@@ -5472,66 +5438,74 @@
       </w:pPr>
       <w:bookmarkStart w:id="70" w:name="_Toc283287532"/>
       <w:bookmarkStart w:id="71" w:name="_Toc175740439"/>
       <w:bookmarkStart w:id="72" w:name="_Toc175741902"/>
       <w:bookmarkStart w:id="73" w:name="_Toc175741966"/>
       <w:bookmarkStart w:id="74" w:name="_Toc188357437"/>
       <w:bookmarkStart w:id="75" w:name="_Toc198295658"/>
       <w:r w:rsidRPr="00F108EA">
         <w:lastRenderedPageBreak/>
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r>
         <w:t>työhön</w:t>
       </w:r>
       <w:r w:rsidRPr="00F108EA">
         <w:t xml:space="preserve"> osallistuvan henkilöstön riittävyyden ja osaamisen varmistaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="7224106D" w14:textId="77777777" w:rsidR="00A141F6" w:rsidRDefault="00A141F6" w:rsidP="00A141F6"/>
-    <w:p w14:paraId="348F5707" w14:textId="77777777" w:rsidR="00461B83" w:rsidRPr="005406D1" w:rsidRDefault="00461B83" w:rsidP="00461B83">
+    <w:p w14:paraId="348F5707" w14:textId="791894B7" w:rsidR="00461B83" w:rsidRPr="005406D1" w:rsidRDefault="00F32955" w:rsidP="00461B83">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="76" w:name="_Toc45556464"/>
-      <w:r w:rsidRPr="005406D1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">3.4.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00461B83" w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Hoito- ja hoivahenkilöstön määrä, rakenne ja riittävyys sekä sijaisten käytön periaatteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="7A0A6821" w14:textId="06D1C2BB" w:rsidR="00461B83" w:rsidRPr="005406D1" w:rsidRDefault="00461B83" w:rsidP="00461B83">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Perhehoitopalvelut </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Lappi</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
@@ -5787,66 +5761,74 @@
         <w:t xml:space="preserve"> työssään. Tukipalveluja ovat mm. HR-palvelut, tietohallinnon tuki, taloushallinnon palvelut, viestinnän palvelut sekä perhehoidon palvelusihteeri. Näiden palvelujen avulla lähiesihenkilöllä jää aikaa työntekijöiden </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>yön tukemiseen. Jokaisella ammattiryhmällä on työnkuva aukikirjoitettuna. Yksikössä on myös yhdessä sovittuja vastuualueita liittyen muun muassa toimistotiloihin ja leasing-autoihin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A676748" w14:textId="77777777" w:rsidR="003849E7" w:rsidRDefault="003849E7" w:rsidP="00461B83">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05AA5B5C" w14:textId="108A0827" w:rsidR="00461B83" w:rsidRPr="005406D1" w:rsidRDefault="00461B83" w:rsidP="00461B83">
+    <w:p w14:paraId="05AA5B5C" w14:textId="2449F9FD" w:rsidR="00461B83" w:rsidRPr="005406D1" w:rsidRDefault="00F32955" w:rsidP="00461B83">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005406D1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">3.4.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00461B83" w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Henkilöstön rekrytoinnin periaatteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="737F7E55" w14:textId="77777777" w:rsidR="00461B83" w:rsidRDefault="00461B83" w:rsidP="00461B83">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekrytointi tehdään koko Hoivatien voimassa olevia rekrytointiohjeita noudattaen. Perhehoidossa uusien työntekijöiden rekrytoinnista </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">vastaa yksikön esihenkilö Hoivatien rekrytointiprosessin mukaisesti. </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
@@ -5988,61 +5970,69 @@
       <w:r w:rsidRPr="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>sitoutua lapseen ja toimia hänelle luotettavana aikuisena tarvittaessa koko elämän ajan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Valmius </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80E46">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>tehdä yhteistyötä lapsen asioissa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16135454" w14:textId="77777777" w:rsidR="00461B83" w:rsidRPr="005406D1" w:rsidRDefault="00461B83" w:rsidP="00461B83">
+    <w:p w14:paraId="16135454" w14:textId="4F0F2237" w:rsidR="00461B83" w:rsidRPr="005406D1" w:rsidRDefault="00F32955" w:rsidP="00461B83">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="78" w:name="_Toc45556466"/>
-      <w:r w:rsidRPr="005406D1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00461B83" w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kuvaus henkilöstön perehdyttämisestä ja täydennyskoulutuksesta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="7E96D255" w14:textId="77777777" w:rsidR="00461B83" w:rsidRPr="005406D1" w:rsidRDefault="00461B83" w:rsidP="00461B83">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Uuden työntekijän kanssa käydään läpi Hyvinvoivan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
@@ -6291,51 +6281,51 @@
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="0A587B94" w14:textId="77777777" w:rsidR="0088027F" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44075DED" w14:textId="77777777" w:rsidR="0088027F" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:r>
         <w:t>Palvelun laatuun tai asiakkaan saamaan kohteluun tyytymättömällä on oikeus tehdä muistutus toimintayksikön vastuuhenkilölle. Muistutuksen voi tehdä tarvittaessa myös hänen laillinen edustajansa, omainen tai läheinen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A01F9A" w14:textId="3C9B90B6" w:rsidR="0088027F" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:r>
         <w:t xml:space="preserve"> Muistutuksen vastaanottajan on käsiteltävä asia ja annettava siihen kirjallinen, perusteltu vastaus kohtuullisessa ajassa. Muistutuksen vastaanottaja, asema ja yhteystiedot: Lapin perhehoidon palveluvastaava Teemu Rossi, teemu.rossi@hoivatie.fi, Hoivatien perhehoidon palvelupäällikkö Mila Vuorela,</w:t>
       </w:r>
       <w:r w:rsidRPr="0088027F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="0088027F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>mila.vuorela@hoivatie.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6FA2A352" w14:textId="77777777" w:rsidR="0088027F" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:r>
         <w:t xml:space="preserve"> Työntekijä varmistaa, että tieto saapuneesta selvityspyynnöstä on viivytyksettä hänen omalla esihenkilöllään (yksikön esihenkilö, palvelupäällikkö, palvelujohtaja). Työohje löytyy IMS-järjestelmästä kohdasta Hoivatien yhteiset, ohjeita palveluille. Yksikön esihenkilö ja palvelupäällikkö käynnistävät viivytyksettä tilanteen selvittelyn ja aloittavat kirjallisen vastineen laatimisen. Hoivatiellä on IMS-järjestelmässä työohje selkeän vastineen kirjoittamiseksi. Esihenkilö tiedottaa yksikön työntekijöitä selvityspyynnöstä ja sen käsittelyn eri vaiheista. Yksikön esihenkilö kirjaa tiedon saapuneesta muistutuksesta, kantelusta tai muutoksenhausta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>DomaCare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-asiakastietojärjestelmään raporttimerkinnäksi. Palvelupäällikkö vastaa siitä, että tiedot saapuneesta selityspyynnöstä kirjataan tarpeellisin osin IMS-raporttipohjaan. Asiakkaan tai työntekijöiden tunnistetietoja ei tallenneta. Selvityksen kirjoittaja vastaa selvityksen postituksesta asianosaisille. Jos asiakkuus on voimassa, yksikön esihenkilö tallentaa sekä selvityspyynnön että kirjoitetut vastineet asiakkaan asiakastietojärjestelmään.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1E1AD9" w14:textId="77777777" w:rsidR="0088027F" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:r>
@@ -6343,90 +6333,90 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>DomaCare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">-asiakastietojärjestelmään raporttimerkinnäksi ja tallettaa ratkaisun tiedostopankkiin. Mikäli ratkaisu aiheuttaa muutostoimenpiteitä työskentelytapoihin tai asiakasprosessiin, esihenkilö huolehtii, että muutos ohjeistetaan ja muutokset toteutetaan yksikön arjessa. Muutoksen seuranta tehdään viikkotiimeissä. Esihenkilö arvioi myös, onko tilanteessa tarpeen päivittää yksikön toimintasuunnitelmassa oleva Yksikön kehittämistoimenpiteet -osio ja siirtää asia tätä kautta seurattavaksi kehittämistoimenpiteeksi. Palvelupäällikkö vastaa siitä, että tarvittavat tiedot saapuneesta ratkaisusta/päätöksestä on kirjattuna IMS-järjestelmän raportit-osiossa. Tietojen tallentamisen jälkeen saapunut päätös hävitetään tietoturvallisesti. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C48746" w14:textId="77777777" w:rsidR="00284D64" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:r>
         <w:t xml:space="preserve">Muistutukseen tai epäkohtailmoitukseen vastataan kahden (2) viikon kuluessa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D96BEA7" w14:textId="77777777" w:rsidR="00284D64" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:r>
         <w:t xml:space="preserve">Kanteluun tai päätöstä koskevaan muutoksenhakuun vastataan annetun määräajan puitteissa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4885C8" w14:textId="2198FB65" w:rsidR="00284D64" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Eduskunnan oikeusasiamiehen yhteystiedot, https://www.oikeusasiamies.fi/web/lasten-ja-nuortensivut/home. Puhelin 09-4321 (eduskunnan vaihde), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00284D64" w:rsidRPr="00E81A49">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>oikeusasiamies@eduskunta.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="349D7785" w14:textId="17FF03FB" w:rsidR="00284D64" w:rsidRPr="00284D64" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00284D64">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaaliasiavastaavan yhteystiedot sekä tiedot hänen tarjoamistaan palveluista </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110F6C32" w14:textId="77777777" w:rsidR="00284D64" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:r>
         <w:t>Voit ottaa yhteyttä sosiaaliasiavastaavaan, jos olet tyytymätön saamaasi sosiaalihuollon tai varhaiskasvatuksen palveluun tai kohteluun. Sosiaaliasiavastaava neuvoo asiakkaita asiakkaan asemasta ja oikeuksista annetun lain (sosiaalihuollon asiakaslaki) ja varhaiskasvatuslain soveltamiseen liittyvissä asioissa. Sosiaaliasiavastaava neuvoo ja tarvittaessa avustaa asiakasta tai asiakkaan laillista edustajaa, omaista tai muuta läheistä sosiaalihuollon asiakaslain tai varhaiskasvatuslain mukaisen muistutuksen tekemisessä. Sosiaaliasiavastaavan tehtävänä on myös neuvoa, miten kantelu oikaisuvaatimus, valitus, vahingonkorvausvaatimus tai muu asiakkaan sosiaalihuollon tai varhaiskasvatuksen oikeusturvaan liittyvä asia voidaan panna vireille toimivaltaisessa viranomaisessa. Sosiaaliasiavastaava on puolueeton henkilö, joka neuvoo, miten voit itse toimia omassa asiassasi. Sosiaaliasiavastaava ei tee päätöksiä tai myönnä etuuksia. Sosiaaliasiavastaavan toimivaltaan ei sisälly Kelan etuuksiin, työttömyysturvaan, eläkkeisiin tai edunvalvontaan liittyvät asiat. Sosiaaliasiavastaavatoimintaa ohjaa laki potilasasiavastaavista ja sosiaaliasiavastaavista (739/2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D40C01C" w14:textId="2C3D49CD" w:rsidR="00284D64" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:r>
         <w:sym w:font="Symbol" w:char="F0B7"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Lapin HVA sosiaaliasiavastaava: saat yhteyden potilas- ja sosiaaliasiavastaavaan puhelimitse: 040 482 3584 / Satu Peurasaari, 040 506 0083 / Johanna Pikkuaho. Voit myös lähettää yhteydenottopyynnön sähköpostitse: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00284D64" w:rsidRPr="00E81A49">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>sosiaaliasiavastaava@lapha.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F5B42A" w14:textId="77777777" w:rsidR="00A779D7" w:rsidRPr="002F5A61" w:rsidRDefault="00A779D7" w:rsidP="00A779D7">
       <w:r w:rsidRPr="00D7032E">
         <w:sym w:font="Symbol" w:char="F0B7"/>
       </w:r>
       <w:r w:rsidRPr="00D7032E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F5A61">
         <w:t>Pohjois-​Pohjanmaan hyvinvointialueen Potilas-​ ja sosiaaliasiavastaavat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0D9503" w14:textId="77777777" w:rsidR="00A779D7" w:rsidRPr="002F5A61" w:rsidRDefault="00A779D7" w:rsidP="00A779D7">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6660,51 +6650,51 @@
         <w:lastRenderedPageBreak/>
         <w:t>Tasa-arvovaltuutetun yhteystiedot: Postiosoite: Tasa-arvovaltuutettu PL 22, 00023 Valtioneuvosto. Neuvontapuhelin (ma-ti klo 9–11, ke-to klo 13–15): puh. 0295 666</w:t>
       </w:r>
       <w:r w:rsidR="00284D64">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>842.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5024246F" w14:textId="77777777" w:rsidR="00284D64" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:r>
         <w:t xml:space="preserve"> Yhdenvertaisuusvaltuutetun yhteystiedot: yvv@oikeus.fi puh. 0295 666 817. Päivystys on avoinna tiistaisin, keskiviikkoisin ja torstaisin klo 10–12. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568C5353" w14:textId="3CB6FA80" w:rsidR="006850F9" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:r>
         <w:t>Työntekijän velvollisuuksiin kuuluu tiedottaa asiakasta tai tilanteen mukaan edustajaa/läheistä hänen oikeudestaan tehdä kirjallinen muistutus yksikköön tai kunnan johtavalle viranomaiselle, kantelu valvontaviranomaiselle tai rajoitustoimenpidepäätöstä koskeva muutoksenhaku hallinto</w:t>
       </w:r>
       <w:r w:rsidR="00295377">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">oikeuteen. Esihenkilö vastaa siitä, että oikeusturvakeinojen käyttäminen on asiakkaalle mahdollisimman vaivatonta. Henkilökunta löytää ohjeita IMS-järjestelmässä olevasta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="006850F9" w:rsidRPr="005406D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>Oikeusturva-kansiosta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD467DF" w14:textId="77777777" w:rsidR="006850F9" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:r>
         <w:t>Työntekijä tulostaa tarvittaessa Hoivatien IMS-järjestelmästä asiakkaalle kirjallisen ohjeen muistutuksen tai kantelun tekemisestä sekä tarvittavan lomakepohjan. Työntekijä varmistaa, että asiakkaalla on käytettävissä tarvittava apu ja tuki; asiakasta neuvotaan esimerkiksi sosiaaliasiavastaavaan avun käyttämisessä</w:t>
       </w:r>
       <w:r w:rsidR="006850F9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8508A1" w14:textId="20A8BAEB" w:rsidR="006850F9" w:rsidRPr="006850F9" w:rsidRDefault="0088027F" w:rsidP="006C6444">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -7118,63 +7108,63 @@
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ennakollinen lastensuojeluilmoitus (LSL 25 c §). Lastensuojeluilmoituksen tekeminen on ohjeistettu työntekijöille Hoivatien sähköisessä oppimisympäristössä, kohdassa Huoli lapsesta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346C5F8A" w14:textId="77777777" w:rsidR="007D3AA4" w:rsidRDefault="007D3AA4" w:rsidP="007D3AA4">
       <w:r>
         <w:t xml:space="preserve">Epäkohdista ilmoitetaan ensisijaisesti esihenkilölle tai yhteyshenkilölle. Jos tämä ei ole mahdollista, ilmoituksen epäillystä väärinkäytöksestä tai epäeettisestä toiminnasta voi tehdä </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>whistleblowing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>- ilmoituskanavan (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Easywhistle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">) kautta. Ilmoituksen voi tehdä nimettömänä ja kaikki ilmoituskanavan kautta jätetyt ilmoitukset käsitellään ehdottoman luottamuksellisesti. Ilmoituksen voi tehdä sähköisesti </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="005406D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>tämän linkin kautta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Ilmoituslinkki löytyy Hoivatien verkkosivulta kohdasta Hoivatien tapa toimia. Lisäksi Hoivatien verkkosivuilla on avoimen palautteen osio </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00E81A49">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.hoivatie.fi/fi/ota_yhteytta/palaute/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32423539" w14:textId="77777777" w:rsidR="007D3AA4" w:rsidRDefault="007D3AA4" w:rsidP="007D3AA4">
       <w:r>
         <w:t>Ilmoituksen vastaanottaneen henkilön on ilmoitettava asiasta hyvinvointialueen sosiaalihuollon johtavalle viranhaltijalle. Ilmoituksen vastaanottaneen toiminnasta vastaavan esihenkilön tulee käynnistää toimet epäkohdan tai sen uhan poistamiseksi ja ellei niin tehdä, ilmoituksen tekijän on ilmoitettava asiasta aluehallintovirastolle. Yksikön omavalvonnassa on edellä määritelty, miten riskienhallinnan prosessissa toteutetaan epäkohtiin liittyvät korjaavat toimenpiteet. Jos epäkohta on sellainen, että se on korjattavissa yksikön omavalvonnan menettelyssä, se otetaan välittömästi työn alle. Jos epäkohta on sellainen, että se vaatii järjestämisvastuussa olevan tahon toimenpiteitä, siirretään vastuu korjaavista toimenpiteistä toimivaltaiselle taholle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D2F26A" w14:textId="77777777" w:rsidR="007D3AA4" w:rsidRDefault="007D3AA4" w:rsidP="007D3AA4">
       <w:r>
         <w:t xml:space="preserve"> Perhehoidossa tiedostetaan, että vain havaittuihin riskeihin/poikkeamiin pystytään puuttumaan. Yksikössä toimitaan Hoivatielle laaditun poikkeamaprosessin mukaisesti, jossa työntekijöiden tärkeä tehtävä on tuoda esiin IMS-toimintajärjestelmän kautta arjessa havaitsemansa lääkehoitoon, turvallisuuteen, tietoturvaan, kestävään kehitykseen sekä arkityöhön ja toimintatapoihin liittyvät poikkeamat. Työsuojelutoimikunta käsittelee turvallisuuspoikkeamat kaksi kertaa vuodessa. Turvallisuuspoikkeamat käsitellään myös johdon katselmuksessa kaksi kertaa vuodessa. Esihenkilö varmistaa, että jokainen työntekijä perehdytetään poikkeamaraportointiin ja että poikkeamat tulevat käsitellyksi asianmukaisesti. Myös asiakkaiden kohteluun liittyvä epäkohta tai epäkohdan uhka raportoidaan lähtökohtaisesti IMS-järjestelmässä olevan sähköisen lomakkeen avulla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248A7CA3" w14:textId="4D6BA1B2" w:rsidR="007D3AA4" w:rsidRDefault="007D3AA4" w:rsidP="007D3AA4">
       <w:r>
         <w:t>Esihenkilö vastaa siitä, että ilmoituksen tehneeseen henkilöön ei kohdisteta kielteisiä vastatoimia. Epäkohdasta ilmoittaminen on voitava tehdä turvallisin mielin ilman pelkoa oman aseman menettämisestä. Epäkohdalla tarkoitetaan esimerkiksi asiakkaan epäasiallista kohtaamista, asiakkaan loukkaamista sanoilla, asiakasturvallisuudessa ilmeneviä puutteita, asiakkaan kaltoinkohtelua. Epäkohta voi olla myös toimintayksikön sisällä vallitseva vinoutunut toimintakulttuuri, joka vaikuttaa asiakkaan perusoikeuksien toteutumiseen. Kaltoinkohtelulla tarkoitetaan fyysistä, psyykkistä tai kemiallista eli lääkkeillä aiheutettua kaltoinkohtelua. Kaltoinkohtelua on huono ja epäeettinen kohtelu, hoidon ja avun laiminlyönti sekä ihmisarvoa alentava kohtelu. Asiakasta voidaan uhkailla tai kohdella kovaotteisesti, käyttää fyysisesti tai taloudellisesti hyväksi, puhutella epäasiallisesti.</w:t>
@@ -7350,69 +7340,69 @@
       <w:bookmarkStart w:id="103" w:name="_Toc188357442"/>
       <w:bookmarkStart w:id="104" w:name="_Toc175740444"/>
       <w:bookmarkStart w:id="105" w:name="_Toc175741907"/>
       <w:bookmarkStart w:id="106" w:name="_Toc175741971"/>
       <w:bookmarkStart w:id="107" w:name="_Toc198295663"/>
       <w:bookmarkEnd w:id="102"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
           <w:b/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Palautetiedon huomioiminen kehittämisessä</w:t>
       </w:r>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
     </w:p>
     <w:p w14:paraId="36C9C982" w14:textId="649F3146" w:rsidR="00FD421F" w:rsidRDefault="00FD421F" w:rsidP="00FD421F">
       <w:r>
         <w:t xml:space="preserve">Eri-ikäisten asiakkaiden, heidän perheidensä ja läheistensä huomioon ottaminen palvelun suunnittelussa ja toteuttamisessa on olennainen osa Hoivatien palvelun laadun, asiakasturvallisuuden ja omavalvonnan kehittämistä. Hoivatiellä on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="005406D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>sähköinen palautelomake</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, jonka asiakas voi täyttää milloin vain. Asiakkailla on mahdollisuus antaa palautetta myös reaaliaikaisesti käyntien tai tapaamisten yhteydessä. Nämä palautteet kirja</w:t>
       </w:r>
       <w:r w:rsidR="00295377">
         <w:t>taan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> IMS-järjestelmän </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="005406D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>avoimen palautteen raporttiin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Asiakaspalautetta kerätään kyselyin säännöllisesti 1–2 kertaa vuodessa sekä aina asiakkuuden päättyessä: kerran vuodessa perhehoitajilta, sosiaalityöntekijöiltä ja lapsen läheisiltä sekä kaksi kertaa vuodessa sijoitetuilta lapsilta. Lasten ja perhehoitajien kanssa täytämme 3x10D vaikuttavuusmittarit, ja nämä auttavat lapsen äänen ja toiveiden kuulemisessa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37400FD9" w14:textId="77777777" w:rsidR="00FD421F" w:rsidRDefault="00FD421F" w:rsidP="00FD421F">
       <w:r>
         <w:t xml:space="preserve"> Hoivatien toimintaa kehitetään koko ajan asiakaspalautteiden perusteella. Asiakaspalautteesta tehdään vuosittain koonti, joka käydään läpi toimintayksikössä sekä suunnitellaan tarvittavat korjaavat toimet saadun palautteen perusteella. Korjaavat toimet ja toteutettavissa olevat kehittämisehdotukset kirjataan omavalvontasuunnitelman seurantaraporttiin sekä yksikön toimintasuunnitelmaan. Lisäksi asiakaspalautteesta tehty koonti lähetetään tiedoksi lapsen asioista vastaaville sosiaalityöntekijöille.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FAB1419" w14:textId="76445A10" w:rsidR="00FD421F" w:rsidRPr="00FD421F" w:rsidRDefault="00FD421F" w:rsidP="00FD421F">
       <w:r>
         <w:t xml:space="preserve"> Yksikköön tehtyjen tarkastuskäyntien pohjalta saamme tärkeää palautetietoa ja viranomaisohjeistusta kehittämistyötä ajatellen. Tarkastuskäynneiltä saadut palautteet käydään yhteisesti viikkotiimissä läpi koko henkilökunnan voimin ja mietitään korjaavat toimenpiteet. Myös Hoivatien muiden yksiköiden tarkastuskäynneiltä saatu viranomaisohjeistus käydään läpi liiketoiminnan esihenkilöiden johtoryhmässä ja sillä varmistetaan asian korjaaminen koko perhehoidossa. Keskeiset tarkastuskäyntihavainnot kerätään ja tallennetaan toimintajärjestelmässä olevaan yhteisesti jaettuun dokumenttiin, josta jokaisen Hoivatien yksikön toiminnasta vastaava voi niitä hyödyntää.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C134AE" w14:textId="1839C9A1" w:rsidR="008C0AD2" w:rsidRPr="00DF6AAC" w:rsidRDefault="008C0AD2" w:rsidP="00DF6AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
@@ -7474,5154 +7464,1553 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Lapin</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> perhehoidon </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>palveluvastaava</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> vastaa siitä, että havaittuihin kehittämistarpeisiin reagoidaan ja ne korjataan. Omavalvontasuunnitelma päivitetään tehtyjen toimenpiteiden osalta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B40EA5" w14:textId="68689CAE" w:rsidR="00506112" w:rsidRPr="005406D1" w:rsidRDefault="00506112" w:rsidP="00506112">
+    <w:p w14:paraId="1AEFCB72" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="00506112" w:rsidP="001A4535">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lapin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005406D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perhehoidon vastuuhenkilö vastaa siitä, että </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4535">
+        <w:t>omavalvontasuunnitelmaa seurataan seurantadokumentissa. Seurannan perusteella tehdyt muutokset julkaistaan neljän (4) kuukauden välein osana omavalvontasuunnitelmaa alla olevassa taulukossa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5C917A" w14:textId="77777777" w:rsidR="001A4535" w:rsidRPr="005406D1" w:rsidRDefault="001A4535" w:rsidP="001A4535">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>Seurantaraportointi ja omavalvontasuunnitelman päivittäminen on kirjattu yksikön vuosikelloon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0645F6F3" w14:textId="77777777" w:rsidR="001A4535" w:rsidRPr="005406D1" w:rsidRDefault="001A4535" w:rsidP="001A4535">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Lapin</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> perhehoidon vastuuhenkilö vastaa siitä, että suunnitelman toteutumisen seurantaa koskeva selvitys ja toimenpiteet julkaistaan neljän (4) kuukauden välein osana omavalvontasuunnitelmaa. Seurantaraportointi ja omavalvontasuunnitelman päivittäminen on kirjattu yksikön vuosikelloon. </w:t>
+        <w:t xml:space="preserve">Seurantaraportointi: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A28405" w14:textId="77777777" w:rsidR="00506112" w:rsidRPr="005406D1" w:rsidRDefault="00506112" w:rsidP="00506112">
-[...44 lines deleted...]
-    <w:p w14:paraId="067C0A04" w14:textId="51D6665E" w:rsidR="00506112" w:rsidRPr="005406D1" w:rsidRDefault="00506112" w:rsidP="005867A8">
+    <w:p w14:paraId="451F850B" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="001A4535">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">tammikuu –huhtikuu </w:t>
+      </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">tammikuu –huhtikuu </w:t>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F0E0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005406D1">
+        <w:t xml:space="preserve"> julkaisu</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> julkaisu toukokuun alussa</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10.5. mennessä</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">toukokuu – elokuu </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> julkaisu syyskuun alussa</w:t>
+        <w:t xml:space="preserve"> julkaisu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10.9. mennessä</w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">syyskuu – joulukuu </w:t>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r w:rsidRPr="005406D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> julkaisu tammikuun alussa</w:t>
-[...30 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> julkaisu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10.1. mennessä</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
-        <w:tblW w:w="10773" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3853"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2114"/>
+        <w:gridCol w:w="2109"/>
+        <w:gridCol w:w="4620"/>
+        <w:gridCol w:w="974"/>
+        <w:gridCol w:w="999"/>
+        <w:gridCol w:w="926"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E3546" w:rsidRPr="00726A10" w14:paraId="711EE9C8" w14:textId="77777777" w:rsidTr="00402703">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="001A4535" w14:paraId="099EF342" w14:textId="77777777" w:rsidTr="009E30C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EAF04A7" w14:textId="61DFFC95" w:rsidR="005E3546" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="0B9D76BB" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...44 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-              <w:keepNext/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-              <w:t>Tehdyt seurantahavainnot</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Muutoksen ajankohta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5559AD4A" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00E36113" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="32E088E0" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E36113">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Kehittämistoimenpiteet</w:t>
+              <w:t>Muutokset</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C59E01F" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00E36113" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="6AEFC1E7" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E36113">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Aikataulu</w:t>
+              <w:t>Aloitta-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AEEB488" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>matta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EF80936" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00E36113" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="02907165" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E36113">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Vastuu</w:t>
+              <w:t>Kesken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C863183" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00E36113" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="7A5AD4B4" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E36113">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Seuranta</w:t>
+              <w:t>Valmis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3546" w:rsidRPr="00726A10" w14:paraId="0E6E1758" w14:textId="77777777" w:rsidTr="00402703">
+      <w:tr w:rsidR="001A4535" w14:paraId="56649C22" w14:textId="77777777" w:rsidTr="009E30C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D8D62F4" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="006767F3" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="31E6EABE" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...20 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="357850DD" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00703AC4" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="02C8449B" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:spacing w:line="278" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703AC4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyseisellä seurantajaksolla on kirjattu poikkeamia lähinnä liittyen arkityöhön ja toimintatapoihin. </w:t>
+              <w:t>Syyskuu 2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63C30B7E" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00703AC4" w:rsidRDefault="005E3546" w:rsidP="00402703">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57FCB005" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:pStyle w:val="Luettelokappale"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C9CDF7A" w14:textId="53E0EAEF" w:rsidR="005E3546" w:rsidRPr="00703AC4" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="13F99520" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:pStyle w:val="Luettelokappale"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00703AC4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Muutama ns. hallinnollinen poikkeama liittyy tilaajalaskutukseen</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ja palkkionmaksuihin.</w:t>
+              <w:t>Työyhteisötaitojen ja vuorovaikutuksen kehittäminen. Yhteisen keskustelukulttuurin vahvistaminen, erilaisten näkökulmien huomioiminen sekä jokaisen työntekijän kuulluksi tulemisen edistäminen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39362B14" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00703AC4" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="68DAA6EB" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:spacing w:line="278" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w14:ligatures w14:val="standardContextual"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4918AC6D" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00703AC4" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="27426B5A" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:pStyle w:val="Luettelokappale"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Asiakastyön suunnitelmallisuuden ja laadun vahvistaminen. Hoito- ja kasvatussuunnitelmien, perhehoidon tuen suunnitelmien sekä tukisuhdesuunnitelmien laatiminen, päivittäminen ja ajantasaisuuden varmistaminen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A1D1757" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:pStyle w:val="Luettelokappale"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09152E90" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:pStyle w:val="Luettelokappale"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Asiakastyön vaikuttavuuden arvioinnin vahvistaminen 3x10D vaikuttavuusmittareita hyödyntäen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CA80882" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:pStyle w:val="Luettelokappale"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="255B0D90" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:pStyle w:val="Luettelokappale"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kanta-palveluiden käyttöönotto</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="312418D7" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:pStyle w:val="Luettelokappale"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50D9CD8A" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...11 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BBE9A52" w14:textId="77777777" w:rsidR="005E3546" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="4EAF1461" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...98 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="102F3DB3" w14:textId="77777777" w:rsidR="005E3546" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="2DADA0A3" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F5EA53C" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00AF74E8" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="78F8470E" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Koko tiimi</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67CAECFA" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EF22DA0" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BCD4829" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D56429B" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21461BDD" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19A7A1F6" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EFD2871" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61055B3A" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2589BAA8" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FCA78CD" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05892C0A" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A6B2DC2" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CC7592B" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06B4C3D5" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FC96392" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BFDC3C9" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="614CD780" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BF42F67" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41CB5D75" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31CD1F95" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CF5EB40" w14:textId="77777777" w:rsidR="005E3546" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="254154F2" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00243EA5">
-[...34 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E3546" w:rsidRPr="00726A10" w14:paraId="60C5CDBE" w14:textId="77777777" w:rsidTr="00402703">
+      <w:tr w:rsidR="001A4535" w14:paraId="2BDCF8EB" w14:textId="77777777" w:rsidTr="009E30C4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30824E41" w14:textId="77777777" w:rsidR="005E3546" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="6CC6A47B" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...27 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Koska aiemmin erityisesti tukiperhetoiminnan asiakaspalautteita oli haastavaa saada, panostimme erityisesti sen kehittämiseen keväällä 2026. Loimme uudistetun palautekyselyn, joka sai hyvää palautetta. Saimme useita vastauksia, joista saamme tarkemmat tulokset seuraavalla jaksolla.</w:t>
+              <w:t>Tammikuu 2027</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01713E8D" w14:textId="77777777" w:rsidR="006767F3" w:rsidRDefault="006767F3" w:rsidP="006767F3">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BA1049D" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02D5A3D7" w14:textId="77777777" w:rsidR="006767F3" w:rsidRDefault="006767F3" w:rsidP="00402703">
+          <w:p w14:paraId="0B3AAD51" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-[...6 lines deleted...]
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...558 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49447F4C" w14:textId="77777777" w:rsidR="005E3546" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="6517AB54" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...157 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="229F5D8E" w14:textId="77777777" w:rsidR="005E3546" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="5814AA7A" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3CE81AAC" w14:textId="1115AB17" w:rsidR="005E3546" w:rsidRPr="00AF74E8" w:rsidRDefault="005E3546" w:rsidP="00402703"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A4535" w14:paraId="50878B1C" w14:textId="77777777" w:rsidTr="009E30C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="574606BE" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Toukokuu 2027</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F541339" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="347D89C8" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47724A46" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="4F1B8091" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06982DBC" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="6D201C61" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...56 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31961833" w14:textId="77777777" w:rsidR="005E3546" w:rsidRDefault="005E3546" w:rsidP="00402703"/>
-          <w:p w14:paraId="662B24E8" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00AF74E8" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="03EDB00D" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A4535" w14:paraId="292CC676" w14:textId="77777777" w:rsidTr="009E30C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF08756" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Ei ole ollut tällä seurantajaksolla</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Syyskuu 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2033C3F5" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="7884EA18" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CF14227" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="1E15A4AA" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E83BC31" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="3F5AD0AB" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...46 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47D8F604" w14:textId="77777777" w:rsidR="005E3546" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="1A0411D5" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A4535" w14:paraId="65C8B561" w14:textId="77777777" w:rsidTr="009E30C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35C66B8B" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ei ole ollut tällä seurantajaksolla. </w:t>
+              <w:t>Tammikuu 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10209D81" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="181882B3" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E471A1B" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="7F5AC046" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18C15926" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="578F46EC" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...46 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25893BD1" w14:textId="77777777" w:rsidR="005E3546" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="2EA0B190" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CC87AB3" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00AF74E8" w:rsidRDefault="005E3546" w:rsidP="00402703">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A4535" w14:paraId="7E823328" w14:textId="77777777" w:rsidTr="009E30C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE342CC" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Ei ole ollut tällä seurantajaksolla.</w:t>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Toukokuu 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="4620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5217DA3A" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="2C866FEA" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="781BBB8F" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="3C803BC0" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AF74AA5" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="1E810321" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...197 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BF9D291" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="5661BC50" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A4535" w14:paraId="541ED9B0" w14:textId="77777777" w:rsidTr="009E30C4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63F18D86" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Syyskuu 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44CF4198" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A0FCD95" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="5E143DFB" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="999" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B4E9CDA" w14:textId="77777777" w:rsidR="005E3546" w:rsidRPr="00726A10" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="499AB740" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51E43B39" w14:textId="77777777" w:rsidR="005E3546" w:rsidRDefault="005E3546" w:rsidP="00402703">
+          <w:p w14:paraId="4F74EFC3" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="009E30C4">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...123 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D9157F7" w14:textId="77777777" w:rsidR="005E3546" w:rsidRDefault="005E3546" w:rsidP="001A3280">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="3E922A93" w14:textId="77777777" w:rsidR="001A4535" w:rsidRDefault="001A4535" w:rsidP="001A4535">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D57DE7F" w14:textId="77777777" w:rsidR="00847F3E" w:rsidRDefault="00847F3E" w:rsidP="001A3280">
+      <w:pPr>
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2562 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Toc188357444"/>
     </w:p>
     <w:p w14:paraId="4F77FFA8" w14:textId="00EEA468" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="00177923">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
       <w:bookmarkStart w:id="117" w:name="_Toc198295665"/>
       <w:r w:rsidRPr="00177923">
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E36113">
         <w:t xml:space="preserve">ja raportoinnin </w:t>
       </w:r>
       <w:r>
         <w:t>hyväksyminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
     </w:p>
     <w:p w14:paraId="59206FE8" w14:textId="5812C908" w:rsidR="008C0AD2" w:rsidRPr="004272DE" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">Tämän omavalvontasuunnitelman </w:t>
       </w:r>
       <w:r w:rsidR="00E36113">
         <w:t xml:space="preserve">ja raportoinnin </w:t>
       </w:r>
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">hyväksyy ja vahvistaa </w:t>
       </w:r>
       <w:r w:rsidR="001E05D3" w:rsidRPr="001E05D3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lapin perhehoidon </w:t>
       </w:r>
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">vastuuhenkilö. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C720FFE" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2"/>
-    <w:p w14:paraId="4EDC4EA7" w14:textId="55F92829" w:rsidR="008C0AD2" w:rsidRPr="00DF01DA" w:rsidRDefault="001E05D3" w:rsidP="008C0AD2">
+    <w:p w14:paraId="4EDC4EA7" w14:textId="7DF09006" w:rsidR="008C0AD2" w:rsidRPr="00DF01DA" w:rsidRDefault="001E05D3" w:rsidP="008C0AD2">
       <w:r>
         <w:t xml:space="preserve">Rovaniemi </w:t>
       </w:r>
-      <w:r w:rsidR="00D70290">
-[...3 lines deleted...]
-        <w:t>0.7</w:t>
+      <w:r w:rsidR="001A4535">
+        <w:t>23.10</w:t>
       </w:r>
       <w:r w:rsidR="00D70290">
         <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C22C2A" w14:textId="1FA9FEE8" w:rsidR="008C0AD2" w:rsidRDefault="001E05D3" w:rsidP="008C0AD2">
       <w:r>
         <w:t>Teemu Rossi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44EC60C3" w14:textId="77777777" w:rsidR="00DC25C8" w:rsidRDefault="00DC25C8" w:rsidP="008C0AD2"/>
     <w:p w14:paraId="764B4922" w14:textId="77777777" w:rsidR="00DC25C8" w:rsidRDefault="00DC25C8" w:rsidP="008C0AD2"/>
     <w:p w14:paraId="0C184FFE" w14:textId="77777777" w:rsidR="00DC25C8" w:rsidRDefault="00DC25C8" w:rsidP="008C0AD2"/>
     <w:p w14:paraId="65D62DDD" w14:textId="77777777" w:rsidR="00DC25C8" w:rsidRDefault="00DC25C8" w:rsidP="008C0AD2"/>
     <w:p w14:paraId="4B162F64" w14:textId="77777777" w:rsidR="002418D3" w:rsidRDefault="002418D3" w:rsidP="008C0AD2"/>
     <w:p w14:paraId="43560FA8" w14:textId="77777777" w:rsidR="001A3280" w:rsidRDefault="001A3280" w:rsidP="00C210E7">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EEEB926" w14:textId="77777777" w:rsidR="00DC25C8" w:rsidRDefault="00DC25C8" w:rsidP="00C210E7">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="022638FF" w14:textId="77777777" w:rsidR="00DC25C8" w:rsidRDefault="00DC25C8" w:rsidP="00C210E7">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37E30406" w14:textId="1487EDFE" w:rsidR="00DC25C8" w:rsidRDefault="00DC25C8" w:rsidP="00C210E7">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC25C8" w:rsidSect="00D102AD">
-      <w:headerReference w:type="default" r:id="rId25"/>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="524F346C" w14:textId="77777777" w:rsidR="002E3755" w:rsidRDefault="002E3755" w:rsidP="0069208C">
+    <w:p w14:paraId="1B66451C" w14:textId="77777777" w:rsidR="00CE073E" w:rsidRDefault="00CE073E" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28B9ACC2" w14:textId="77777777" w:rsidR="002E3755" w:rsidRDefault="002E3755" w:rsidP="0069208C">
+    <w:p w14:paraId="761BC695" w14:textId="77777777" w:rsidR="00CE073E" w:rsidRDefault="00CE073E" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="11E97694" w14:textId="77777777" w:rsidR="002E3755" w:rsidRDefault="002E3755">
+    <w:p w14:paraId="2924CE14" w14:textId="77777777" w:rsidR="00CE073E" w:rsidRDefault="00CE073E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12668,126 +9057,126 @@
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1936391596"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3DC70AB8" w14:textId="6444AD33" w:rsidR="00483AE6" w:rsidRDefault="00483AE6">
         <w:pPr>
           <w:pStyle w:val="Alatunniste"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A798D4F" w14:textId="77777777" w:rsidR="00483AE6" w:rsidRDefault="00483AE6">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="069FAF36" w14:textId="77777777" w:rsidR="002E3755" w:rsidRDefault="002E3755" w:rsidP="0069208C">
+    <w:p w14:paraId="0EDA1431" w14:textId="77777777" w:rsidR="00CE073E" w:rsidRDefault="00CE073E" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F1A3E7D" w14:textId="77777777" w:rsidR="002E3755" w:rsidRDefault="002E3755" w:rsidP="0069208C">
+    <w:p w14:paraId="0021D26D" w14:textId="77777777" w:rsidR="00CE073E" w:rsidRDefault="00CE073E" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4150ABF8" w14:textId="77777777" w:rsidR="002E3755" w:rsidRDefault="002E3755">
+    <w:p w14:paraId="06082061" w14:textId="77777777" w:rsidR="00CE073E" w:rsidRDefault="00CE073E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="610EAB3F" w14:textId="5F8DDB3F" w:rsidR="00EC4E63" w:rsidRPr="009C78B6" w:rsidRDefault="00805407">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76A1CC34" wp14:editId="3DDCE05E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3810</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-1905</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1930400" cy="381000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="14" name="Picture 1"/>
@@ -12880,51 +9269,51 @@
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="4PhVUL+tqS4Y0i" int2:id="OwkuMCPZ">
       <int2:state int2:value="Rejected" int2:type="LegacyProofing"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="uDXbSIZ0ScC233" int2:id="P0Mb3YHw">
       <int2:state int2:value="Rejected" int2:type="LegacyProofing"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00AD0C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12CC6250"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15820,50 +12209,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54E9434F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1430EA3A"/>
+    <w:lvl w:ilvl="0" w:tplc="040B000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57540C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4249606"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15932,51 +12407,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5758046C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C25029A0"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16045,51 +12520,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="577601D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12C68E6A"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16158,51 +12633,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A3E527D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBC85A52"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -16271,51 +12746,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C5326FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="811C850E"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16384,51 +12859,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C574999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A6890EA"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16497,51 +12972,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E04037E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="012C700A"/>
     <w:lvl w:ilvl="0" w:tplc="040B000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040B001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16583,51 +13058,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040B0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60BB21E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3998DEE0"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16696,51 +13171,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6206456D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FF6F2AA"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16809,51 +13284,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6665093B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4A1BB0"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16922,51 +13397,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69EC42A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8A40BB4"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17035,51 +13510,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69FE78E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B2AF42C"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17148,51 +13623,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A1A3948"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC863CF6"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17261,51 +13736,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AE47BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="286ACF5E"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17374,51 +13849,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70DC02F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21E81A5C"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17487,51 +13962,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="734039B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D62CE196"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17600,51 +14075,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="750924B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8154D4F2"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17713,51 +14188,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A501CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4407B36"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17826,51 +14301,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76530F4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEACF51A"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17939,51 +14414,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BF28F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BEBA9F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Otsikko1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Otsikko2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2987" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs w:val="0"/>
@@ -18038,51 +14513,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Otsikko8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Otsikko9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78D5486F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A688562"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18151,51 +14626,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79AB6B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F342AE0"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18264,51 +14739,51 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E81764C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39001BE6"/>
     <w:lvl w:ilvl="0" w:tplc="040B000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18378,228 +14853,258 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1147211760">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1567763222">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="686444420">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1163743109">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1935626414">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="892500740">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1556891694">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1361783185">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="545334283">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1308706089">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1134717535">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1236746672">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="396248146">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1086268978">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="682829393">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1991907925">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1514956336">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1704749632">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1779640368">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="783965823">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1785880904">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1828980641">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1092700004">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1394232180">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1691252558">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1868106769">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="562644239">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1939634119">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1200974555">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="738940962">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="77213613">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="102892134">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1395203522">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1194615415">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="977805691">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1384676725">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="807169693">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1673410363">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1452628651">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="683283494">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1567715461">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1969118742">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="844898155">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="812794999">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="312173941">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1368482889">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1370883149">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="312494656">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1374503176">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1717898286">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1178889089">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="2109808761">
+    <w:abstractNumId w:val="26"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="47"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -18692,50 +15197,51 @@
     <w:rsid w:val="00012008"/>
     <w:rsid w:val="0001205F"/>
     <w:rsid w:val="000123D5"/>
     <w:rsid w:val="0001258B"/>
     <w:rsid w:val="00012647"/>
     <w:rsid w:val="0001280D"/>
     <w:rsid w:val="00012898"/>
     <w:rsid w:val="00012A34"/>
     <w:rsid w:val="00012E14"/>
     <w:rsid w:val="0001309B"/>
     <w:rsid w:val="000130A4"/>
     <w:rsid w:val="0001332C"/>
     <w:rsid w:val="0001358C"/>
     <w:rsid w:val="0001363D"/>
     <w:rsid w:val="000138E8"/>
     <w:rsid w:val="00013A53"/>
     <w:rsid w:val="00013C2E"/>
     <w:rsid w:val="00013DC2"/>
     <w:rsid w:val="00013E84"/>
     <w:rsid w:val="00013F61"/>
     <w:rsid w:val="0001402D"/>
     <w:rsid w:val="000145C0"/>
     <w:rsid w:val="0001460C"/>
     <w:rsid w:val="00014829"/>
     <w:rsid w:val="00014905"/>
+    <w:rsid w:val="00014E34"/>
     <w:rsid w:val="00014F03"/>
     <w:rsid w:val="00014F05"/>
     <w:rsid w:val="00014F4C"/>
     <w:rsid w:val="00015114"/>
     <w:rsid w:val="00015129"/>
     <w:rsid w:val="0001526B"/>
     <w:rsid w:val="000153E5"/>
     <w:rsid w:val="000154BB"/>
     <w:rsid w:val="000154E8"/>
     <w:rsid w:val="000155FD"/>
     <w:rsid w:val="0001577E"/>
     <w:rsid w:val="00015842"/>
     <w:rsid w:val="00015A02"/>
     <w:rsid w:val="00015ADA"/>
     <w:rsid w:val="00015B41"/>
     <w:rsid w:val="0001606D"/>
     <w:rsid w:val="000160A4"/>
     <w:rsid w:val="000161B7"/>
     <w:rsid w:val="0001625D"/>
     <w:rsid w:val="00016339"/>
     <w:rsid w:val="0001642B"/>
     <w:rsid w:val="0001642C"/>
     <w:rsid w:val="000165B2"/>
     <w:rsid w:val="0001683B"/>
     <w:rsid w:val="00016AD8"/>
@@ -20548,50 +17054,51 @@
     <w:rsid w:val="001A1E1A"/>
     <w:rsid w:val="001A1E7C"/>
     <w:rsid w:val="001A1EAF"/>
     <w:rsid w:val="001A1F13"/>
     <w:rsid w:val="001A1F1B"/>
     <w:rsid w:val="001A2081"/>
     <w:rsid w:val="001A2127"/>
     <w:rsid w:val="001A2890"/>
     <w:rsid w:val="001A2A90"/>
     <w:rsid w:val="001A2F1D"/>
     <w:rsid w:val="001A2F3F"/>
     <w:rsid w:val="001A2FDB"/>
     <w:rsid w:val="001A3280"/>
     <w:rsid w:val="001A32DA"/>
     <w:rsid w:val="001A32FA"/>
     <w:rsid w:val="001A3334"/>
     <w:rsid w:val="001A3664"/>
     <w:rsid w:val="001A37FE"/>
     <w:rsid w:val="001A3801"/>
     <w:rsid w:val="001A3987"/>
     <w:rsid w:val="001A39BF"/>
     <w:rsid w:val="001A3A33"/>
     <w:rsid w:val="001A3BC6"/>
     <w:rsid w:val="001A3C0C"/>
     <w:rsid w:val="001A3F08"/>
+    <w:rsid w:val="001A4535"/>
     <w:rsid w:val="001A4A79"/>
     <w:rsid w:val="001A4C58"/>
     <w:rsid w:val="001A4DEB"/>
     <w:rsid w:val="001A5319"/>
     <w:rsid w:val="001A54F1"/>
     <w:rsid w:val="001A55F1"/>
     <w:rsid w:val="001A56A1"/>
     <w:rsid w:val="001A58A7"/>
     <w:rsid w:val="001A58AB"/>
     <w:rsid w:val="001A5B42"/>
     <w:rsid w:val="001A5F0B"/>
     <w:rsid w:val="001A62E8"/>
     <w:rsid w:val="001A64AB"/>
     <w:rsid w:val="001A65F6"/>
     <w:rsid w:val="001A6621"/>
     <w:rsid w:val="001A67A6"/>
     <w:rsid w:val="001A68A8"/>
     <w:rsid w:val="001A6917"/>
     <w:rsid w:val="001A69CF"/>
     <w:rsid w:val="001A6BA4"/>
     <w:rsid w:val="001A6CE0"/>
     <w:rsid w:val="001A6E7D"/>
     <w:rsid w:val="001A6FEF"/>
     <w:rsid w:val="001A7197"/>
     <w:rsid w:val="001A7271"/>
@@ -33248,50 +29755,51 @@
     <w:rsid w:val="00CD54CD"/>
     <w:rsid w:val="00CD5552"/>
     <w:rsid w:val="00CD5622"/>
     <w:rsid w:val="00CD56FA"/>
     <w:rsid w:val="00CD5A6C"/>
     <w:rsid w:val="00CD5D98"/>
     <w:rsid w:val="00CD612A"/>
     <w:rsid w:val="00CD61C9"/>
     <w:rsid w:val="00CD6279"/>
     <w:rsid w:val="00CD6398"/>
     <w:rsid w:val="00CD654A"/>
     <w:rsid w:val="00CD65D1"/>
     <w:rsid w:val="00CD6809"/>
     <w:rsid w:val="00CD6831"/>
     <w:rsid w:val="00CD68EA"/>
     <w:rsid w:val="00CD6D97"/>
     <w:rsid w:val="00CD6F8E"/>
     <w:rsid w:val="00CD7217"/>
     <w:rsid w:val="00CD7266"/>
     <w:rsid w:val="00CD72CC"/>
     <w:rsid w:val="00CD79F2"/>
     <w:rsid w:val="00CD7C01"/>
     <w:rsid w:val="00CD7F79"/>
     <w:rsid w:val="00CD7FAD"/>
     <w:rsid w:val="00CE0354"/>
+    <w:rsid w:val="00CE073E"/>
     <w:rsid w:val="00CE080A"/>
     <w:rsid w:val="00CE09D4"/>
     <w:rsid w:val="00CE0B04"/>
     <w:rsid w:val="00CE0FA7"/>
     <w:rsid w:val="00CE0FAF"/>
     <w:rsid w:val="00CE0FC8"/>
     <w:rsid w:val="00CE1069"/>
     <w:rsid w:val="00CE15BA"/>
     <w:rsid w:val="00CE1908"/>
     <w:rsid w:val="00CE19B6"/>
     <w:rsid w:val="00CE1B19"/>
     <w:rsid w:val="00CE1BCC"/>
     <w:rsid w:val="00CE1CCC"/>
     <w:rsid w:val="00CE1DEC"/>
     <w:rsid w:val="00CE20EF"/>
     <w:rsid w:val="00CE2323"/>
     <w:rsid w:val="00CE237B"/>
     <w:rsid w:val="00CE23B6"/>
     <w:rsid w:val="00CE26CD"/>
     <w:rsid w:val="00CE2835"/>
     <w:rsid w:val="00CE2A18"/>
     <w:rsid w:val="00CE2D0D"/>
     <w:rsid w:val="00CE2DAD"/>
     <w:rsid w:val="00CE2E5C"/>
     <w:rsid w:val="00CE34BD"/>
@@ -35861,50 +32369,51 @@
     <w:rsid w:val="00F27A77"/>
     <w:rsid w:val="00F27B2D"/>
     <w:rsid w:val="00F27C4B"/>
     <w:rsid w:val="00F27CCF"/>
     <w:rsid w:val="00F27E73"/>
     <w:rsid w:val="00F301BC"/>
     <w:rsid w:val="00F30582"/>
     <w:rsid w:val="00F306B6"/>
     <w:rsid w:val="00F30A65"/>
     <w:rsid w:val="00F30A91"/>
     <w:rsid w:val="00F30AA4"/>
     <w:rsid w:val="00F30B7A"/>
     <w:rsid w:val="00F30CED"/>
     <w:rsid w:val="00F30F17"/>
     <w:rsid w:val="00F30F7F"/>
     <w:rsid w:val="00F314E1"/>
     <w:rsid w:val="00F3158C"/>
     <w:rsid w:val="00F316CE"/>
     <w:rsid w:val="00F31895"/>
     <w:rsid w:val="00F31D7B"/>
     <w:rsid w:val="00F31DB8"/>
     <w:rsid w:val="00F31E11"/>
     <w:rsid w:val="00F31FD0"/>
     <w:rsid w:val="00F3217B"/>
     <w:rsid w:val="00F328C4"/>
+    <w:rsid w:val="00F32955"/>
     <w:rsid w:val="00F32A56"/>
     <w:rsid w:val="00F32ABA"/>
     <w:rsid w:val="00F32B88"/>
     <w:rsid w:val="00F32BF2"/>
     <w:rsid w:val="00F32C6C"/>
     <w:rsid w:val="00F32CB1"/>
     <w:rsid w:val="00F32EF6"/>
     <w:rsid w:val="00F32F0B"/>
     <w:rsid w:val="00F3351C"/>
     <w:rsid w:val="00F3361F"/>
     <w:rsid w:val="00F336DA"/>
     <w:rsid w:val="00F33724"/>
     <w:rsid w:val="00F337C3"/>
     <w:rsid w:val="00F337D2"/>
     <w:rsid w:val="00F33C48"/>
     <w:rsid w:val="00F33E9B"/>
     <w:rsid w:val="00F33F76"/>
     <w:rsid w:val="00F33F7D"/>
     <w:rsid w:val="00F33F98"/>
     <w:rsid w:val="00F33F9D"/>
     <w:rsid w:val="00F340C4"/>
     <w:rsid w:val="00F34167"/>
     <w:rsid w:val="00F346A4"/>
     <w:rsid w:val="00F349A4"/>
     <w:rsid w:val="00F34D04"/>
@@ -47504,50 +44013,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E72E0D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
     <w:name w:val="Otsikko 1 Char"/>
@@ -49136,51 +45646,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2078160545">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hoivatie.fi/fi/hoivatie/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oikeusasiamies@eduskunta.fi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.easywhistle.com/report/hoivatie" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hoivatie.fi/fi/hoivatie/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mila.vuorela@hoivatie.fi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.julkari.fi/bitstream/handle/10024/144411/TT_Turvallinen_laakehoito_.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ims.ad.hoivatie.fi/tuotanto/servlet/StandardServlet?action=document&amp;view=level&amp;id=935&amp;with_frames=" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teemu.rossi@hoivatie.fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoivatie.ims.fi/report/template/40/with_frames" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietosuojavastaava@hoivatie.fi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hoivatie.fi/fi/ota_yhteytta/palaute/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@lapha.fi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hoivatie.fi/fi/laatu_ja_vastuullisuus/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hoivatie.fi/fi/ota_yhteytta/palaute/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hoivatie.fi/fi/hoivatie/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@lapha.fi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hoivatie.fi/fi/ota_yhteytta/palaute/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hoivatie.fi/fi/hoivatie/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oikeusasiamies@eduskunta.fi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mila.vuorela@hoivatie.fi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.easywhistle.com/report/hoivatie" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teemu.rossi@hoivatie.fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.julkari.fi/bitstream/handle/10024/144411/TT_Turvallinen_laakehoito_.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hoivatie.ims.fi/report/template/40/with_frames" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ims.ad.hoivatie.fi/tuotanto/servlet/StandardServlet?action=document&amp;view=level&amp;id=935&amp;with_frames=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tietosuojavastaava@hoivatie.fi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hoivatie.fi/fi/ota_yhteytta/palaute/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -49455,79 +45965,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...27 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A" ma:contentTypeVersion="10" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="a0a667eafeb446874c0e5ed970ae151e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c2d798e5-3709-4ef6-a25d-7ac21912a859" xmlns:ns3="b382dae5-e816-4e2d-8100-607793ae65bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ed8825bd66ac9fdf92e035ecdbaae31b" ns2:_="" ns3:_="">
     <xsd:import namespace="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <xsd:import namespace="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -49686,138 +46167,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="b382dae5-e816-4e2d-8100-607793ae65bb">
+      <UserInfo>
+        <DisplayName>Hintsala Jari</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Filali Anne</DisplayName>
+        <AccountId>19</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Hynninen Nina</DisplayName>
+        <AccountId>22</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Aho Leena</DisplayName>
+        <AccountId>12</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE37435-4DB6-42E4-967A-F4AA3A6A80AA}">
-[...8 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA6F39D-972A-4B97-86B9-5BEDA7A11653}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE37435-4DB6-42E4-967A-F4AA3A6A80AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD288BCA-BB36-4B87-824C-4477CA0B5E3F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3C3E4D7-6207-4C8E-8CEF-EA3273659E34}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3C3E4D7-6207-4C8E-8CEF-EA3273659E34}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD288BCA-BB36-4B87-824C-4477CA0B5E3F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>28</Pages>
-[...1 lines deleted...]
-  <Characters>71981</Characters>
+  <Pages>26</Pages>
+  <Words>8534</Words>
+  <Characters>69131</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>599</Lines>
-  <Paragraphs>161</Paragraphs>
+  <Lines>576</Lines>
+  <Paragraphs>155</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>80706</CharactersWithSpaces>
+  <CharactersWithSpaces>77510</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hintsala Jari</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A</vt:lpwstr>