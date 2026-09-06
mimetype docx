--- v0 (2026-06-07)
+++ v1 (2026-09-06)
@@ -163,69 +163,60 @@
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>Hovineidon</w:t>
       </w:r>
       <w:r w:rsidR="00BB70FD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve"> yhteisöllisen asumisen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve"> yksikkö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DFCBB8" w14:textId="0CB9F86C" w:rsidR="005135DA" w:rsidRPr="005135DA" w:rsidRDefault="005135DA" w:rsidP="00C61EEF">
+    <w:p w14:paraId="37DFCBB8" w14:textId="3A8AF5D7" w:rsidR="005135DA" w:rsidRPr="005135DA" w:rsidRDefault="005135DA" w:rsidP="00C61EEF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005135DA">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="313F6CCC" w14:textId="77777777" w:rsidR="00471DB0" w:rsidRDefault="00471DB0" w:rsidP="00C61EEF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74934019" w14:textId="77777777" w:rsidR="000A3EDF" w:rsidRDefault="000A3EDF">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A05899B" w14:textId="77777777" w:rsidR="000A3EDF" w:rsidRDefault="000A3EDF">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62CABD1D" w14:textId="77777777" w:rsidR="000A3EDF" w:rsidRDefault="000A3EDF">
       <w:pPr>
         <w:jc w:val="left"/>
@@ -2664,66 +2655,72 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>90100 Oulu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC40A82" w14:textId="09103307" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc807388748"/>
       <w:bookmarkStart w:id="13" w:name="_Toc175740432"/>
       <w:bookmarkStart w:id="14" w:name="_Toc175741895"/>
       <w:bookmarkStart w:id="15" w:name="_Toc175741950"/>
       <w:bookmarkStart w:id="16" w:name="_Toc188357429"/>
       <w:bookmarkStart w:id="17" w:name="_Toc188956170"/>
       <w:r w:rsidRPr="00F108EA">
         <w:t>Palveluyksikön perustiedot</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="3AFD3AEF" w14:textId="071C6BE2" w:rsidR="008C0AD2" w:rsidRPr="00BB2395" w:rsidRDefault="00687D1A" w:rsidP="00261B98">
+    <w:p w14:paraId="3AFD3AEF" w14:textId="59E0B4B3" w:rsidR="008C0AD2" w:rsidRPr="00BB2395" w:rsidRDefault="00687D1A" w:rsidP="00261B98">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hovineito</w:t>
+      </w:r>
+      <w:r w:rsidR="0010724F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, yhteisöllinen asuminen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCAB818" w14:textId="0BB1218E" w:rsidR="008C0AD2" w:rsidRPr="00BB2395" w:rsidRDefault="00A87C61" w:rsidP="00261B98">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hovineidonkatu 5 B 89</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F053F52" w14:textId="13D70173" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="00261B98">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2812,188 +2809,242 @@
       </w:r>
       <w:r>
         <w:t>nuorille aikuisille</w:t>
       </w:r>
       <w:r w:rsidRPr="0051458F">
         <w:t xml:space="preserve">, joilla on mielenterveysongelmia tai neuropsykiatrisia haasteita sekä siihen liittyen vaikeuksia toiminnanohjauksessa. </w:t>
       </w:r>
       <w:r w:rsidR="006154FA">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="0051458F">
         <w:t xml:space="preserve">arjoamme </w:t>
       </w:r>
       <w:r w:rsidR="006154FA">
         <w:t xml:space="preserve">lisäksi </w:t>
       </w:r>
       <w:r w:rsidRPr="0051458F">
         <w:t xml:space="preserve">tukea nuorille, jotka tarvitsevat tiiviimpää ohjausta ja tukea itsenäisen elämän haasteisiin. Hovineidossa yhdistyy päivittäinen lähellä oleva tuki, turvallisuus ja yhteisöllisyys, jotka kaikki ovat olennaisia tekijöitä kuntoutumisen polulla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149068EE" w14:textId="77777777" w:rsidR="00586103" w:rsidRDefault="0051458F" w:rsidP="00345CF6">
       <w:r w:rsidRPr="0051458F">
         <w:t xml:space="preserve">Turvallinen ja tuettu ympäristö </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17267CD6" w14:textId="77777777" w:rsidR="00F55733" w:rsidRDefault="0051458F" w:rsidP="00345CF6">
+    <w:p w14:paraId="17267CD6" w14:textId="5C290C9F" w:rsidR="00F55733" w:rsidRDefault="0051458F" w:rsidP="00345CF6">
       <w:r w:rsidRPr="0051458F">
-        <w:t xml:space="preserve">Yhteisöllisessä asumisessa tarjoamme enemmän kuin vain vuokra-asunnon. Asiakas saa oman kodin, lähellä olevan työntekijän tuen ja ohjauksen sekä välittävän yhteisön. Turun keskustan läheisyydessä sijaitsevat viihtyisät asuntomme ovat hyvin varusteltuja yksiöitä lähellä palveluja hyvien kulkuyhteyksien varrella. Ohjaajien tuki on saatavilla jokaisena viikonpäivänä aamusta iltaan. </w:t>
+        <w:t>Yhteisöllisessä asumisessa tarjoamme enemmän kuin vain vuokra-asunnon. Asiakas saa oman kodin, lähellä olevan työntekijän tuen ja ohjauksen sekä välittävän yhteisön. Turun keskustan läheisyydessä sijaitsevat viihtyisät asun</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73D37">
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051458F">
+        <w:t xml:space="preserve"> ovat hyvin varusteltuja yksiöitä lähellä palveluja hyvien kulkuyhteyksien varrella. Ohjaajien tuki on saatavilla jokaisena viikonpäivänä aamusta iltaan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4835C1" w14:textId="77777777" w:rsidR="00F55733" w:rsidRDefault="0051458F" w:rsidP="00345CF6">
       <w:r w:rsidRPr="0051458F">
         <w:t xml:space="preserve">Yksilöllinen tuki </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18779152" w14:textId="5FD218B7" w:rsidR="0051458F" w:rsidRDefault="0051458F" w:rsidP="00345CF6">
+    <w:p w14:paraId="18779152" w14:textId="750CE0BB" w:rsidR="0051458F" w:rsidRDefault="0051458F" w:rsidP="00345CF6">
       <w:r w:rsidRPr="0051458F">
-        <w:t>Jokainen asiakas on ainutlaatuinen, ja siksi tarjoamme yksilöllistä ja räätälöityä tukea asiakkaidemme tarpeisiin. Asiakkaidemme arkea tuemme henkilökohtaisten toteuttamissuunnitelmien mukaisesti kotikäynneillä, joissa tarjoamme kuntoutumista tukevia keskusteluja ja ohjausta sekä apua arjen askareissa. Vastuusairaanhoitajamme huolehtii lääkehoidon kokonaisuudesta. Tavoitteenamme on vahvistaa asiakkaidemme identiteettiä sekä itsetuntoa ja tukea heitä tavoitteidensa saavuttamisessa.</w:t>
+        <w:t>Jokainen asiakas on ainutlaatuinen, ja siksi tarjoamme yksilöllistä ja räätälöityä tukea asiakkai</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73D37">
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051458F">
+        <w:t xml:space="preserve"> tarpeisiin. Asiakkai</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73D37">
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051458F">
+        <w:t xml:space="preserve"> arkea tuemme henkilökohtaisten toteuttamissuunnitelmien mukaisesti kotikäynneillä, joissa tarjoamme kuntoutumista tukevia keskusteluja ja ohjausta sekä apua arjen askareissa. Vastuusairaanhoitajamme huolehtii lääkehoidon kokonaisuudesta. Tavoitteenamme on vahvistaa asiakkaidemme identiteettiä sekä itsetuntoa ja tukea heitä tavoitteidensa saavuttamisessa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3582D630" w14:textId="715F0C82" w:rsidR="00345CF6" w:rsidRDefault="00F80E1F" w:rsidP="00345CF6">
       <w:r>
         <w:t>Hovineidon yksikön toimitilat</w:t>
       </w:r>
       <w:r w:rsidR="00345CF6">
         <w:t xml:space="preserve"> Turun </w:t>
       </w:r>
       <w:r w:rsidR="00405559">
         <w:t>sataman läheisyydessä</w:t>
       </w:r>
       <w:r w:rsidR="00345CF6">
         <w:t xml:space="preserve"> tarjoavat erinomaiset puitteet yhteisöllisyyttä ja osallisuutta edistäviin toiminnallisiin ryhmiin, verkostotapaamisten järjestämiseen sekä yksilötapaamisiin asiakkaiden kanssa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675E4DEE" w14:textId="77777777" w:rsidR="00734930" w:rsidRDefault="00734930" w:rsidP="00345CF6"/>
-    <w:p w14:paraId="2BEA4EE4" w14:textId="5D6488AE" w:rsidR="009263ED" w:rsidRPr="009263ED" w:rsidRDefault="009263ED" w:rsidP="009263ED">
+    <w:p w14:paraId="2BEA4EE4" w14:textId="5C004F8E" w:rsidR="009263ED" w:rsidRPr="009263ED" w:rsidRDefault="009263ED" w:rsidP="009263ED">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hovineidon </w:t>
       </w:r>
       <w:r w:rsidRPr="009263ED">
         <w:t xml:space="preserve">yhteisöllisen asumisen </w:t>
       </w:r>
       <w:r w:rsidR="00F40618">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="009263ED">
         <w:t xml:space="preserve">sunnot sijoittuvat muun tavanomaisen vuokra-asumisen keskelle. </w:t>
       </w:r>
       <w:r w:rsidR="00F40618">
         <w:t>Hovineidossa</w:t>
       </w:r>
       <w:r w:rsidRPr="009263ED">
         <w:t xml:space="preserve"> on yhteensä </w:t>
       </w:r>
       <w:r w:rsidR="004D31F3">
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="009263ED">
         <w:t xml:space="preserve"> vuokra-asuntoa</w:t>
       </w:r>
       <w:r w:rsidR="00F40618">
         <w:t xml:space="preserve"> yhteisölliseen asumiseen</w:t>
       </w:r>
       <w:r w:rsidR="00BB70FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F40618">
         <w:t>sekä</w:t>
       </w:r>
       <w:r w:rsidRPr="009263ED">
-        <w:t xml:space="preserve"> toimistotilat. Asunnot sijaitsevat kahdessa vierekkäisessä rapussa</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02548">
+        <w:t>kaksi yhteisötilaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009263ED">
+        <w:t>. Asunnot sijaitsevat kahdessa vierekkäisessä rapussa</w:t>
       </w:r>
       <w:r w:rsidR="00B27393">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009263ED">
         <w:t xml:space="preserve"> Asiakkaan ja palveluntuottajan välillä on vuokrasuhde. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E15C04" w14:textId="6E47BD5C" w:rsidR="009263ED" w:rsidRDefault="009263ED" w:rsidP="009263ED">
+    <w:p w14:paraId="56E15C04" w14:textId="2D4B146A" w:rsidR="009263ED" w:rsidRDefault="009263ED" w:rsidP="009263ED">
       <w:r w:rsidRPr="009263ED">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00B27393">
         <w:t>ovineidossa</w:t>
       </w:r>
       <w:r w:rsidRPr="009263ED">
         <w:t xml:space="preserve"> asiakkailla on mahdollisuus päivittäiseen tukeen ja ohjaukseen arkisin klo 8.00–20.00 välillä sekä viikonloppuisin klo </w:t>
       </w:r>
       <w:r w:rsidR="00B27393">
         <w:t>8-18</w:t>
       </w:r>
       <w:r w:rsidRPr="009263ED">
         <w:t>. Tapaamiset toteutuvat asiakkaan omassa ympäristössä, kotona, H</w:t>
       </w:r>
       <w:r w:rsidR="00DF13D0">
         <w:t>ovineidon</w:t>
       </w:r>
       <w:r w:rsidRPr="009263ED">
-        <w:t xml:space="preserve"> toimistolla tai muussa sovitussa paikassa. Sovittujen tapaamisten lisäksi asiakkaat voivat tulla mahdollisuuksien mukaan tapaamiselle joustavasti ilman ennalta sovittua aikaa ja </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02548">
+        <w:t>yhteisötilassa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009263ED">
+        <w:t xml:space="preserve"> tai muussa sovitussa paikassa. Sovittujen tapaamisten lisäksi asiakkaat voivat tulla mahdollisuuksien mukaan tapaamiselle joustavasti ilman ennalta sovittua aikaa ja </w:t>
       </w:r>
       <w:r w:rsidR="00952EDC">
         <w:t>pitää</w:t>
       </w:r>
       <w:r w:rsidRPr="009263ED">
         <w:t xml:space="preserve"> tarvittaessa tiivi</w:t>
       </w:r>
       <w:r w:rsidR="00952EDC">
         <w:t>isti yhteyttä puhelimitse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D81D31" w14:textId="0F83712B" w:rsidR="004B0D88" w:rsidRPr="004B0D88" w:rsidRDefault="004B0D88" w:rsidP="004B0D88">
       <w:r w:rsidRPr="004B0D88">
         <w:t>Yksilötyöskentelyn lisäksi asumismuoto mahdollistaa osallistumisen yhteisölliseen toimintaan, jonka suunnittelussa on huomioitu sen hetkisten asiakkaiden tarpeet, toiveet ja elämäntilanteet. Palveluun sisältyvät vii</w:t>
       </w:r>
       <w:r w:rsidR="00356188">
         <w:t>si kertaa viikossa kokoontuvat</w:t>
       </w:r>
       <w:r w:rsidRPr="004B0D88">
         <w:t xml:space="preserve"> yhteisöllisyyttä lisäävät ja kuntoutumista edistävät ryhmät ja yhteisökokoukset. Ryhmien sisältöjä voivat olla esimerkiksi juhlapyhien vietot, harrastustoimintaan tutustumiset, retket, taide- ja kulttuuritoiminta, luovat toiminnat, keskusteluryhmät sekä matalankynnyksen yhdessä oleminen toimistolla. Ryhmiin osallistuminen on vapaaehtoista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3BF0BC" w14:textId="7326F104" w:rsidR="00FB6D87" w:rsidRDefault="00FB6D87" w:rsidP="00FB6D87">
+    <w:p w14:paraId="0D3BF0BC" w14:textId="4B875A89" w:rsidR="00FB6D87" w:rsidRDefault="00FB6D87" w:rsidP="00FB6D87">
       <w:r>
-        <w:t>Yhteisöllinen asuminen on asumista asumisyksikössä, jossa asiakkaalla on hänen tarpeitaan vastaava asunto ja jossa tarjotaan sosiaalista kanssakäymistä edistävää toimintaa. Asiakkaan tarjottavia muita palveluita ovat sosiaaliohjaus ja kotihoito. Yhteisöllisen asumisen asiakkaan saamalla sosiaaliohjauksella tarkoitetaan neuvontaa, ohjausta ja tukea palvelujen käytössä esimerkiksi eri viranomaisasioin</w:t>
+        <w:t xml:space="preserve">Yhteisöllinen asuminen on asumista asumisyksikössä, jossa asiakkaalla on hänen tarpeitaan vastaava asunto ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00795B2B">
+        <w:t xml:space="preserve">yhteisötila, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>jossa tarjotaan sosiaalista kanssakäymistä edistävää toimintaa. Asiakkaa</w:t>
+      </w:r>
+      <w:r w:rsidR="00795B2B">
+        <w:t>lle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tarjottavia muita palveluita ovat sosiaaliohjaus ja kotihoito. Yhteisöllisen asumisen asiakkaan saamalla sosiaaliohjauksella tarkoitetaan neuvontaa, ohjausta ja tukea palvelujen käytössä esimerkiksi eri viranomaisasioin</w:t>
       </w:r>
       <w:r w:rsidR="00CA5E73">
         <w:t>n</w:t>
       </w:r>
       <w:r>
-        <w:t>eille, sekä yhteistyötä eri tukimuotojen yhteensovittamisessa. Tavoitteena on hyvinvoinnin ja osallisuuden edistäminen vahvistamalla elämänhallintaa ja toimintakykyä. Kotihoito tarkoittaa auttamista ja tukea muun muassa kodin askareissa, hygienian ja siisteyden hoidossa, terveydestä ja hyvinvoinnista huolehtimisessa, vuorokausirytmin toteutumisessa, liikkumisessa, sosiaalisissa tilanteissa ja kodin ulkopuolella asioinnissa. Työntekijöiden antama tuki, ohjaus ja apu voi olla asiakkaan toimintakyvystä ja tilanteesta riippuen esimerkiksi yhdessä tekemistä, muistuttamista, valmentamista, arjen koordinointia, motivointia, saattamista</w:t>
+        <w:t>eille, sekä yhteistyötä eri tukimuotojen yhteensovittamisessa. Tavoitteena on hyvinvoinnin ja osallisuuden edistäminen vahvistamalla elämänhallintaa ja toimintakykyä. Kotihoito tarkoittaa auttamista ja tukea muun muassa kodin askareissa, hygienian ja siisteyden hoidossa, terveydestä ja hyvinvoinnista huolehtimisessa, vuorokausirytmin toteutumisessa, liikkumisessa, sosiaalisissa tilanteissa ja kodin ulkopuolella asioinn</w:t>
+      </w:r>
+      <w:r w:rsidR="00795B2B">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>issa. Työntekijöiden antama tuki, ohjaus ja apu voi olla asiakkaan toimintakyvystä ja tilanteesta riippuen esimerkiksi yhdessä tekemistä, muistuttamista, valmentamista, arjen koordinointia, motivointia, saattamista</w:t>
       </w:r>
       <w:r w:rsidR="00A47E1E">
         <w:t xml:space="preserve"> tai</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fyysistä avustamista. Tuki voi olla tavoitteellista uusien taitojen opettelua ja asiakkaan aiemmin hallitsemien tai olemassa olevien taitojen käytön harjoittelua. Hovineidossa järjestetään säännöllisesti, viitenä päivänä viikossa, asiakkaiden tarpeiden ja toiveiden mukaista sosiaalista kanssakäymistä edistävää toimintaa, kuten ryhmä-, liikunta- ja kulttuuritoimintaa, sekä yhteisiä tapahtumia. Hovineidossa järjestettävä toiminta suunnitellaan yhdessä asiakkaiden kanssa. Toiminnan tavoitteena on edistää asiakkaiden toipumista sekä parantaa ja ylläpitää asiakkaiden toimintakykyä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517636A9" w14:textId="4F8F01E9" w:rsidR="004B0D88" w:rsidRPr="004B0D88" w:rsidRDefault="004B0D88" w:rsidP="004B0D88">
+    <w:p w14:paraId="517636A9" w14:textId="22A90AC5" w:rsidR="004B0D88" w:rsidRPr="004B0D88" w:rsidRDefault="004B0D88" w:rsidP="004B0D88">
       <w:r w:rsidRPr="004B0D88">
-        <w:t>Asiakkaan lähiverkosto on mukana työskentelyssä asiakkaan oman toiveen mukaisesti. Työskentelyn aikana voidaan rakentaa yhdessä asiakkaalle hänelle sopivaa palveluverkostoa ja syventää jo olemassa olevien verkostojen välistä yhteistyötä. Verkostoyhteistyö asiakkaan hoitavan tahon kanssa kuuluu olennaisena osana kuntoutuksen toteuttamiseen. Tavoitteena on luoda nuorelle aikuiselle valmiudet itsenäiseen asumiseen, lisätä asiakkaan toimintakykyä sekä vahvistaa asiakkaan omia sosiaalisia suhteita. Työskentelyn tavoitteet asetetaan yhdessä asiakkaan sekä palveluntilaajan kanssa ja niitä tarkastellaan säännöllisesti. Asiakkaalle laaditaan tavoitteiden mukainen toteuttamissuunnitelma.</w:t>
+        <w:t>Asiakkaan lähiverkosto on mukana työskentelyssä asiakkaan oman toiveen mukaisesti. Työskentelyn aikana voidaan rakentaa yhdessä asiakkaalle hänelle sopivaa palveluverkostoa ja syventää jo olemassa olevien verkostojen välistä yhteistyötä. Verkostoyhteistyö asiakkaan hoitavan tahon kanssa kuuluu olennaisena osana kuntoutuksen toteuttamiseen. Tavoitteena on luoda nuorelle aikuiselle valmiudet itsenäiseen asumiseen, lisätä asiakkaan toimintakykyä sekä vahvistaa asiakkaan omia sosiaalisia suhteita. Työskentelyn tavoitteet asetetaan yhdessä asiakkaan sekä palvelun</w:t>
+      </w:r>
+      <w:r w:rsidR="00795B2B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0D88">
+        <w:t>tilaajan kanssa ja niitä tarkastellaan säännöllisesti. Asiakkaalle laaditaan tavoitteiden mukainen toteuttamissuunnitelma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64016099" w14:textId="1FF990D3" w:rsidR="004B0D88" w:rsidRDefault="004B0D88" w:rsidP="004B0D88">
       <w:r w:rsidRPr="004B0D88">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="008F7609">
         <w:t>ovineidossa</w:t>
       </w:r>
       <w:r w:rsidRPr="004B0D88">
         <w:t xml:space="preserve"> ei käytetä alihankkijoita. Asiakkaita ohjataan ja tuetaan käyttämään hyvinvointialueen omia sosiaali- ja terveyspalveluita.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066AC150" w14:textId="0DE12A1A" w:rsidR="00CA2E80" w:rsidRDefault="00CA2E80" w:rsidP="00345CF6">
       <w:r>
         <w:t>Palveluita tuotetaan pääasiassa Varsinais-Suomen hyvinvointialueen asiakkaille</w:t>
       </w:r>
       <w:r w:rsidR="00C07060">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DA0AF9" w14:textId="77777777" w:rsidR="00614288" w:rsidRDefault="00614288" w:rsidP="00614288">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
@@ -3030,121 +3081,120 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Teemme vaikuttavaa työtä</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B97552B" w14:textId="77777777" w:rsidR="00FA7939" w:rsidRPr="00FA7939" w:rsidRDefault="00FA7939" w:rsidP="00FA7939">
       <w:r w:rsidRPr="00FA7939">
         <w:t>Meillä on vahvaa erityisosaamista tukea tarvitsevien ihmisten kanssa työskentelystä jo yli sadan vuoden ajalta. Työmme vaikuttavuus on meille tärkeää jokaisen yksittäisen asiakkaan kohdalla. Samalla kannamme vastuuta yhteiskunnan hyvinvoinnista ja toimimme aina mahdollisimman kustannustehokkaasti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57AB30A8" w14:textId="77777777" w:rsidR="00FA7939" w:rsidRPr="00FA7939" w:rsidRDefault="00FA7939" w:rsidP="00FA7939">
       <w:r w:rsidRPr="00FA7939">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vastuullinen kumppani</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66307886" w14:textId="6006C587" w:rsidR="00345CF6" w:rsidRDefault="00FA7939" w:rsidP="00345CF6">
       <w:r w:rsidRPr="00FA7939">
         <w:t>Olemme lähellä yhteistyökumppaneitamme. Yhdessä löydämme asiakkaallemme parhaiten sopivat ratkaisut. Hyödynnämme koko kumppaniverkostomme osaamista tuottaessamme vastuullisia, asiakkaidemme elämää ja yhteiskunnan hyvinvointia edistäviä palveluja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F73BAB2" w14:textId="77777777" w:rsidR="00FA7939" w:rsidRDefault="00FA7939" w:rsidP="00345CF6"/>
-    <w:p w14:paraId="6C8CA4B6" w14:textId="77777777" w:rsidR="00345CF6" w:rsidRPr="00FA7939" w:rsidRDefault="00345CF6" w:rsidP="00345CF6">
+    <w:p w14:paraId="6A97D9DE" w14:textId="4A0EE89B" w:rsidR="00345CF6" w:rsidRPr="00795B2B" w:rsidRDefault="00345CF6" w:rsidP="00345CF6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7939">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Arvot ja toimintaperiaatteet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A97D9DE" w14:textId="77777777" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6"/>
     <w:p w14:paraId="5E8E0E4F" w14:textId="77777777" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6">
       <w:r>
         <w:t>Hoivatien omistajayhteisöt ovat Nuorten Ystävät ja ODL. Molemmilla toimijoilla on yli sadan vuoden kokemus. Hoivatien arvopohja nojaa sen omistavien yhteisöjen arvoihin ja toimintakulttuureihin. Hoivatien tuotto käytetään omistajayhteisöjen kautta tukea tarvitsevien auttamiseen. Hoivatie on yksi Suomen suurimmista sosiaalialan toimijoista. Meille on tärkeää tehdä vaikuttavaa työtä niin yksilön kuin yhteiskunnankin tasolla. Haluamme olla edelläkävijä uusien palvelujen kehittämisessä ja tuottamisessa. Siinä meitä auttaa yhteistyö omistajayhteisöjemme kanssa. Hoivatien Turun avopalvelut on saanut laatu- ja ympäristöstandardin vuonna 2022 (ISO 9001 ja ISO 14001).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC7E5C9" w14:textId="77777777" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6"/>
     <w:p w14:paraId="3DEBCDA2" w14:textId="08C3224A" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6">
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FA7939">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tavallisten asioiden voima</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25248C22" w14:textId="41072209" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6">
       <w:r>
         <w:t xml:space="preserve">Mielekäs ja omanlainen arki on elämän peruspilari. Rutiinit, osallisuus ja yhteys toisiin ihmisiin arjessa voimauttavat ja kasvattavat resilienssiä. Tuemme asiakkaitamme mielekkään arjen löytymiseen ja rakentumiseen ilman päihteitä. Haluamme tuottaa palveluitamme ajatuksella "olemme ihminen ihmiselle". Työntekijöinä jaksamistamme tukee ajatus, että se mihin pystymme, on tavallisen arjen tarjoaminen, se on riittävää ja merkittävää asiakkaiden kuntoutumisen kannalta. Tavoitteenamme asiakastyössä on turvallisuuden kokemuksen lisääminen luottamuksellisen asiakassuhteen avulla. Uskomme, että yksikin tapaaminen voi olla merkityksellinen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0620B9D0" w14:textId="77777777" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6"/>
     <w:p w14:paraId="308522A7" w14:textId="77777777" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6">
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FA7939">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Luottamuksellinen suhde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8F1C15" w14:textId="77777777" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6">
       <w:r>
         <w:t>Asiakastyömme perusta on luottamuksellisen suhteen rakentaminen. Luottamuksen syntymiselle annetaan aikaa ja tilaa ja se syntyy tasavertaisen kohtaamisen myötä. Luottamuksen myötä vahvistuu turvallisuuden tunne ja tila, mikä lisää asiakkaan mahdollisuutta lisätä omaa toimijuuttaan. Asiakas on oman elämänsä asiantuntija. Asiakkaan itsehavainnointia tukemalla autamme asiakasta omien voimavarojen löytämisessä ja uusien, vähemmän haitallisten toiminta tapojen käyttöön ottamisessa.  Avopalveluiden henkilöstöä on koulutettu dialogiseen ohjaukseen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53355367" w14:textId="77777777" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACDBDD1" w14:textId="34F727EB" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FA7939">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Merkityksellinen suunta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F7D105" w14:textId="77777777" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6">
       <w:r>
         <w:t xml:space="preserve">Hoivatien Avopalveluissa asiakkaan näkemystä merkityksellisyydestä kuunnellaan ja kunnioitetaan. Merkityksellisen suunnan löytyminen voi viedä aikaa, ja se voi ajan mittaan muuttua. Asiakastyöskentelyssä ovat aina keskiössä tavoitteet, jotka tulevat asiakkaan omista toiveista ja tarpeista. Meillä merkityksellinen suunta tarkoittaa kehitystä ja kehittymistä. Työntekijät kouluttautuvat aktiivisesti ja vievät hyvää kuvaa Hoivatiestä eteenpäin ammatillisuudellaan. Työntekijä saa merkityksellisen suunnan omalle työlleen työyhteisöstämme, kun tiimi tekee tiivistä yhteistyötä sovittujen raamien mukaisesti. Jokainen työntekijä on sitoutunut yksilötasolla noudattamaan yhteisiä pelisääntöjä ammattietiikan mukaisesti. Jokaiselle asiakkaalle luodaan työskentelyn toteuttamissuunnitelma asiakkaan kanssa yhdessä. Toteuttamissuunnitelman tavoitteet pohjautuvat asiakassuunnitelmaan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1A7B58" w14:textId="77777777" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6"/>
     <w:p w14:paraId="31FAA03C" w14:textId="77777777" w:rsidR="00345CF6" w:rsidRDefault="00345CF6" w:rsidP="00345CF6">
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -3189,55 +3239,55 @@
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc188357432"/>
       <w:bookmarkStart w:id="28" w:name="_Toc188956172"/>
       <w:r w:rsidRPr="0059558F">
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55226">
         <w:t xml:space="preserve"> laatiminen ja julkaiseminen sekä vastuunjako</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00D55226">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0A3700" w14:textId="77777777" w:rsidR="00BC6239" w:rsidRDefault="00BC6239" w:rsidP="00BC6239"/>
     <w:p w14:paraId="1D392670" w14:textId="33A88604" w:rsidR="00701251" w:rsidRDefault="00637102" w:rsidP="00BC6239">
       <w:r>
         <w:t>Hovineidon yhteisöllisen asumisen</w:t>
       </w:r>
       <w:r w:rsidR="00701251" w:rsidRPr="00701251">
-        <w:t xml:space="preserve"> omavalvontasuunnitelma on osa Hoivatie Oy:n omavalvontaohjelmaa. Omavalvontasuunnitelma ja omavalvontaohjelma kattavat sekä itsetuotetut että alihankkijoilta hankitut palvelut. Hoivatien omavalvontaohjelman seurantaan perustuvat </w:t>
+        <w:t xml:space="preserve"> omavalvontasuunnitelma on osa Hoivatie Oy:n omavalvontaohjelmaa. Omavalvontasuunnitelma ja omavalvontaohjelma kattavat sekä itsetuotetut että alihankkijoilta hankitut palvelut. Hoivatien omavalvontaohjelman seurantaan perustuvat havainnot käsitellään johtoryhmässä kolme kertaa vuodessa tammikuussa, toukokuussa ja </w:t>
       </w:r>
       <w:r w:rsidR="00701251" w:rsidRPr="00701251">
         <w:lastRenderedPageBreak/>
-        <w:t>havainnot käsitellään johtoryhmässä kolme kertaa vuodessa tammikuussa, toukokuussa ja lokakuussa. Omavalvontaohjelma ja seurantahavaintoraportti julkaistaan Hoivatien verkkosivulla kohdassa Laatu ja vastuullisuus.</w:t>
+        <w:t>lokakuussa. Omavalvontaohjelma ja seurantahavaintoraportti julkaistaan Hoivatien verkkosivulla kohdassa Laatu ja vastuullisuus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2C2777" w14:textId="5E0EDDFD" w:rsidR="007D51D1" w:rsidRDefault="00B04B1D" w:rsidP="007D51D1">
       <w:r>
         <w:t>Hovineidon</w:t>
       </w:r>
       <w:r w:rsidR="00701251">
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidR="00BC6239">
         <w:t xml:space="preserve">mavalvontasuunnitelma laaditaan palvelusta vastaavan esihenkilön ja henkilökunnan yhteistyönä. </w:t>
       </w:r>
       <w:r w:rsidR="007D51D1">
         <w:t xml:space="preserve">Omavalvontasuunnitelmaa laadittaessa ja päivitettäessä on otettu huomioon palautetieto, joka on saatu palveluyksikön palveluja saavilta asiakkailta, heidän läheisiltään sekä palvelun tilaajilta ja palveluyksikön henkilöstöltä. Tämä kattaa sekä säännöllisesti kerättävän että suullisesti arjessa saadun palautetiedon, joka dokumentoidaan IMS-raportiksi </w:t>
       </w:r>
       <w:r w:rsidR="007D51D1" w:rsidRPr="007D51D1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Avoin palaute</w:t>
       </w:r>
       <w:r w:rsidR="007D51D1">
         <w:t>. Myös muu palaute huomioidaan, esimerkiksi muistutukset, kantelut, muutoksenhaut</w:t>
       </w:r>
@@ -3249,62 +3299,53 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="111F0E63" w14:textId="42AE2BDC" w:rsidR="00BC6239" w:rsidRDefault="00BC6239" w:rsidP="00BC6239">
       <w:r>
         <w:t>Omavalvontasuunnitelma käydään läpi vuosittain työntekijöiden kanssa tiimipalaverissa tai kehittämispäivässä, jolloin yhdessä voidaan pohtia suunnitelmaan tarkennuksia ja päivityksiä. Omavalvontasuunnitelma päivitetään aina tarvittaessa</w:t>
       </w:r>
       <w:r w:rsidR="00701251">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sekä silloin, jos toiminnassa tapahtuu vastuuhenkilön vaihdos, palveluihin- tai palvelun laatuun tai asiakasturvallisuuteen liittyviä muutoksia. </w:t>
       </w:r>
       <w:r w:rsidR="005A7347" w:rsidRPr="005A7347">
         <w:t>Päivitykset omavalvontasuunnitelmaan tehdään vähintään kolme kertaa vuodessa, tammi-, touko-, ja syyskuussa, kun seurantaraportti täytetään.</w:t>
       </w:r>
       <w:r w:rsidR="005A7347">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00701251">
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00701251" w:rsidRPr="00701251">
         <w:t>okainen työntekijä on velvollinen noudattamaan omavalvontasuunnitelman mukaisia toimintatapoja ja ilmoittamaan mahdollisista poikkeamista tai riskeistä esihenkilölle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A72E38C" w14:textId="35C07F1D" w:rsidR="005A7347" w:rsidRDefault="00BC6239" w:rsidP="00BC6239">
+    <w:p w14:paraId="5A72E38C" w14:textId="22DC3565" w:rsidR="005A7347" w:rsidRDefault="00BC6239" w:rsidP="00BC6239">
       <w:r>
-        <w:t xml:space="preserve">Omavalvontasuunnitelma on nähtävissä paperisena </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> sekä Hoivatien verkkosivuilla. Omavalvontasuunnitelma tallennetaan lisäksi IMS- järjestelmään, jossa on lukukuittausmahdollisuus. Esi</w:t>
+        <w:t>Omavalvontasuunnitelma on nähtävissä Hoivatien verkkosivuilla. Omavalvontasuunnitelma tallennetaan lisäksi IMS- järjestelmään, jossa on lukukuittausmahdollisuus. Esi</w:t>
       </w:r>
       <w:r w:rsidR="00FE4751">
         <w:t>henkilö</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vastaa siitä, että jokainen työntekijä on lukenut suunnitelman ja tarkistaa, että kaikki työntekijät ovat kuitanneet omavalvontasuunnitelman luetuksi</w:t>
       </w:r>
       <w:r w:rsidR="005A7347">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A7347" w:rsidRPr="005A7347">
         <w:t>IMS-järjestelmässä</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00701251" w:rsidRPr="00701251">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00701251">
         <w:t>Esi</w:t>
       </w:r>
       <w:r w:rsidR="00FE4751">
         <w:t>henkilö</w:t>
       </w:r>
@@ -3532,62 +3573,68 @@
       <w:r>
         <w:t xml:space="preserve">asiakkaan niin halutessa </w:t>
       </w:r>
       <w:r w:rsidRPr="00910B8E">
         <w:t>hänen läheisensä</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00910B8E">
         <w:t xml:space="preserve"> lisäksi sosiaalityöntekijä, oma työntekijä </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sekä </w:t>
       </w:r>
       <w:r w:rsidR="00687D1A">
         <w:t>palveluesimies</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tai tiimivastaava</w:t>
       </w:r>
       <w:r w:rsidRPr="00910B8E">
         <w:t xml:space="preserve">. Asiakas osallistuu itse aina neuvotteluihin, jossa arvioidaan hänen palvelun tarvettaan tai tehdään päätöksiä liittyen häntä koskeviin asioihin. Asiakkaalla on mahdollisuus tutustua palveluun ennen päätöksentekoa palvelun aloittamisesta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C015497" w14:textId="052669DB" w:rsidR="001D7D72" w:rsidRDefault="00215E9C" w:rsidP="00BD52E7">
+    <w:p w14:paraId="6C015497" w14:textId="00BFA772" w:rsidR="001D7D72" w:rsidRDefault="00215E9C" w:rsidP="00BD52E7">
       <w:r>
         <w:t>Ho</w:t>
       </w:r>
       <w:r w:rsidR="00B270EA">
         <w:t>vineidon</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> yksikössä</w:t>
       </w:r>
       <w:r w:rsidR="001D7D72">
-        <w:t xml:space="preserve"> jokaisella asiakkaalla on nimetty omaohjaaja. Omaohjaajan estyessä asiakastyöhön, käytetään sijaisena avopalveluiden omia työntekijöitä. </w:t>
+        <w:t xml:space="preserve"> jokaisella asiakkaalla on nimetty omaohjaaja. Omaohjaajan </w:t>
+      </w:r>
+      <w:r w:rsidR="00366F44">
+        <w:t>lisäksi koko muu tiimi osallistuu työvuorojen mukaan asiakkaan ohjaamiseen. Hovineidossa voidaan käyttää keikkatyöntekijöitä lisäresurssina.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D7D72">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783D4D9D" w14:textId="674535ED" w:rsidR="00910B8E" w:rsidRDefault="00910B8E" w:rsidP="00BD52E7">
       <w:r w:rsidRPr="00910B8E">
         <w:t xml:space="preserve">Hoivatiellä on laadittu toimittajahallintaa koskeva suunnitelma. Ostopalvelutuottajilla ja alihankkijoilla on sopimuksen vastuuhenkilö, joka huolehtii säännöllisestä yhteistyöstä toimittajan kanssa. Vastuuhenkilö seuraa yhteistyön laatua ja toteutumista säännöllisissä palavereissa 2-6 kertaa vuodessa. Vastuuhenkilö dokumentoi seurannan IMS-toimintajärjestelmään toimittajakohtaisesti esimerkiksi palaverimuistioina. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6A0F98" w14:textId="77777777" w:rsidR="00910B8E" w:rsidRPr="00BD52E7" w:rsidRDefault="00910B8E" w:rsidP="00BD52E7">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45E906AD" w14:textId="395234A1" w:rsidR="008C0AD2" w:rsidRDefault="00E12B23" w:rsidP="0053145F">
       <w:r>
         <w:t>Hovineidon yksikköä</w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00F108EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4459,56 +4506,74 @@
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26C35">
         <w:t>Kvartaaleittain toteutettava omavalvontakysely-itsearviointi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEF0772" w14:textId="26E5FD00" w:rsidR="00F26C35" w:rsidRDefault="00F26C35" w:rsidP="005740E9">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26C35">
         <w:t>Jatkuvan parantamisen ajatukseen perustuva Hoivatien poikkeamaprosessi</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26C35">
         <w:cr/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7704F707" w14:textId="63519979" w:rsidR="00951C8A" w:rsidRDefault="00397AEA" w:rsidP="00FC4C94">
+    <w:p w14:paraId="7704F707" w14:textId="77E6EB3A" w:rsidR="00951C8A" w:rsidRDefault="00397AEA" w:rsidP="00FC4C94">
       <w:r>
         <w:t>Hovineidon</w:t>
       </w:r>
       <w:r w:rsidR="00FC4C94">
-        <w:t xml:space="preserve"> toimintojen riskienhallinnasta vastaa palveluesimies Anne Järvenpää. Riskienhallinta on organisoitu siten, että riskit kartoitetaan aihealuetta koskevissa suunnitelmissa, joissa myös määritellään ennalta ehkäisevät toimenpiteet ja vastuut. Suunnitelmien toteutumista seurataan säännönmukaisesti osana arkea viikkotiimeissä. </w:t>
+        <w:t xml:space="preserve"> toimintojen riskienhallinnasta vastaa palveluesimies Anne Järvenpää. Riskienhallinta on organisoitu siten, että riskit kartoitetaan aihealuetta koskevissa suunnitelmissa, joissa myös määritellään ennalta ehkäisevät toimenpiteet ja vastuut. Suunnitelmien toteutumista seurataan säännönmukaisesti osana arkea tiim</w:t>
+      </w:r>
+      <w:r w:rsidR="00833469">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00366F44">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00833469">
+        <w:t>alaver</w:t>
+      </w:r>
+      <w:r w:rsidR="00366F44">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00833469">
+        <w:t>issa</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4C94">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00951C8A">
         <w:t>Palveluesimies</w:t>
       </w:r>
       <w:r w:rsidR="00FC4C94">
         <w:t xml:space="preserve"> päivittä</w:t>
       </w:r>
       <w:r w:rsidR="00951C8A">
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidR="00FC4C94">
         <w:t xml:space="preserve"> suunnitelmat tarvittaessa ja vuosikellon mukaan. Henkilökunta osallistuu riskienhallintaan tunnistamalla arjessa mahdollisia riskejä ja raportoimalla niistä esimerkiksi poikkeamahavaintoina vastuuhenkilölle. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E80F50A" w14:textId="3F749856" w:rsidR="00951C8A" w:rsidRDefault="00FC4C94" w:rsidP="00FC4C94">
       <w:r>
         <w:t xml:space="preserve">Asiakasturvallisuus varmistetaan konkreettisesti: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E06C6AD" w14:textId="77777777" w:rsidR="00951C8A" w:rsidRDefault="00FC4C94" w:rsidP="005740E9">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -5689,162 +5754,210 @@
     </w:tbl>
     <w:p w14:paraId="3D3334EB" w14:textId="77777777" w:rsidR="001D7D72" w:rsidRDefault="001D7D72" w:rsidP="00C862C6">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C1B3C00" w14:textId="0881628C" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Toc175741960"/>
       <w:bookmarkStart w:id="61" w:name="_Toc188956180"/>
       <w:r w:rsidRPr="00F108EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Toimitilat ja välineet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="78FD0124" w14:textId="1235DC80" w:rsidR="00717496" w:rsidRDefault="000A3766" w:rsidP="004E29E6">
+    <w:p w14:paraId="78FD0124" w14:textId="51657EF5" w:rsidR="00717496" w:rsidRDefault="000A3766" w:rsidP="004E29E6">
       <w:r>
         <w:t>Hovineidon</w:t>
       </w:r>
       <w:r w:rsidR="00717496">
         <w:t xml:space="preserve"> toimitilat sijaitsevat Turu</w:t>
       </w:r>
       <w:r>
         <w:t>ssa</w:t>
       </w:r>
       <w:r w:rsidR="00717496">
         <w:t xml:space="preserve"> osoitteessa </w:t>
       </w:r>
       <w:r>
-        <w:t>Hovineidonkatu 5 B 89, 20200</w:t>
+        <w:t>Hovineidonkatu 5 B 89</w:t>
+      </w:r>
+      <w:r w:rsidR="00833469">
+        <w:t xml:space="preserve"> ja 64</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 20200</w:t>
       </w:r>
       <w:r w:rsidR="00717496">
-        <w:t xml:space="preserve"> Turku. Toimitilat tarjoavat erinomaiset puitteet yhteisöllisyyttä ja osallisuutta edistäviin toiminnallisiin ryhmätoimintoihin sekä erilaisten verkostotapaamisten järjestämiseen. Toimitiloissa on olohuone, joka soveltuu ryhmätilaksi sekä neuvotteluhuoneeksi. Näiden lisäksi tiloista löytyy </w:t>
+        <w:t xml:space="preserve"> Turku. Toimitilat tarjoavat erinomaiset puitteet yhteisöllisyyttä ja osallisuutta edistäviin toiminnallisiin ryhmätoimintoihin sekä erilaisten verkostotapaamisten järjestämiseen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00833469">
+        <w:t>Isommassa t</w:t>
+      </w:r>
+      <w:r w:rsidR="00717496">
+        <w:t>oimitil</w:t>
+      </w:r>
+      <w:r w:rsidR="00833469">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00717496">
+        <w:t>ssa on olohuone, joka soveltuu ryhmätilaksi sekä neuvotteluhuoneeksi. Näiden lisäksi til</w:t>
+      </w:r>
+      <w:r w:rsidR="00833469">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00717496">
+        <w:t xml:space="preserve">sta löytyy </w:t>
       </w:r>
       <w:r w:rsidR="005A76D2">
         <w:t>pienempi</w:t>
       </w:r>
       <w:r w:rsidR="00717496">
         <w:t xml:space="preserve"> huon</w:t>
       </w:r>
       <w:r w:rsidR="005A76D2">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00717496">
-        <w:t xml:space="preserve"> asiakastapaamisiin. Tiloissa on lisäksi toimistohuone, </w:t>
+        <w:t xml:space="preserve"> asiakastapaamisiin. Til</w:t>
+      </w:r>
+      <w:r w:rsidR="00833469">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00717496">
+        <w:t xml:space="preserve">ssa on lisäksi toimistohuone, </w:t>
       </w:r>
       <w:r w:rsidR="00265BFB">
         <w:t xml:space="preserve">jonka yhteydessä on huone lääkehoidon toteuttamista varten. Toimistossa on lisäksi </w:t>
       </w:r>
       <w:r w:rsidR="00717496">
         <w:t>yhteinen keittiö ja wc</w:t>
       </w:r>
       <w:r w:rsidR="005A76D2">
         <w:t>/kylpyhuone</w:t>
       </w:r>
       <w:r w:rsidR="00717496">
         <w:t xml:space="preserve">. Keittiötä hyödynnetään tarvittaessa asiakastyöskentelyssä. </w:t>
       </w:r>
       <w:r w:rsidR="004D31F3">
         <w:t xml:space="preserve">Toinen yhteisöllinen tila sijaitsee samassa talossa, toisessa kerroksessa. Tässä tilassa on yksi isompi yhteinen olohuone, jossa voidaan pitää yksilö-, ryhmä-, sekä verkostotapaamisia. Tila toimii tarvittaessa myös työntekijöiden toimistotilana. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8FF7CF" w14:textId="0475166D" w:rsidR="00CC3290" w:rsidRDefault="00717496" w:rsidP="004E29E6">
+    <w:p w14:paraId="1C8FF7CF" w14:textId="7F9D0ACD" w:rsidR="00CC3290" w:rsidRDefault="00717496" w:rsidP="004E29E6">
       <w:r>
-        <w:t xml:space="preserve">Työskentely tapahtuu toimitilojen lisäksi myös asiakkaiden kotona ja muissa toimintaympäristöissä. Asiakkaiden kotona tapahtuvilla tapaamisilla </w:t>
+        <w:t xml:space="preserve">Työskentely tapahtuu </w:t>
+      </w:r>
+      <w:r w:rsidR="00833469">
+        <w:t>yhteisötilojen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lisäksi myös asiakkaiden kotona ja muissa toimintaympäristöissä. Asiakkaiden kotona tapahtuvilla tapaamisilla </w:t>
       </w:r>
       <w:r w:rsidR="00CC3290">
         <w:t>voidaan käyttää</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> välineinä mm. työntekijöiden työpuhelimia</w:t>
       </w:r>
       <w:r w:rsidR="009704E0">
         <w:t>, tabletti- tai kannettavia tietokoneita</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ja tarvittaessa autoja asiakaskäynteihin.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CC3290">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1D77">
         <w:t>Hovineidon</w:t>
       </w:r>
       <w:r w:rsidR="00CC3290">
         <w:t xml:space="preserve"> turvallisuusohjeissa on kuvattu asiakastyön kannalta turvallisuuden edistämiseen liittyviä keskeisiä toimintatapoja a</w:t>
       </w:r>
       <w:r w:rsidR="00173331">
         <w:t>sumispalvelun</w:t>
       </w:r>
       <w:r w:rsidR="00CC3290">
-        <w:t xml:space="preserve"> toimintaympäristössä. Turvallisuuteen liittyviä tekijöitä tarkastellaan kolmessa toimintaympäristössä, jotka ovat 1. yksintehtävä työ 2. asiakkaan kuljettaminen sekä 3. ryhmänohjaus.</w:t>
+        <w:t xml:space="preserve"> toimintaympäristössä. </w:t>
+      </w:r>
+      <w:r w:rsidR="0010724F">
+        <w:t>Työntekijöiden käytössä on Ajax-hälytysjärjestelmä</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02454">
+        <w:t xml:space="preserve">, joka toimii ohjaajien puhelimissa sekä mukaan otettavana hälytinpainikkeena. Hovineidon toimistossa on myös kiinteä hälytinpainike, josta saa tilattua vartijan paikalle. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D7D08E" w14:textId="68307AFB" w:rsidR="00717496" w:rsidRDefault="00717496" w:rsidP="004E29E6">
       <w:r>
         <w:t xml:space="preserve">Toimitilojen toimivuus varmistetaan säännöllisellä siivouksella, ilmanvaihdolla ja asianmukaisella valaistuksella. Toimitilat siivotaan kerran viikossa </w:t>
       </w:r>
       <w:r w:rsidR="00173331">
         <w:t>ohjaajien</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> toimesta. </w:t>
       </w:r>
       <w:r w:rsidR="00723F7A">
         <w:t>Pesu- ja puhdistusaineet säilytetään lukollisessa siivouskaapissa</w:t>
       </w:r>
       <w:r w:rsidR="00BF661A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00723F7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CD717E" w14:textId="525BA5D3" w:rsidR="00717496" w:rsidRDefault="00717496" w:rsidP="004E29E6">
+    <w:p w14:paraId="27CD717E" w14:textId="7F00BF1A" w:rsidR="00717496" w:rsidRDefault="00717496" w:rsidP="004E29E6">
       <w:r>
         <w:t>Toimitilojen ja välineiden käyttöön liittyviä riskejä ovat asiakkaiden yksityisyyden suojan toteutuminen, tilojen esteettömyys ja mahdolliset tekniset viat. Asiakkaiden yksityisyyden suojaa varmistetaan varaamalla tapaamisiin rauhalliset tilat ja huolehtimalla äänieristyksestä</w:t>
       </w:r>
       <w:r w:rsidR="004D31F3">
-        <w:t>. Yhteisötilassa on äänieritetyt väliovet</w:t>
+        <w:t>. Yhteisötilassa on äänieri</w:t>
+      </w:r>
+      <w:r w:rsidR="00833469">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004D31F3">
+        <w:t>tetyt väliovet</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Toimitilojen ylläpitoa, huoltoa sekä puutteita koskevat ilmoitukset tehdään kiinteistön omistajalle sovitun toimintamallin mukaisesti. Kerran vuodessa ja uuden työntekijän perehdytyksen yhteydessä toteutetaan turvallisuuskävelyt, kiinteistön omistajan kanssa tehdään kiinteistökatselmukset, ja kiinteistön kuntoa koskevat poikkeamat raportoidaan IMS-järjestelmän kautta. Hoivatien tila-asiantuntija antaa tarvittaessa tukea. Toimitilojen pitkäjänteinen ylläpito </w:t>
+        <w:t xml:space="preserve">. Toimitilojen ylläpitoa, huoltoa sekä puutteita koskevat ilmoitukset tehdään kiinteistön omistajalle sovitun toimintamallin mukaisesti. Kerran vuodessa ja uuden työntekijän perehdytyksen yhteydessä toteutetaan turvallisuuskävelyt, kiinteistön omistajan kanssa tehdään kiinteistökatselmukset, ja kiinteistön kuntoa koskevat poikkeamat raportoidaan IMS-järjestelmän </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>perustuu kiinteistön omistajan kanssa laadittuun vuokrasopimukseen ja vastuunjakoon. Välineiden asianmukaisuus varmistetaan säännöllisellä tarkastuksella ja huollolla. Henkilökunta on perehdytetty välineiden käyttöön, ja rikkinäiset tai epäasianmukaiset välineet poistetaan käytöstä välittömästi.</w:t>
+        <w:t xml:space="preserve">kautta. Hoivatien tila-asiantuntija antaa tarvittaessa tukea. Toimitilojen pitkäjänteinen ylläpito perustuu kiinteistön omistajan kanssa laadittuun vuokrasopimukseen ja vastuunjakoon. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D723737" w14:textId="46D28FF1" w:rsidR="00C862C6" w:rsidRPr="00BF661A" w:rsidRDefault="00C862C6" w:rsidP="00BF661A"/>
     <w:p w14:paraId="725D2380" w14:textId="1EC8C962" w:rsidR="008C0AD2" w:rsidRPr="00F108EA" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc175741961"/>
       <w:bookmarkStart w:id="63" w:name="_Toc188956181"/>
       <w:r w:rsidRPr="00F108EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Asiakas- ja potilastietojen käsittely ja tietosuoja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="056BABB7" w14:textId="77777777" w:rsidR="003B33AB" w:rsidRDefault="003B33AB" w:rsidP="003B33AB">
       <w:pPr>
         <w:rPr>
@@ -6075,142 +6188,157 @@
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Esihenkilö varmistaa, että jokainen</w:t>
       </w:r>
       <w:r w:rsidR="003B33AB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF49F0">
         <w:t>Hovineidon</w:t>
       </w:r>
       <w:r w:rsidR="003B33AB" w:rsidRPr="003B33AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">työntekijä suorittaa välittömästi työsuhteen alettua sähköisessä oppimisympäristössä laadukasta, lainmukaista kirjaamista koskevan verkkokoulutuksen ja oppimista mittaavan testin. Kirjaamaan voi ryhtyä koulutuksen suorittamisen jälkeen. Koulutus suoritetaan kahden vuoden välein. Työntekijä dokumentoi suoritetun koulutuksen henkilöstöjärjestelmään seurantaa varten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A793AFE" w14:textId="7C072C1A" w:rsidR="003B33AB" w:rsidRPr="00260F5D" w:rsidRDefault="008C0AD2" w:rsidP="001F5D06">
+    <w:p w14:paraId="1A793AFE" w14:textId="7DB4C293" w:rsidR="003B33AB" w:rsidRPr="00260F5D" w:rsidRDefault="008C0AD2" w:rsidP="001F5D06">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoivatiellä toimii myös </w:t>
       </w:r>
       <w:r w:rsidR="00364733" w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3–4</w:t>
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> kertaa vuodessa kokoontuva kirjaamistiimi, jossa on asiantuntijaedustaja jokaisesta liiketoiminta-alueesta. Kirjaamistiimi seuraa kirjaamisen ajankohtaisasioita, päivittää koulutusmateriaalia sekä tukee yksiköitä tarvittaessa kirjaamiseen liittyvissä kysymyksissä. </w:t>
       </w:r>
+      <w:r w:rsidR="00910E68">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Hovineidon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260F5D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiimivastaava vastaa päivittäisdokumentoinnin laadukkuuden seurannasta ja tukee tarvittaessa työntekijää yhdessä yksikön esihenkilön kanssa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF661A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B31A2A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Hovineidossa</w:t>
+      </w:r>
       <w:r w:rsidR="003B33AB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Turun avopalveluiden</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> pyritään </w:t>
+      </w:r>
+      <w:r w:rsidR="00910E68">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tekemään </w:t>
+      </w:r>
+      <w:r w:rsidR="003B33AB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asiakaskirjaaminen yhdessä asiakkaan kanssa osallistavana kirjaamisena. Näin asiakas pääsee itse vaikuttamaan kirjauksen sisältöön. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5E7A04" w14:textId="1DA7AFCC" w:rsidR="008C0AD2" w:rsidRPr="006175A2" w:rsidRDefault="008C0AD2" w:rsidP="001F5D06">
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tiimivastaava vastaa päivittäisdokumentoinnin laadukkuuden seurannasta ja tukee tarvittaessa työntekijää yhdessä yksikön esihenkilön kanssa.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF661A">
+        <w:t>Toiminta tietojen tarkastus- ja luovutuspyyntöjen osalta on ohjeistettu Hoivatien tietosuojavastaavan toimesta. Oh</w:t>
+      </w:r>
+      <w:r w:rsidR="003F58DB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B31A2A">
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Hovineidossa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B33AB">
+        <w:t xml:space="preserve">eistukset löytyvät myös Hoivatien julkisilta verkkosivuilta tietosuojaosiossa. Kun asiakassuhde perustuu hyvinvointialueen toimeksiantoon, toimii rekisterinpitäjänä asiakkaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pyritään asiakaskirjaaminen tekemään yhdessä asiakkaan kanssa osallistavana kirjaamisena. Näin asiakas pääsee itse vaikuttamaan kirjauksen sisältöön. </w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">asiakassuhde perustuu hyvinvointialueen toimeksiantoon, toimii rekisterinpitäjänä asiakkaan kotikunnan hyvinvointialue. Jos asiakas haluaa tarkastaa tai korjata omat tietonsa, häntä ohjataan olemaan yhteydessä kyseiseen hyvinvointialueeseen. Yksikön henkilökunta tai oma sosiaalityöntekijä auttavat tarvittaessa. </w:t>
+        <w:t xml:space="preserve">kotikunnan hyvinvointialue. Jos asiakas haluaa tarkastaa tai korjata omat tietonsa, häntä ohjataan olemaan yhteydessä kyseiseen hyvinvointialueeseen. Yksikön henkilökunta tai oma sosiaalityöntekijä auttavat tarvittaessa. </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="006175A2">
         <w:t>siakastiedot kirjataan Kanta-sertifioituun Domacare</w:t>
       </w:r>
       <w:r w:rsidR="00D50025">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="006175A2">
-        <w:t xml:space="preserve"> asiakastietojärjestelmään. </w:t>
+        <w:t xml:space="preserve"> asiakastietojärjestelmään.</w:t>
+      </w:r>
+      <w:r w:rsidR="00926F84">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="006175A2">
         <w:t xml:space="preserve">rkistointivelvollisuus on </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rekisterinpitäjänä toimivien </w:t>
       </w:r>
       <w:r w:rsidRPr="006175A2">
         <w:t>hyvinvointialueiden vastuulla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31115BD2" w14:textId="6ADFAF1A" w:rsidR="008C0AD2" w:rsidRPr="00260F5D" w:rsidRDefault="008C0AD2" w:rsidP="001F5D06">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakastietojärjestelmän käyttöoikeuksien hallinta perustuu rooleihin ja yksiköihin. </w:t>
@@ -6277,139 +6405,157 @@
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Toc175741962"/>
       <w:bookmarkStart w:id="65" w:name="_Toc188956182"/>
       <w:r w:rsidRPr="00F108EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tietojärjestelmät ja teknologian käyttö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="65CA6D8F" w14:textId="2A2FE91A" w:rsidR="008C0AD2" w:rsidRPr="00260F5D" w:rsidRDefault="008C0AD2" w:rsidP="00CC3290">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21D9EE21" w14:textId="73EA4C3A" w:rsidR="008C0AD2" w:rsidRPr="00260F5D" w:rsidRDefault="00D16920" w:rsidP="00B43266">
+    <w:p w14:paraId="21D9EE21" w14:textId="38C1E981" w:rsidR="008C0AD2" w:rsidRPr="00260F5D" w:rsidRDefault="00D16920" w:rsidP="00B43266">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hovineidossa</w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> käytetään Kanta-sertifioitua ja Valviran tietojärjestelmärekisteristä löytyvää Doma</w:t>
       </w:r>
       <w:r w:rsidR="00E0274F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>are-asiakastietojärjestelmää.</w:t>
+      </w:r>
+      <w:r w:rsidR="00926F84" w:rsidRPr="00926F84">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00926F84" w:rsidRPr="00926F84">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Hovineidossa on aloitettu kantakirjaaminen elokuussa 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A86CE04" w14:textId="0736753A" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="00B43266">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Asiakastietojärjestelmän käyttöä koskevat työohjeet löytyvät Hoivatien toimintajärjestelmästä</w:t>
       </w:r>
       <w:r w:rsidR="00E0274F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IMS)</w:t>
       </w:r>
       <w:r w:rsidR="00E0274F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ja niiden läpikäynti on osa perehdyttämisprosessia. Asiakastietojärjestelmän käyttöön yksikön henkilökunnalle tukea tarjoavat Hoivatien organisaation omat pääkäyttäjät. Hoivatien tietohallinto järjestää uusista ominaisuuksista yksikkökohtaisia koulutuksia, ja niistä tiedotetaan tarvittaessa kuukausittaisissa henkilöstöinfoissa tai esihenkilöiden viikkoviestin kautta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC0E81D" w14:textId="77777777" w:rsidR="00EF4106" w:rsidRDefault="00CC3290" w:rsidP="00B43266">
+    <w:p w14:paraId="0EC0E81D" w14:textId="0A231B21" w:rsidR="00EF4106" w:rsidRDefault="00CC3290" w:rsidP="00B43266">
       <w:r>
-        <w:t xml:space="preserve">Osallistavan kirjaamisen käyttö lisää läpinäkyvyyttä ja avoimuutta työskentelyssä, ja on hyödyllistä myös Kantaan siirtymistä ennakoiden. </w:t>
+        <w:t>Osallistavan kirjaamisen käyttö lisää läpinäkyvyyttä ja avoimuutta työskentelyssä, ja on hyödyllistä myös</w:t>
+      </w:r>
+      <w:r w:rsidR="00926F84">
+        <w:t xml:space="preserve"> kantakirjaamisessa, jossa kirjaus tulee suoraan asiakkaan nähtäville</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41721E78" w14:textId="583D236E" w:rsidR="00CC3290" w:rsidRPr="00260F5D" w:rsidRDefault="00E84FE6" w:rsidP="00B43266">
+    <w:p w14:paraId="41721E78" w14:textId="090296BA" w:rsidR="00CC3290" w:rsidRPr="00260F5D" w:rsidRDefault="00E84FE6" w:rsidP="00B43266">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Ä</w:t>
       </w:r>
       <w:r w:rsidR="00CC3290">
         <w:t xml:space="preserve">lypuhelimia </w:t>
       </w:r>
       <w:r w:rsidR="003175AA">
         <w:t>voidaan hyödyntää myös asiakkaiden etätapaamisissa</w:t>
       </w:r>
       <w:r w:rsidR="00CC3290">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EF4106">
         <w:t xml:space="preserve"> Ohjaajien käytössä on tabletti-tietokone sekä kannettavat tietokoneet.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E07D9">
+        <w:t xml:space="preserve"> Työturvallisuuden turvaamiseksi ohjaajilla on käytössä puhelimissaan sekä yhteisissä tiloissa Ajax- turvallisuusjärjestelmä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8D5B7B" w14:textId="4FEA277E" w:rsidR="008C0AD2" w:rsidRPr="00E64830" w:rsidRDefault="00A0636F" w:rsidP="00B43266">
       <w:r>
         <w:t>Hoivatiellä on asiakastietolain mukainen tietoturvasuunnitelma, joka katselmoidaan ja päivitetään vuosittain Hoivatien tietohallinnon toimesta. Hoivatien tietoturvasuunnitelma on viimeksi päivitetty 2</w:t>
       </w:r>
       <w:r w:rsidR="00CE14D2">
         <w:t>7.11</w:t>
       </w:r>
       <w:r>
         <w:t>.2025.</w:t>
       </w:r>
       <w:r w:rsidR="00E64830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E64830" w:rsidRPr="00E64830">
         <w:t>Tietoturvasuunnitelman toteutumisesta palveluyksikössä vastaa yksikön esihenkilö.</w:t>
       </w:r>
       <w:r w:rsidR="00E64830" w:rsidRPr="00E64830">
         <w:cr/>
       </w:r>
       <w:r w:rsidR="008C0AD2" w:rsidRPr="00260F5D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -6558,103 +6704,142 @@
       </w:r>
       <w:r w:rsidR="008A6832">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E64830">
         <w:t xml:space="preserve"> Vaarallinen jäte, kuten paristot, toimitetaan asianmukaisiin keräyspisteisiin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54786A3C" w14:textId="1A6BA599" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Toc188956184"/>
       <w:r w:rsidRPr="00522F8C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lääkehoitosuunnitelma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
-    <w:p w14:paraId="54AB5F44" w14:textId="338896FC" w:rsidR="008014EB" w:rsidRDefault="006C352A" w:rsidP="006C352A">
+    <w:p w14:paraId="54AB5F44" w14:textId="4BF2115D" w:rsidR="008014EB" w:rsidRDefault="006C352A" w:rsidP="006C352A">
       <w:r>
         <w:t xml:space="preserve">Hovineidon lääkehoitosuunnitelma </w:t>
       </w:r>
       <w:r w:rsidR="00CC223E">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">laadittu 7/2025. Lääkehoitosuunnitelman laatimisesta, päivittämisestä, toteutumisesta ja seurannasta vastaavat esimies Anne Järvenpää (p. 044 7341 667), </w:t>
+        <w:t xml:space="preserve">laadittu </w:t>
+      </w:r>
+      <w:r w:rsidR="00910E68">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00910E68">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Lääkehoitosuunnitelman laatimisesta, päivittämisestä, toteutumisesta ja seurannasta vastaavat </w:t>
+      </w:r>
+      <w:r w:rsidR="000E60AF" w:rsidRPr="000E60AF">
+        <w:t>vastuusairaanhoitaja Salla Kilpi</w:t>
+      </w:r>
+      <w:r w:rsidR="000E60AF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E60AF" w:rsidRPr="000E60AF">
+        <w:t xml:space="preserve">tiimivastaava Anna Jäntti ja </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">esimies Anne Järvenpää (p. 044 7341 667, </w:t>
       </w:r>
       <w:r w:rsidR="005E19A0">
         <w:t>anne.jarvenpaa</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">@hoivatie.fi), tiimivastaava </w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>@hoivatie.fi)</w:t>
+      </w:r>
+      <w:r w:rsidR="000E60AF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5981E6" w14:textId="5543A510" w:rsidR="006C352A" w:rsidRDefault="006C352A" w:rsidP="006C352A">
+    <w:p w14:paraId="3A5981E6" w14:textId="5B2609B6" w:rsidR="006C352A" w:rsidRDefault="006C352A" w:rsidP="006C352A">
       <w:r>
         <w:t xml:space="preserve">Lääkehoitosuunnitelmaa päivitetään aina tarpeen mukaan, kuitenkin vähintään vuosittain. Lääkehoitosuunnitelma on hyväksytetty lääkärillä. Lääkehoitosuunnitelman toteutumista seurataan erityisesti vastuusairaanhoitaja </w:t>
       </w:r>
       <w:r w:rsidR="008014EB">
         <w:t>Salla Kilven</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> toimesta, esihenkilö </w:t>
       </w:r>
       <w:r w:rsidR="008014EB">
         <w:t>Anne Järvenpää</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> valvoo kuitenkin </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">lääkehoitosuunnitelman toteutumista. Kaikkien työntekijöiden on luettava lääkehoitosuunnitelma ja kuitattava se luetuksi. Osaaminen varmistetaan käymällä lääkehoitosuunnitelmassa määritellyt koulutukset, niihin liittyvät tentit sekä antaen käytännön lääkkeen anto- ja jakonäytöt. Tentit ja lääkenäytöt suoritettua työntekijöiden lääkeluvat hyväksytetään myös lääkärillä. Vastuusairaanhoitaja perehdyttää kaikki työntekijät lääkehoitoon ja huolehtii lääkelupien ajantasaisuudesta yhdessä esihenkilön kanssa. Kaikkien yksikössä työskentelevien tulee käydä läpi lääkehoitosuunnitelmaan tutustuminen, vastuusairaanhoitajan lääkehoitoon perehtyminen sekä suorittaa vaaditut lääkeluvat. </w:t>
+        <w:t>lääkehoitosuunnitelman toteutumista. Kaikkien työntekijöiden on luettava lääkehoitosuunnitelma ja kuitattava se luetuksi. Osaaminen varmistetaan käymällä lääkehoitosuunnitelmassa määritellyt koulutukset, niihin liittyvät tentit sekä antaen käytännön lääkkeen anto- ja jakonäytöt. Tentit ja lääkenäytöt suoritettua työntekijöiden lääkeluvat hyväk</w:t>
+      </w:r>
+      <w:r w:rsidR="0010724F">
+        <w:t>syy vastuusairaanhoitaja ja palveluesihenkilö</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Vastuusairaanhoitaja perehdyttää kaikki työntekijät lääkehoitoon ja huolehtii lääkelupien ajantasaisuudesta yhdessä esihenkilön kanssa. Kaikkien yksikössä työskentelevien tulee käydä läpi lääkehoitosuunnitelmaan tutustuminen, vastuusairaanhoitajan lääkehoitoon perehtyminen sekä suorittaa vaaditut lääkeluvat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D92A33" w14:textId="77777777" w:rsidR="006C352A" w:rsidRDefault="006C352A" w:rsidP="006C352A">
+    <w:p w14:paraId="16D92A33" w14:textId="29D004DF" w:rsidR="006C352A" w:rsidRDefault="006C352A" w:rsidP="006C352A">
       <w:r>
-        <w:t>Lääkepoikkeamista, haittatapahtumista, vaaratapahtumista ja läheltä piti -tilanteista tehdään aina IMS- ilmoitus sekä tapahtuma kirjataan asiakastietojärjestelmään. Tilanteista ilmoitetaan aina myös asiakkaalle ja toimintayksikölle. IMS-ilmoitukset käsitellään tiimipalaverissa. Esihenkilö ja vastuusairaanhoitaja vastaanottavat ilmoitukset yhteisöllisen asumisen lääkepoikkeamista ja ryhtyvät tarvittaviin toimenpiteisiin. Esihenkilö vastaa, että toimintatapoja muutetaan lääkepoikkeamailmoitusten perusteella niin, että vastaavien tapahtumien toistuminen estetään ja uudet toimintatavat jalkautuvat organisaation arkeen.</w:t>
+        <w:t xml:space="preserve">Lääkepoikkeamista, haittatapahtumista, vaaratapahtumista ja läheltä piti -tilanteista tehdään aina IMS- ilmoitus sekä tapahtuma kirjataan asiakastietojärjestelmään. Tilanteista ilmoitetaan aina myös asiakkaalle ja toimintayksikölle. IMS-ilmoitukset käsitellään tiimipalaverissa. </w:t>
+      </w:r>
+      <w:r w:rsidR="0010724F">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astuusairaanhoitaja vastaanott</w:t>
+      </w:r>
+      <w:r w:rsidR="0010724F">
+        <w:t>aa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ilmoitukset yhteisöllisen asumisen lääkepoikkeamista ja ryhty</w:t>
+      </w:r>
+      <w:r w:rsidR="0010724F">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tarvittaviin toimenpiteisiin. Esihenkilö vastaa, että toimintatapoja muutetaan lääkepoikkeamailmoitusten perusteella niin, että vastaavien tapahtumien toistuminen estetään ja uudet toimintatavat jalkautuvat organisaation arkeen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088DF83E" w14:textId="2434B19C" w:rsidR="0090756D" w:rsidRPr="0090756D" w:rsidRDefault="006C352A" w:rsidP="006C352A">
       <w:r>
         <w:t>Asiakas ohjataan kunnallisen terveydenhuollon/opiskelijaterveydenhuollon piiriin. Tarvittaessa asiakas voi saada saattajan mukaansa päivystykseen/lääkärikäynnille mennessä. Avopalvelut ovat asiakkaan kotona tehtävää työtä ja asiakkaan toimintakykyä vahvistavaa palvelua. Fyysisen- ja psyykkisen terveyden edistäminen, sairauksien kanssa selviytyminen sekä oman jaksamisen kohentuminen ovat oleellisia asioita työskentelyssä. Kannustamme asiakkaitamme huolehtimaan itsestään sekä motivoimme heitä terveyttä edistäviin toimintoihin kuten esimerkiksi lääkehoidon toteutumiseen, terapioiden toteutumiseen ja perusterveydenhuollon/erikoissairaanhoidon käynteihin sitoutumiseen. Psyykkistä ja fyysistä terveyttä edistävässä työskentelyssä hyödynnämme esimerkiksi mielenterveyden käsi- menetelmää. Lääkehoitoa tarkastellaan asiakkaan hoitavassa kontaktissa, jossa lääkäri määrittelee lääkehoidon. Tarvittaessa hoitavan tahon kanssa tehdään yhteistyötä. Asiakkaiden kanssa varmistetaan reseptien päivittäminen ja lääkkeiden haku apteekista asiakkaan kanssa yhdessä tuen tarpeen mukaan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01AC9818" w14:textId="5031B443" w:rsidR="008C0AD2" w:rsidRPr="00522F8C" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc188956185"/>
       <w:r w:rsidRPr="00522F8C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Lääkinnälliset laitteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="682E1034" w14:textId="2EAA25CF" w:rsidR="00F05B9D" w:rsidRDefault="00F05B9D" w:rsidP="00F05B9D">
@@ -7021,176 +7206,206 @@
       <w:bookmarkStart w:id="75" w:name="_Toc188956186"/>
       <w:r w:rsidRPr="00F108EA">
         <w:t>Asiakas</w:t>
       </w:r>
       <w:r>
         <w:t>työhön</w:t>
       </w:r>
       <w:r w:rsidRPr="00F108EA">
         <w:t xml:space="preserve"> osallistuvan henkilöstön riittävyyden ja osaamisen varmistaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="48570FBF" w14:textId="04F232D9" w:rsidR="007418AE" w:rsidRDefault="00066129" w:rsidP="00236FA3">
       <w:r>
         <w:t>Hovineidon</w:t>
       </w:r>
       <w:r w:rsidR="007418AE">
         <w:t xml:space="preserve"> riittävä ja osaava, yksikön omavalvontaan sitoutunut henkilöstö on keskeinen tekijä palvelun laadun ja asiakasturvallisuuden varmistamisessa sekä palvelujen kehittämisessä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC6F37B" w14:textId="3D4E897B" w:rsidR="007418AE" w:rsidRDefault="00F86CBF" w:rsidP="00236FA3">
+    <w:p w14:paraId="7FC6F37B" w14:textId="5BA8DFDC" w:rsidR="007418AE" w:rsidRDefault="00F86CBF" w:rsidP="00236FA3">
       <w:r>
         <w:t>Hovineidon</w:t>
       </w:r>
       <w:r w:rsidR="00527F46">
         <w:t xml:space="preserve"> yhteisöllinen asumisyksikkö</w:t>
       </w:r>
       <w:r w:rsidR="007418AE">
         <w:t xml:space="preserve"> on rekisteröity </w:t>
       </w:r>
       <w:r w:rsidR="00527F46">
         <w:t>Hoivatien Oy</w:t>
       </w:r>
       <w:r w:rsidR="00D52BA2">
         <w:t>:n</w:t>
       </w:r>
       <w:r w:rsidR="00527F46">
         <w:t xml:space="preserve">, Turun avopalveluiden </w:t>
       </w:r>
       <w:r w:rsidR="007418AE">
         <w:t>palvelu</w:t>
       </w:r>
       <w:r w:rsidR="00D52BA2">
         <w:t>pisteeksi</w:t>
       </w:r>
       <w:r w:rsidR="007418AE">
-        <w:t xml:space="preserve">, jonka rekisterinmukainen henkilöstömäärä on yhteensä 4 henkilötyövuotta (htv). Yksikössä työskentelee </w:t>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+        <w:t xml:space="preserve">, jonka rekisterinmukainen henkilöstömäärä on yhteensä </w:t>
+      </w:r>
+      <w:r w:rsidR="000E60AF">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="007418AE">
-        <w:t xml:space="preserve"> työntekijää, joiden koulutukset ovat Sosionomi YAMK</w:t>
+        <w:t xml:space="preserve"> henkilötyövuotta (htv). Yksikössä työskentelee </w:t>
+      </w:r>
+      <w:r w:rsidR="000E60AF">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007418AE">
+        <w:t xml:space="preserve"> työntekijää, joiden koulutukset ovat </w:t>
+      </w:r>
+      <w:r w:rsidR="000E60AF">
+        <w:t xml:space="preserve">Toimintaterapeutti/KTM, </w:t>
+      </w:r>
+      <w:r w:rsidR="007418AE">
+        <w:t>Sosionomi YAMK</w:t>
       </w:r>
       <w:r w:rsidR="0081256C">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00220A0A">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0081256C">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007418AE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00EC2D55">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007418AE">
         <w:t>Sairaanhoitaja</w:t>
       </w:r>
       <w:r w:rsidR="0081256C">
         <w:t>/kätilö</w:t>
       </w:r>
       <w:r w:rsidR="007418AE">
         <w:t xml:space="preserve"> AMK. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397E1741" w14:textId="19ECD076" w:rsidR="007418AE" w:rsidRDefault="007418AE" w:rsidP="00236FA3">
       <w:r>
         <w:t xml:space="preserve">Henkilökunnan kelpoisuusvaatimuksissa noudatetaan sosiaali- ja terveysalan lupa- ja valvontavirasto Valviran ohjeistuksia sekä annettua lakia sosiaalihuollon ammatillisen henkilöstön kelpoisuudesta. Työntekijöillä on lisäksi monipuolisesti muita </w:t>
       </w:r>
       <w:r w:rsidR="00275A65">
         <w:t>täydennyskoulutuksia.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C2415D" w14:textId="4AE2C041" w:rsidR="007418AE" w:rsidRDefault="007418AE" w:rsidP="00236FA3">
+    <w:p w14:paraId="78C2415D" w14:textId="7427D1E5" w:rsidR="007418AE" w:rsidRDefault="007418AE" w:rsidP="00236FA3">
       <w:r>
         <w:t>Työntekijä ilmoittaa poissaolosta välittömästi palveluesimies Anne Järvenpäälle.</w:t>
       </w:r>
       <w:r w:rsidR="00526D54">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00526D54" w:rsidRPr="00526D54">
         <w:t xml:space="preserve">Yksikössä </w:t>
       </w:r>
       <w:r w:rsidR="004C1CDC">
         <w:t>on oma keikkalaisten rinki, josta esihenkilö järjestää sijaisen tarvittaessa</w:t>
       </w:r>
       <w:r w:rsidR="00526D54" w:rsidRPr="00526D54">
         <w:t>. Työntekijöiden loma-ajat järjestellään</w:t>
       </w:r>
       <w:r w:rsidR="00D744A6">
         <w:t xml:space="preserve"> joko vakituisen henkilöstön</w:t>
       </w:r>
       <w:r w:rsidR="00526D54" w:rsidRPr="00526D54">
-        <w:t xml:space="preserve"> sijaisuuksilla</w:t>
+        <w:t xml:space="preserve"> sijais</w:t>
+      </w:r>
+      <w:r w:rsidR="000E60AF">
+        <w:t>tu</w:t>
+      </w:r>
+      <w:r w:rsidR="00526D54" w:rsidRPr="00526D54">
+        <w:t>ksilla</w:t>
       </w:r>
       <w:r w:rsidR="00D744A6">
         <w:t xml:space="preserve"> tai keikkalaisten sijaistamisella</w:t>
       </w:r>
       <w:r w:rsidR="00526D54" w:rsidRPr="00526D54">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Palveluyksikön vastuuhenkilö varmistaa riittävän henkilöstön kaikissa tilanteissa seuraamalla asiakkaiden määrää ja palvelutarpeita suhteessa henkilöstöresursseihin. Tarvittaessa rekrytoidaan lisää henkilöstöä tai muokataan palvelun toteutustapaa. </w:t>
       </w:r>
       <w:r w:rsidR="00406BCE" w:rsidRPr="00406BCE">
         <w:t xml:space="preserve">Tilanteissa, jos henkilöstöä ei ole riittävästi, käytetään priorisointia ja tehtävien uudelleenorganisointia. Kriittiset asiakastilanteet hoidetaan aina ensin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77DFE2B7" w14:textId="0D9158D7" w:rsidR="007418AE" w:rsidRDefault="00406BCE" w:rsidP="00236FA3">
       <w:r>
         <w:t>Esihenkilö vastaa, että s</w:t>
       </w:r>
       <w:r w:rsidR="007418AE">
         <w:t xml:space="preserve">osiaali- ja terveydenhuollon ammattihenkilöiden ammattioikeudet varmistetaan tarkistamalla rekisteritiedot sosiaalihuollon ja terveydenhuollon ammattihenkilöiden keskusrekisteristä (Terhikki/Suosikki) rekrytointivaiheessa. Terhikki- ja Suosikki-rekisteritarkistukset dokumentoidaan henkilöstöjärjestelmään. Lasten kanssa työskentelevien rikostausta selvitetään viipymättä pyytämällä rikosrekisteriote kaikilta </w:t>
       </w:r>
       <w:r w:rsidR="00C10D0C">
         <w:t>alaikäisten</w:t>
       </w:r>
       <w:r w:rsidR="007418AE">
         <w:t xml:space="preserve"> kanssa työskenteleviltä työntekijöiltä työsuhteen alkaessa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586E4076" w14:textId="0AAF85A9" w:rsidR="00406BCE" w:rsidRDefault="007418AE" w:rsidP="00236FA3">
+    <w:p w14:paraId="586E4076" w14:textId="2D501783" w:rsidR="00406BCE" w:rsidRDefault="007418AE" w:rsidP="00236FA3">
       <w:r>
-        <w:t xml:space="preserve">Palvelun tuottamiseen osallistuvalla henkilöstöllä asianmukainen koulutus, riittävä osaaminen ja ammattitaito sekä kielitaito varmistetaan rekrytointivaiheessa tarkistamalla todistukset ja haastattelemalla hakija. Kielitaito varmistetaan haastattelussa. Työntekijöiden osaamisen kehittymistä seurataan kehityskeskusteluissa. Palveluyksikön henkilöstöllä on runsaasti alakohtaista työkokemusta. Kaikilla työntekijöillä on voimassa oleva EA-koulutus sekä suurimmalla osalla </w:t>
+        <w:t xml:space="preserve">Palvelun tuottamiseen osallistuvalla henkilöstöllä asianmukainen koulutus, riittävä osaaminen ja ammattitaito sekä kielitaito varmistetaan rekrytointivaiheessa tarkistamalla todistukset ja haastattelemalla hakija. Kielitaito varmistetaan haastattelussa. Työntekijöiden osaamisen kehittymistä seurataan kehityskeskusteluissa. Palveluyksikön henkilöstöllä on runsaasti alakohtaista työkokemusta. Kaikilla työntekijöillä on voimassa oleva EA-koulutus sekä </w:t>
+      </w:r>
+      <w:r w:rsidR="000E60AF">
+        <w:t>syksyllä 2026 tiimi koulutetaan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> väkivallan ennaltaehkäisy ja hallinta -koulutu</w:t>
+      </w:r>
+      <w:r w:rsidR="000E60AF">
+        <w:t>ksella</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Avekki). Lisäksi henkilöstöllä on </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">väkivallan ennaltaehkäisy ja hallinta -koulutus (Avekki). Lisäksi henkilöstöllä on monipuolisesti täydennyskoulutuksia. Täydennyskoulutuksia ovat esimerkiksi </w:t>
+        <w:t xml:space="preserve">monipuolisesti täydennyskoulutuksia. Täydennyskoulutuksia ovat esimerkiksi </w:t>
       </w:r>
       <w:r w:rsidR="00406BCE">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">europsykiatrinen valmentaja. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0570D0CC" w14:textId="77777777" w:rsidR="00406BCE" w:rsidRDefault="00406BCE" w:rsidP="00236FA3">
       <w:r>
         <w:t>Avopalveluissa</w:t>
       </w:r>
       <w:r w:rsidR="007418AE">
         <w:t xml:space="preserve"> on perehdytyssuunnitelma, jossa on huomioitu laajasti työsuhteeseen ja työn sisältöön liittyviä asioita sekä omavalvontaan perehtyminen. Henkilöstön perehdyttäminen tapahtuu strukturoidun perehdytysohjelman mukaisesti. Ammattitaidon ylläpitämisestä huolehditaan täydennyskoulutussuunnitelman avulla. Täydennyskoulutuksiin osallistumista seurataan henkilöstöjärjestelmässä</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007418AE">
         <w:t xml:space="preserve"> Henkilöstön täydennyskoulutuksista huolehditaan ja varmistetaan, että työntekijät osallistuvat riittävästi ammatilliseen täydennyskoulutukseen. Palveluesimies seuraa henkilöstön koulutuksiin osallistumista ja varmistaa, että jokaisella työntekijällä on mahdollisuus osallistua tarpeiden mukaisiin koulutuksiin säännöllisesti. Henkilöstön osaamista ja työskentelyn asianmukaisuutta seurataan säännöllisellä palautteella, kehityskeskusteluilla ja tiimivastaavan tuella. Havaittuihin epäkohtiin puututaan keskustelemalla, lisäperehdytyksellä ja tarvittaessa muilla henkilöstöhallinnon toimenpiteillä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6C6695" w14:textId="0E5C402C" w:rsidR="007418AE" w:rsidRPr="007418AE" w:rsidRDefault="000952F1" w:rsidP="00236FA3">
       <w:r>
         <w:t>Hovineidon</w:t>
@@ -7457,162 +7672,118 @@
       <w:bookmarkStart w:id="79" w:name="_Toc175741903"/>
       <w:bookmarkStart w:id="80" w:name="_Toc175741967"/>
       <w:bookmarkStart w:id="81" w:name="_Toc188357438"/>
       <w:bookmarkStart w:id="82" w:name="_Toc188956187"/>
       <w:r w:rsidRPr="00F108EA">
         <w:t>Yhdenvertaisuuden, osallisuuden ja asiakkaan aseman ja oikeuksien varmistaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="5E20E4C9" w14:textId="77777777" w:rsidR="0087140E" w:rsidRDefault="0087140E" w:rsidP="0087140E">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="_Hlk187227441"/>
     </w:p>
-    <w:p w14:paraId="4AAEEC02" w14:textId="38BB1BCD" w:rsidR="00F46171" w:rsidRDefault="00DA3A33" w:rsidP="00406BCE">
-[...42 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3E266617" w14:textId="77777777" w:rsidR="00F46171" w:rsidRDefault="00406BCE" w:rsidP="00406BCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406BCE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alueen potilas- ja sosiaaliasiavastaavan tehtävät ja yhteystiedot: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196E90D7" w14:textId="77777777" w:rsidR="00F46171" w:rsidRDefault="00406BCE" w:rsidP="00406BCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406BCE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sosiaaliasiavastaava, Varha Puhelin 02 313 2399 Puhelinaika ma-pe 10-12 ja 13-15 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300AB70F" w14:textId="2E19E13A" w:rsidR="00F46171" w:rsidRDefault="00406BCE" w:rsidP="00406BCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406BCE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sähköpostiosoite </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00F46171" w:rsidRPr="00582109">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>sosiaaliasiavastaava@varha.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00406BCE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E80A340" w14:textId="614D9069" w:rsidR="00F46171" w:rsidRDefault="00406BCE" w:rsidP="00406BCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00406BCE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sosiaaliasiavastaavan tehtävänä on muun muassa neuvoa sosiaalihuollon asiakkaita heidän asemaansa ja oikeuksiinsa liittyvissä</w:t>
       </w:r>
       <w:r w:rsidR="00F46171">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00406BCE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hän neuvoo ja tarvittaessa avustaa </w:t>
       </w:r>
       <w:r w:rsidR="001C4A69">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hovineidon</w:t>
       </w:r>
       <w:r w:rsidRPr="00406BCE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> asiakasta esimerkiksi tekemään muistutuksen, kantelun tai oikaisuvaatimuksen. Hän voi myös avustaa asiakkaan sosiaalihuoltoon ja oikeusturvaan liittyvän asian vireillepanossa. Sosiaaliasiavastaava voi tiedottaa asiakkaan oikeuksista ja toimia asiakkaan oikeuksien edistämiseksi ja toteuttamiseksi. Sosiaaliasiavastaava seuraa asiakkaiden oikeuksien ja aseman kehitystä ja antaa siitä selvityksen hyvinvointialueelle. </w:t>
@@ -7827,58 +7998,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5224E3CE" w14:textId="72131509" w:rsidR="003436C8" w:rsidRDefault="00F46171" w:rsidP="00406BCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46171">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaiden itsemääräämisoikeutta vahvistetaan konkreettisesti päivittäisessä työssä kuuntelemalla ja kunnioittamalla asiakkaan toiveita ja mielipiteitä. Asiakasta tuetaan päätöksenteossa ja kannustetaan aktiivisuuteen omissa asioissaan. </w:t>
       </w:r>
       <w:r w:rsidR="00D81A55">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hovineidossa</w:t>
       </w:r>
       <w:r w:rsidRPr="00F46171">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ei käytetä rajoitustoimenpiteitä. Asiakkaan lakisääteisten palvelua koskevien suunnitelmien laadinnan ja </w:t>
+        <w:t xml:space="preserve"> ei käytetä rajoitustoimenpiteitä. Asiakkaan lakisääteisten palvelua koskevien suunnitelmien laadinnan ja päivittämisen menettelytapa on, että ensimmäinen versio suunnitelmasta laaditaan yhden (1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F46171">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">päivittämisen menettelytapa on, että ensimmäinen versio suunnitelmasta laaditaan yhden (1) kuukauden kuluessa asiakkuuden alkamisesta. Suunnitelma laaditaan aina yhdessä asiakkaan kanssa. Suunnitelman laatiminen on asiakkaan oman nimetyn työntekijän vastuulla, ja tiimivastaava tukee suunnitelman laatimisessa. Suunnitelma päivitetään 6 kuukauden välein. </w:t>
+        <w:t xml:space="preserve">kuukauden kuluessa asiakkuuden alkamisesta. Suunnitelma laaditaan aina yhdessä asiakkaan kanssa. Suunnitelman laatiminen on asiakkaan oman nimetyn työntekijän vastuulla, ja tiimivastaava tukee suunnitelman laatimisessa. Suunnitelma päivitetään 6 kuukauden välein. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C276B28" w14:textId="2C0E8BF9" w:rsidR="003436C8" w:rsidRDefault="00F46171" w:rsidP="00406BCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46171">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiimivastaava seuraa suunnitelmien ajantasaisuutta vuosikellon avulla. </w:t>
       </w:r>
       <w:r w:rsidR="007F4434">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Hovineidon</w:t>
       </w:r>
       <w:r w:rsidRPr="00F46171">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8172,65 +8343,60 @@
           </w:tcPr>
           <w:p w14:paraId="3DB8FF0C" w14:textId="2C65C6DD" w:rsidR="006C6444" w:rsidRDefault="003436C8" w:rsidP="006C6444">
             <w:r>
               <w:t>Palveluesimies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C6444" w14:paraId="1E4171B2" w14:textId="77777777" w:rsidTr="006C6444">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="675A3D86" w14:textId="0B6C85DA" w:rsidR="006C6444" w:rsidRDefault="003436C8" w:rsidP="006C6444">
             <w:r w:rsidRPr="003436C8">
               <w:t>Asiakkaan epäasiallinen kohtelu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BF73AE3" w14:textId="2DFF529C" w:rsidR="006C6444" w:rsidRDefault="003436C8" w:rsidP="006C6444">
             <w:r w:rsidRPr="003436C8">
-              <w:t xml:space="preserve">Henkilöstön ammattietiikan vahvistaminen, avoin </w:t>
-[...3 lines deleted...]
-              <w:t>keskustelukulttuuri, matala kynnys puuttua</w:t>
+              <w:t>Henkilöstön ammattietiikan vahvistaminen, avoin keskustelukulttuuri, matala kynnys puuttua</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="269ADDF3" w14:textId="11033E4B" w:rsidR="006C6444" w:rsidRDefault="003436C8" w:rsidP="006C6444">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Palveluesimies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E2D275" w14:textId="77777777" w:rsidR="006C6444" w:rsidRDefault="006C6444" w:rsidP="006C6444"/>
     <w:p w14:paraId="395FE8EB" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="00B76151">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Toc188357439"/>
       <w:bookmarkStart w:id="85" w:name="_Toc188956188"/>
       <w:bookmarkStart w:id="86" w:name="_Toc1562178527"/>
       <w:bookmarkStart w:id="87" w:name="_Toc175740441"/>
       <w:bookmarkStart w:id="88" w:name="_Toc175741904"/>
       <w:bookmarkStart w:id="89" w:name="_Toc175741968"/>
       <w:r>
         <w:t>Toiminnan kehittäminen, omavalvonnan toteutumisen seuranta ja raportointi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="0E955617" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRPr="00DF6AAC" w:rsidRDefault="008C0AD2" w:rsidP="00DF6AAC">
       <w:pPr>
@@ -8286,130 +8452,114 @@
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hoivatiellä on käytössä väärinkäytösten ilmoituskanava (EasyWhistle). Työntekijät, asiakkaat ja muut sidosryhmät voivat ilmoittaa kanavan kautta epäillyistä väärinkäytöksistä tai epäeettisestä toiminnasta luottamuksellisesti. Ilmoituksen voi tehdä nimettömänä ja kaikki ilmoituskanavan kautta jätetyt ilmoitukset käsitellään ehdottoman luottamuksellisesti. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096A9B2A" w14:textId="77777777" w:rsidR="0095010B" w:rsidRPr="0095010B" w:rsidRDefault="005E00A7" w:rsidP="005740E9">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sote-alan ammattilaisia sitoo velvollisuus tehdä esimerkiksi lastensuojeluilmoitus (LSL 25 §) tai ennakollinen lastensuojeluilmoitus (LSL 25 c §). Lastensuojeluilmoituksen tekeminen on ohjeistettu työntekijöille Hoivatien sähköisessä oppimisympäristössä, kohdassa "Huoli lapsesta". </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FAC708" w14:textId="77777777" w:rsidR="0095010B" w:rsidRPr="0095010B" w:rsidRDefault="005E00A7" w:rsidP="005740E9">
+    <w:p w14:paraId="4C5D853C" w14:textId="31E23E9F" w:rsidR="0095010B" w:rsidRPr="0024529B" w:rsidRDefault="005E00A7" w:rsidP="0024529B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aikuisasiakkaiden kohdalla huolitilanteessa tehdään sosiaalihuoltolain mukainen yhteydenotto palvelutarpeen arvioimiseksi yhteistyössä asiakkaan kanssa. </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1CEC22FC" w14:textId="77777777" w:rsidR="0095010B" w:rsidRDefault="005E00A7" w:rsidP="0095010B">
       <w:r>
         <w:t>Omavalvonnassa ilmeneviin epäkohtiin ja puutteisiin puututaan tilanteen edellyttämällä tavalla välittömästi.</w:t>
       </w:r>
       <w:r w:rsidR="0095010B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Epäkohdat käsitellään tiimipalavereissa, ja niiden pohjalta sovitaan korjaavista toimenpiteistä ja vastuuhenkilöistä. Toimenpiteiden toteutumista seurataan säännöllisesti. Vaara- ja haittatapahtumien sekä epäkohtien ja poikkeamien ilmoitusmenettelyt ja raportointikäytännöt toteutetaan IMS-järjestelmän avulla. Henkilöstöllä on velvollisuus ilmoittaa havaitsemistaan epäkohdista IMS-järjestelmän kautta. Poikkeamat käsitellään säännöllisesti tiimipalavereissa. Työsuojelutoimikunta käsittelee turvallisuuspoikkeamat kaksi kertaa vuodessa, ja ne käsitellään myös johdon katselmuksessa kaksi kertaa vuodessa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="643151F8" w14:textId="772930CF" w:rsidR="0095010B" w:rsidRDefault="005E00A7" w:rsidP="0095010B">
       <w:r>
         <w:t>Asiakkailla ja läheisillä on mahdollisuus tehdä vaara- ja haittatapahtumailmoitus esimerkiksi sähköpostilla yksikön vastuuhenkilölle tai whistleblowing-ilmoituskanavan kautta. He voivat tehdä myös muistutuksen, jossa epäkohta tuodaan esiin. Epäkohta-, haitta- ja vaaratapahtumien käsittelyn ja niistä oppimisen prosessi sisältää tapahtuman dokumentoinnin, analysoinnin, korjaavien toimenpiteiden suunnittelun ja toteuttamisen sekä seurannan. Prosessiin kuuluu myös tapahtumasta oppiminen ja toimintatapojen kehittäminen vastaavien tapahtumien estämiseksi jatkossa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4E45C9" w14:textId="77777777" w:rsidR="0095010B" w:rsidRDefault="0095010B" w:rsidP="0095010B"/>
     <w:p w14:paraId="06D1E693" w14:textId="547C354C" w:rsidR="008C0AD2" w:rsidRPr="00DF6AAC" w:rsidRDefault="008C0AD2" w:rsidP="00DF6AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="96" w:name="_Toc175740443"/>
       <w:bookmarkStart w:id="97" w:name="_Toc175741906"/>
       <w:bookmarkStart w:id="98" w:name="_Toc175741970"/>
       <w:bookmarkStart w:id="99" w:name="_Toc188357441"/>
       <w:bookmarkStart w:id="100" w:name="_Toc188956190"/>
       <w:r w:rsidRPr="00DF6AAC">
-        <w:lastRenderedPageBreak/>
         <w:t>Vakavien vaaratapahtumien tutkinta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="6A526CEA" w14:textId="77777777" w:rsidR="0095010B" w:rsidRDefault="0095010B" w:rsidP="0095010B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74EF35E6" w14:textId="77777777" w:rsidR="00FE3CDF" w:rsidRDefault="00FE3CDF" w:rsidP="0095010B">
       <w:r w:rsidRPr="00FE3CDF">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hoivatiellä vakavat vaaratapahtumat on määritelty STM:n ohjeistuksen mukaisesti. Kun seuraukset ovat vakavat, tutkinta tehdään aina. Vakavassa vaaratapahtumassa asiakkaalle on aiheutunut tai olisi voinut aiheutua vakavaa tai huomattavaa pysyvää haittaa, taikka hänen henkeensä tai turvallisuuteensa kohdistuu vakava vaara. Vakavaksi haitaksi katsotaan tyypillisesti kuolemaan johtanut, henkeä uhannut, sairaalahoidon aloittamiseen tai jatkamiseen, pysyvään tai merkittävään vammaan, toimintaesteisyyteen tai -kyvyttömyyteen johtanut tilanne. Vakava vaaratapahtuma on myös tilanne, jossa uhka kohdistuu suureen joukkoon asiakkaita. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D0CAED" w14:textId="4A05A8C9" w:rsidR="00FE3CDF" w:rsidRDefault="00FE3CDF" w:rsidP="0095010B">
       <w:r w:rsidRPr="00FE3CDF">
         <w:t>Vakavia vaaratapahtumia voivat olla esimerkiksi asiakkaan itsemurhayritys tai muu itsetuhoinen käyttäytyminen, hyväksikäytön tai väkivallan kohteeksi joutuminen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3CDF">
         <w:t xml:space="preserve">Tutkinta tehdään myös vakavista läheltä piti-tilanteista sekä toistuvista vaaratilanteista, jotka viittaavat aina rakenteelliseen, työprosessissa olevaan epäkohtaan. Tutkinta tehdään myös silloin, jos vaaratilanteesta on tullut ilmoituksia esimerkiksi asiakkailta tai muilta sidosryhmiltä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1EA018" w14:textId="77777777" w:rsidR="00FE3CDF" w:rsidRDefault="00FE3CDF" w:rsidP="0095010B">
       <w:r w:rsidRPr="00FE3CDF">
         <w:t xml:space="preserve">Yksikön esihenkilö arvioi tutkinnan laajuuden ja resurssitarpeen vaaratilannekohtaisesti. Vakavien vaaratapahtumien tutkinta auttaa tunnistamaan turvallisuuspuutteita, kohdistamaan resursseja järkevästi ja kehittämään yleistä turvallisuuskulttuuria. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339C1E17" w14:textId="77777777" w:rsidR="0089604B" w:rsidRDefault="00FE3CDF" w:rsidP="0095010B">
       <w:r w:rsidRPr="00FE3CDF">
         <w:t>Jos asiakkaan henki tai terveys on välittömässä vaarassa, tilanteen havainnut työntekijä hälyttää 112 ja antaa tarvittavan ensiavun. Lievemmässä vaaratilanteessa hän varmistaa asiakkaalle tarkoituksenmukaisen avun, esimerkiksi lääkärikäynnin. Työntekijä varmista</w:t>
       </w:r>
       <w:r w:rsidR="0089604B">
         <w:t>a</w:t>
@@ -8435,52 +8585,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA09A8F" w14:textId="77777777" w:rsidR="0089604B" w:rsidRDefault="00FE3CDF" w:rsidP="0095010B">
       <w:r w:rsidRPr="00FE3CDF">
         <w:t xml:space="preserve">Mikäli kyse on Hoivatien toimintayksikkörajat ylittävästä vaaratilanteesta, prosessin omistaja nimeää tapauskohtaisesti laajemman tutkintaryhmän, joka sopii keskinäisestä työnjaosta tilanteen edellyttämällä tavalla. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0443D0" w14:textId="77777777" w:rsidR="0089604B" w:rsidRDefault="00FE3CDF" w:rsidP="0095010B">
       <w:r w:rsidRPr="00FE3CDF">
         <w:t xml:space="preserve">Juurisyyanalyysin jälkeen yksikön esihenkilö määrittelee tapahtumasta opittavissa olevat asiat ja päättää yhdessä </w:t>
       </w:r>
       <w:r w:rsidR="0089604B">
         <w:t>palvelujohtajan</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE3CDF">
         <w:t xml:space="preserve"> kanssa korjaavat toimenpiteet sekä niiden aikataulun, jotta vastaava tilanne voidaan jatkossa estää. Yksikön esihenkilö dokumentoi käsittelyn huolellisesti poikkeamaraporttiin. Huolellinen dokumentointi mahdollistaa mm. tilaajan selvityspyyntöön annettavan selkeän vastineen. Työohjeesta ja suunnitelmasta vastaava työntekijä päivittää työohjeen tarvittavalla tavalla. Esihenkilö varmistaa, että yksikön sisäinen viestintä pysyy prosessin ajan avoimena ja tiiviinä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FA2FDE" w14:textId="77777777" w:rsidR="0089604B" w:rsidRDefault="00FE3CDF" w:rsidP="0095010B">
       <w:r w:rsidRPr="00FE3CDF">
         <w:t xml:space="preserve">Yksikön esihenkilö seuraa oman esihenkilönsä kanssa korjaavien toimenpiteiden toteutuksen etenemistä, riittävyyttä ja vaikuttavuutta. Muutosjohtamisella varmistetaan, että tehdyt toimenpiteet jäävät osaksi yksikön toimintakulttuuria. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A296B9D" w14:textId="77777777" w:rsidR="0089604B" w:rsidRDefault="00FE3CDF" w:rsidP="0095010B">
       <w:r w:rsidRPr="00FE3CDF">
+        <w:t xml:space="preserve">Yksikön esihenkilö varmistaa, että vaaratapahtumasta ja sen tutkinnasta kerrotaan asiakkaalle ja läheisille rehellisesti ja ymmärrettävästi. Asiakkaalle esitetään anteeksipyyntö mahdollisuuden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3CDF">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Yksikön esihenkilö varmistaa, että vaaratapahtumasta ja sen tutkinnasta kerrotaan asiakkaalle ja läheisille rehellisesti ja ymmärrettävästi. Asiakkaalle esitetään anteeksipyyntö mahdollisuuden mukaan kasvotusten. Esihenkilö varmistaa tilaajan kanssa, että asiakkaalle järjestetään tarvittava psykososiaalinen tuki, ja että asiakkaalla on tieto mahdollisuudesta käyttää omia oikeusturvakeinoja. </w:t>
+        <w:t xml:space="preserve">mukaan kasvotusten. Esihenkilö varmistaa tilaajan kanssa, että asiakkaalle järjestetään tarvittava psykososiaalinen tuki, ja että asiakkaalla on tieto mahdollisuudesta käyttää omia oikeusturvakeinoja. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694F8F78" w14:textId="77777777" w:rsidR="0089604B" w:rsidRDefault="00FE3CDF" w:rsidP="0095010B">
       <w:r w:rsidRPr="00FE3CDF">
         <w:t xml:space="preserve">Vaaratilanteen tutkinnasta vastaava esihenkilö varmistaa, että selvitys toteutetaan johdonmukaisesti, ilman ennakko-oletuksia tutkinnan laadun varmistamiseksi. Hän varmistaa, että mukana olevat henkilöt eivät koe käsittelyä uhkaavaksi tai syyllistäväksi. Huomio kiinnitetään tilanteessa mukana olleiden yksittäisten henkilöiden sijaan systeemiin: toimintaprosessiin, johtamistapaan ja olosuhteisiin (tilat, työohjeet, työmenetelmät, työntekijöiden osaaminen, turvallisuusjärjestelmät, laitteiden toimivuus). Keskittymällä vaaratapahtuman synnyttäneisiin olosuhteisiin ja ympäristöön Hoivatiellä tuetaan avoimen, oppivan ja rakentavan turvallisuuskulttuurin kehittymistä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEEE9AF" w14:textId="7C2D1A1C" w:rsidR="00FE3CDF" w:rsidRDefault="00FE3CDF" w:rsidP="0095010B">
       <w:r w:rsidRPr="00FE3CDF">
         <w:t>Esihenkilö tukee työntekijöitä varmistamalla psykologisesti turvallisen keskusteluympäristön ja organisoi tarvittaessa lisätukea yhteistyössä työterveyshuollon kanssa. Vakavien vaaratapahtumien käsittely on osa jatkuvaa parantamista ja turvallisuuskulttuurin kehittämistä. Yksikön esihenkilö varmistaa, että kaikki vakavat vaaratapahtumat ja niiden tutkinnan tulokset dokumentoidaan ja analysoidaan. Korjaavien toimenpiteiden jälkeen esihenkilö päivittää tunnistettujen riskien pohjalta toimintaa ohjaavat suunnitelmat, työohjeet, järjestää työntekijöille tarvittavaa lisäkoulutusta ja seuraa yhdessä tiimivastaavan kanssa toimenpiteiden vaikuttavuutta. Esihenkilö vahvistaa yksikön turvallisuuskulttuuria kannustamalla työntekijöitä avoimeen raportointiin ja jatkuvaan kehittämiseen. Hoivatien johto on sitoutunut turvallisuuden kehittämiseen ja varmistaa, että tieto otetaan huomioon strategisessa päätöksenteossa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="507A7545" w14:textId="504D3770" w:rsidR="008C0AD2" w:rsidRPr="00DF6AAC" w:rsidRDefault="008C0AD2" w:rsidP="0089604B"/>
     <w:p w14:paraId="4887B457" w14:textId="0BB494BC" w:rsidR="008C0AD2" w:rsidRPr="00DF6AAC" w:rsidRDefault="008C0AD2" w:rsidP="00DF6AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="101" w:name="_Toc188357442"/>
       <w:bookmarkStart w:id="102" w:name="_Toc175740444"/>
       <w:bookmarkStart w:id="103" w:name="_Toc175741907"/>
       <w:bookmarkStart w:id="104" w:name="_Toc175741971"/>
       <w:bookmarkStart w:id="105" w:name="_Toc188956191"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:rPr>
           <w:rStyle w:val="Otsikko3Char"/>
@@ -8496,4213 +8649,1053 @@
       <w:bookmarkEnd w:id="105"/>
     </w:p>
     <w:p w14:paraId="42EDC310" w14:textId="77777777" w:rsidR="00464C2F" w:rsidRDefault="00464C2F" w:rsidP="00A23290"/>
     <w:p w14:paraId="46331064" w14:textId="77777777" w:rsidR="00464C2F" w:rsidRDefault="00464C2F" w:rsidP="00A23290">
       <w:r>
         <w:t xml:space="preserve">Epäkohtailmoitusten sekä poikkeamailmoitusten käsittelyssä esiin tullutta epäkohtatietoa hyödynnetään yksikön omavalvonnan ja toiminnan laadun kehittämisessä analysoimalla tietoa ja tunnistamalla kehittämiskohteita. Tiedon perusteella suunnitellaan ja toteutetaan korjaavia toimenpiteitä, joiden vaikuttavuutta seurataan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57208E30" w14:textId="77777777" w:rsidR="00464C2F" w:rsidRDefault="00464C2F" w:rsidP="00A23290">
       <w:r>
         <w:t xml:space="preserve">Muistutuksissa ja kanteluissa ilmi tulleet epäkohdat tai puutteet huomioidaan toiminnassa ja sen kehittämisessä käymällä ne läpi henkilöstön kanssa ja suunnittelemalla tarvittavat toimenpiteet epäkohtien korjaamiseksi. Muistutusten ja kanteluiden perusteella arvioidaan myös, onko tarpeen tehdä muutoksia toimintaohjeisiin tai käytäntöihin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599F6238" w14:textId="77777777" w:rsidR="00E43257" w:rsidRDefault="00464C2F" w:rsidP="00A23290">
       <w:r>
         <w:t xml:space="preserve">Yksikön henkilökunnan tietoisuus käytössä olevista palautekanavista varmistetaan perehdytyksellä ja säännöllisellä tiedottamisella. Asia on esillä säännöllisesti tiimipalavereissa, ja palautekanavista on tietoa saatavilla IMS-järjestelmässä. Säännöllisesti kerättyä ja muuten saatua palautetta hyödynnetään omavalvonnan ja toiminnan laadun kehittämisessä analysoimalla palautetta säännöllisesti ja tunnistamalla kehittämiskohteita. Palautteiden pohjalta laaditaan kehittämissuunnitelmia ja toteutetaan tarvittavia muutoksia toimintaan. Palautteen vaikutukset raportoidaan myös asiakkaille ja yhteistyökumppaneille. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581F4E28" w14:textId="59457B7D" w:rsidR="00464C2F" w:rsidRDefault="00464C2F" w:rsidP="00A23290">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Valvontaviranomaisten antama ohjaus ja päätökset huomioidaan omavalvonnan ja toiminnan laadun kehittämisessä käymällä ne läpi henkilöstön kanssa ja tekemällä tarvittavat muutokset toimintaan. Tarkastuskäynneillä saatu viranomaisohjeistus käydään läpi liiketoiminnan esihenkilöiden johtoryhmässä, millä varmistetaan asian korjaaminen myös muissa yksiköissä. Keskeiset </w:t>
-[...3 lines deleted...]
-        <w:t>tarkastuskäyntihavainnot kerätään toimintajärjestelmässä tallennettuna olevaan yhteisesti jaettuun dokumenttiin jokaisen Hoivatien yksikön toiminnasta vastaavan hyödynnettäväksi.</w:t>
+        <w:t>Valvontaviranomaisten antama ohjaus ja päätökset huomioidaan omavalvonnan ja toiminnan laadun kehittämisessä käymällä ne läpi henkilöstön kanssa ja tekemällä tarvittavat muutokset toimintaan. Tarkastuskäynneillä saatu viranomaisohjeistus käydään läpi liiketoiminnan esihenkilöiden johtoryhmässä, millä varmistetaan asian korjaaminen myös muissa yksiköissä. Keskeiset tarkastuskäyntihavainnot kerätään toimintajärjestelmässä tallennettuna olevaan yhteisesti jaettuun dokumenttiin jokaisen Hoivatien yksikön toiminnasta vastaavan hyödynnettäväksi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C134AE" w14:textId="5287E931" w:rsidR="008C0AD2" w:rsidRPr="00DF6AAC" w:rsidRDefault="008C0AD2" w:rsidP="00DF6AAC">
+    <w:p w14:paraId="28C134AE" w14:textId="5287E931" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="00DF6AAC">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="106" w:name="_Toc188357443"/>
       <w:bookmarkStart w:id="107" w:name="_Toc188956192"/>
       <w:bookmarkStart w:id="108" w:name="_Toc175740445"/>
       <w:bookmarkStart w:id="109" w:name="_Toc175741908"/>
       <w:bookmarkStart w:id="110" w:name="_Toc175741972"/>
       <w:r w:rsidRPr="00DF6AAC">
+        <w:lastRenderedPageBreak/>
         <w:t>Omavalvon</w:t>
       </w:r>
       <w:bookmarkStart w:id="111" w:name="_Toc175740446"/>
       <w:bookmarkStart w:id="112" w:name="_Toc175741909"/>
       <w:bookmarkStart w:id="113" w:name="_Toc175741973"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:t xml:space="preserve">nan toteutumisen </w:t>
       </w:r>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:t>seurantaraportti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:r w:rsidRPr="00DF6AAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9C66BC" w14:textId="374836D5" w:rsidR="008C0AD2" w:rsidRPr="00986836" w:rsidRDefault="00986836" w:rsidP="007F47BA">
+    <w:p w14:paraId="67934946" w14:textId="5F48D498" w:rsidR="001A45D0" w:rsidRPr="00986836" w:rsidRDefault="001A45D0" w:rsidP="001A45D0">
       <w:r>
-        <w:t xml:space="preserve">Omavalvonnan lähtökohtia ovat </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="008C0AD2" w:rsidRPr="00986836">
+        <w:t xml:space="preserve">Omavalvonnan lähtökohtia ovat seuranta ja ennakointi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
         <w:t xml:space="preserve">Saamme tietoa </w:t>
       </w:r>
-      <w:r w:rsidR="00BB5610">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> toteutettavasta omavalvontakyselystä, </w:t>
+      <w:r w:rsidRPr="001A45D0">
+        <w:t xml:space="preserve">Hovineidon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">laadun ja asiakasturvallisuuden kehittämisen tarpeista esimerkiksi poikkeamahavainnoista, kvartaaleittain toteutettavasta omavalvontakyselystä, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ulkoisista </w:t>
       </w:r>
-      <w:r w:rsidR="008C0AD2" w:rsidRPr="00986836">
+      <w:r w:rsidRPr="00986836">
         <w:t>auditoinneista, omavalvontapäivistä, asiakastyön vaikuttavuus- ja arviointimittareista, asiakaspalautteista</w:t>
       </w:r>
-      <w:r w:rsidR="00EA7BD4">
+      <w:r>
         <w:t xml:space="preserve"> ja</w:t>
       </w:r>
-      <w:r w:rsidR="008C0AD2" w:rsidRPr="00986836">
+      <w:r w:rsidRPr="00986836">
         <w:t xml:space="preserve"> henkilöstöpalautteista. </w:t>
       </w:r>
-      <w:r w:rsidR="00D33772">
+      <w:r>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="008C0AD2" w:rsidRPr="00986836">
-[...14 lines deleted...]
-      <w:r w:rsidR="00D33772" w:rsidRPr="00986836">
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">eurantaa tehdään säännöllisesti myös viikkotiimien yhteydessä. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kehittämistarvehavaintoja voi tulla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
         <w:t xml:space="preserve">viranomaisten </w:t>
       </w:r>
-      <w:r w:rsidR="007940FD">
+      <w:r>
         <w:t>valvonta- ja ohjaus</w:t>
       </w:r>
-      <w:r w:rsidR="00D33772" w:rsidRPr="00986836">
+      <w:r w:rsidRPr="00986836">
         <w:t>käynneilt</w:t>
       </w:r>
-      <w:r w:rsidR="00D33772">
+      <w:r>
         <w:t xml:space="preserve">ä ja </w:t>
       </w:r>
-      <w:r w:rsidR="00D33772" w:rsidRPr="00986836">
+      <w:r w:rsidRPr="00986836">
         <w:t>mahdollisista muistutuksista</w:t>
       </w:r>
-      <w:r w:rsidR="00D33772">
+      <w:r>
         <w:t xml:space="preserve">, kantelusta tai </w:t>
       </w:r>
-      <w:r w:rsidR="00D33772" w:rsidRPr="00986836">
+      <w:r w:rsidRPr="00986836">
         <w:t>epäkohtailmoituksista</w:t>
       </w:r>
-      <w:r w:rsidR="00D33772">
+      <w:r>
+        <w:t xml:space="preserve"> Hovineidon palveluesihenkilö </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">vastaa siitä, että havaittuihin kehittämistarpeisiin reagoidaan ja ne korjataan. Omavalvontasuunnitelma päivitetään tehtyjen toimenpiteiden osalta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186EEBEE" w14:textId="0D62DD61" w:rsidR="001A45D0" w:rsidRDefault="001A45D0" w:rsidP="001A45D0">
+      <w:r w:rsidRPr="001A45D0">
+        <w:t>Hovineidon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>palveluesihenkilö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve"> vastaa siitä, että </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omavalvontasuunnitelmaa seurataan seurantadokumentissa. Seurannan perusteella tehdyt muutokset j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>ulkaistaan neljän (4) kuukauden välein osana omavalvontasuunnitelmaa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986836">
+        <w:t>alla olevassa taulukossa</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00886E09">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2AE4A9C6" w14:textId="5DF8CBE3" w:rsidR="00D33772" w:rsidRDefault="00886E09" w:rsidP="007F47BA">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">vastuuhenkilö vastaa siitä, että suunnitelman toteutumisen seurantaa koskeva selvitys ja toimenpiteet julkaistaan neljän (4) kuukauden välein osana omavalvontasuunnitelmaa. Seurantaraportointi ja omavalvontasuunnitelman päivittäminen on kirjattu yksikön vuosikelloon. </w:t>
+    <w:p w14:paraId="725DD9B5" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRDefault="001A45D0" w:rsidP="001A45D0">
+      <w:r w:rsidRPr="00986836">
+        <w:t xml:space="preserve">Seurantaraportointi ja omavalvontasuunnitelman päivittäminen on kirjattu yksikön vuosikelloon. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2650C766" w14:textId="00B319DC" w:rsidR="008C0AD2" w:rsidRPr="00986836" w:rsidRDefault="008C0AD2" w:rsidP="007F47BA">
-[...31 lines deleted...]
-    <w:p w14:paraId="5185EA7A" w14:textId="286F01CB" w:rsidR="008C0AD2" w:rsidRPr="00986836" w:rsidRDefault="008C0AD2" w:rsidP="007F47BA">
+    <w:p w14:paraId="1575E333" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="00986836" w:rsidRDefault="001A45D0" w:rsidP="001A45D0">
       <w:r w:rsidRPr="00986836">
         <w:t xml:space="preserve">Seurantaraportointi: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19812908" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRPr="00986836" w:rsidRDefault="008C0AD2" w:rsidP="007F47BA">
+    <w:p w14:paraId="6699EB79" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRDefault="001A45D0" w:rsidP="001A45D0">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00986836">
         <w:t xml:space="preserve">tammikuu – huhtikuu </w:t>
       </w:r>
       <w:r w:rsidRPr="00986836">
         <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r w:rsidRPr="00986836">
-        <w:t xml:space="preserve"> julkaisu toukokuun alussa</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B0FE22A" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRPr="00986836" w:rsidRDefault="008C0AD2" w:rsidP="007F47BA">
+        <w:t xml:space="preserve"> julkaisu toukokuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00986836">
         <w:t xml:space="preserve">toukokuu – elokuu </w:t>
       </w:r>
       <w:r w:rsidRPr="00986836">
         <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r w:rsidRPr="00986836">
-        <w:t xml:space="preserve"> julkaisu syyskuun alussa</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B6418F4" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="007F47BA">
+        <w:t xml:space="preserve"> julkaisu syyskuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00986836">
         <w:t xml:space="preserve">syyskuu – joulukuu </w:t>
       </w:r>
       <w:r w:rsidRPr="00986836">
         <w:sym w:font="Wingdings" w:char="F0E0"/>
       </w:r>
       <w:r w:rsidRPr="00986836">
-        <w:t xml:space="preserve"> julkaisu tammikuun alussa</w:t>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="110"/>
+        <w:t xml:space="preserve"> julkaisu tammikuun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10. pv mennessä</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TaulukkoRuudukko"/>
-        <w:tblW w:w="10773" w:type="dxa"/>
-        <w:tblInd w:w="-572" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3621"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1398"/>
+        <w:gridCol w:w="2103"/>
+        <w:gridCol w:w="4626"/>
+        <w:gridCol w:w="974"/>
+        <w:gridCol w:w="999"/>
+        <w:gridCol w:w="926"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w14:paraId="09C1DB0E" w14:textId="77777777" w:rsidTr="00AE7CFF">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="001A45D0" w14:paraId="50342644" w14:textId="77777777" w:rsidTr="0031159A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="06CC5D8B" w14:textId="4C873356" w:rsidR="00EA7BD4" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="39EB79E4" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...69 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-              <w:keepNext/>
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-              <w:t>Tehdyt seurantahavainnot</w:t>
+              <w:t>Muutoksen ajankohta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="50FBBA79" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00E36113" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="19B0001D" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E36113">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Kehittämistoimenpiteet</w:t>
+              <w:t>Muutokset</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="642D8C98" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00E36113" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="10011BAD" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E36113">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Aikataulu</w:t>
+              <w:t>Aloitta-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="158F65BC" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008116F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>matta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="42779EDA" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00E36113" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="393EA561" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E36113">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Vastuu</w:t>
+              <w:t>Kesken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
           </w:tcPr>
-          <w:p w14:paraId="0215DFCD" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00E36113" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="335B4A0A" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E36113">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i w:val="0"/>
-[...4 lines deleted...]
-                <w:lang w:val="fi-FI"/>
               </w:rPr>
-              <w:t>Seuranta</w:t>
+              <w:t>Valmis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w14:paraId="36772FF6" w14:textId="77777777" w:rsidTr="00AE7CFF">
+      <w:tr w:rsidR="001A45D0" w14:paraId="39C45BC2" w14:textId="77777777" w:rsidTr="0031159A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="382BACDF" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="7BACE73A" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C4BF6">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Poikkeamat</w:t>
-[...33 lines deleted...]
-              <w:t>poikkeamaa, jotka on käsitelty tiimissä</w:t>
+              <w:t>Syyskuu 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35EDF35D" w14:textId="13ECE09C" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="001D08D0" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="64988D71" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRDefault="00F82E54" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olemme tarkentaneet lääkehoitosuunnitelmaa ja tehneet selkeämpää työnjakoa </w:t>
+              <w:t>-Työssä jaksamisen lisääminen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E8F6E0A" w14:textId="77777777" w:rsidR="00F82E54" w:rsidRDefault="00F82E54" w:rsidP="0031159A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-Tarkennukset lääkehoitosuunnitelmaan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E559700" w14:textId="77777777" w:rsidR="00F82E54" w:rsidRDefault="00F82E54" w:rsidP="0031159A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-Suunnitelmien ja mittareiden seuranta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="332F84D2" w14:textId="5EAEFC9B" w:rsidR="00965D0B" w:rsidRPr="008116F8" w:rsidRDefault="00965D0B" w:rsidP="0031159A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>-Turvallisuuskäytänteiden tarkentaminen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="049E16FF" w14:textId="6532E2A0" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="410743BB" w14:textId="23724369" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE4F0CE" w14:textId="1DBDDEE0" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="001D08D0" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="0B3F3156" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRDefault="00F82E54" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Vastuusairaanhoitaja</w:t>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D34A10B" w14:textId="77777777" w:rsidR="00F82E54" w:rsidRDefault="00F82E54" w:rsidP="0031159A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="744AA84E" w14:textId="77777777" w:rsidR="00F82E54" w:rsidRDefault="00F82E54" w:rsidP="0031159A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBE35CC" w14:textId="6F27A342" w:rsidR="00965D0B" w:rsidRPr="008116F8" w:rsidRDefault="00965D0B" w:rsidP="0031159A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF6E334" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="7E8E3370" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00243EA5">
+          </w:p>
+          <w:p w14:paraId="7222BD48" w14:textId="48901D78" w:rsidR="00F82E54" w:rsidRPr="008116F8" w:rsidRDefault="00F82E54" w:rsidP="0031159A">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w14:paraId="00065737" w14:textId="77777777" w:rsidTr="00AE7CFF">
+      <w:tr w:rsidR="001A45D0" w14:paraId="3A009B94" w14:textId="77777777" w:rsidTr="0031159A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1577C3B1" w14:textId="1037344E" w:rsidR="00EA7BD4" w:rsidRPr="006C4BF6" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="3D00EAD5" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C4BF6">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asiakaspalaute </w:t>
-[...23 lines deleted...]
-              <w:t>Asiakaspalaute käydään läpi tiimissä sekä asiakkaiden kanssa</w:t>
+              <w:t>Tammikuu 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9B102E" w14:textId="0EE3909F" w:rsidR="00310AD3" w:rsidRPr="00310AD3" w:rsidRDefault="00310AD3" w:rsidP="00310AD3">
-[...121 lines deleted...]
-          <w:p w14:paraId="0E4C8A10" w14:textId="25BC2B90" w:rsidR="00EA7BD4" w:rsidRPr="006C4BF6" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="673DC08C" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...25 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1F06E4" w14:textId="2F8D77E6" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="4710AC87" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44583BCF" w14:textId="12CBCD3E" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="65B77F92" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07FB4C05" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="4BA5FDA6" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w14:paraId="4647BD81" w14:textId="77777777" w:rsidTr="00AE7CFF">
+      <w:tr w:rsidR="001A45D0" w14:paraId="097A3743" w14:textId="77777777" w:rsidTr="0031159A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCB09AD" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="006C4BF6" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="445D412D" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C4BF6">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omavalvontakysely-itsearviointi </w:t>
+              <w:t>Toukokuu 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="443F1C52" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="489A2EF8" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="442E53F9" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="5E08AED8" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40585DA9" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="0E286AA4" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="190DECF2" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="3F8FC4B5" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w14:paraId="0CE46987" w14:textId="77777777" w:rsidTr="00AE7CFF">
+      <w:tr w:rsidR="001A45D0" w14:paraId="3339D004" w14:textId="77777777" w:rsidTr="0031159A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="493DE38A" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="006C4BF6" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="30A6C135" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C4BF6">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Auditointi/</w:t>
-[...15 lines deleted...]
-              <w:t>omavalvontapäivä</w:t>
+              <w:t>Syyskuu 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="026427EE" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="084EED1E" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="575C9227" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="56EB49BA" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="155FC0F5" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="1B783665" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="157A38DE" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="6DCB81A7" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w14:paraId="7A99B99E" w14:textId="77777777" w:rsidTr="00AE7CFF">
+      <w:tr w:rsidR="001A45D0" w14:paraId="783E8E33" w14:textId="77777777" w:rsidTr="0031159A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31B12175" w14:textId="454C3A92" w:rsidR="00EA7BD4" w:rsidRPr="006C4BF6" w:rsidRDefault="00441E67" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="4BEDF61B" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:iCs/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C4BF6">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Ohjaus- ja valvontakäyn</w:t>
-[...5 lines deleted...]
-              <w:t>nit</w:t>
+              <w:t>Tammikuu 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="735D4EEE" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="03073CAF" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAA00F6" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="47AFB501" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF3CAFC" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="3ABFC062" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBF1BC8" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="694431FC" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w14:paraId="1BB3F97F" w14:textId="77777777" w:rsidTr="00AE7CFF">
+      <w:tr w:rsidR="001A45D0" w14:paraId="1A8C859E" w14:textId="77777777" w:rsidTr="0031159A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7672ED3D" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="006C4BF6" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="12E22BD2" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C4BF6">
+            <w:r w:rsidRPr="008116F8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Muistutus/kantelu/muutoksenhaku</w:t>
-[...15 lines deleted...]
-              <w:t>valvontalaki 29§</w:t>
+              <w:t>Toukokuu 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="654BC635" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="09B7E358" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26FFBF2A" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="6E996874" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5574EA" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="0E4920E8" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2114" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="357319DD" w14:textId="77777777" w:rsidR="00EA7BD4" w:rsidRPr="00726A10" w:rsidRDefault="00EA7BD4" w:rsidP="00AE7CFF">
+          <w:p w14:paraId="26801403" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="008116F8" w:rsidRDefault="001A45D0" w:rsidP="0031159A">
             <w:pPr>
-              <w:pStyle w:val="Kuvaotsikko"/>
-              <w:keepNext/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...244 lines deleted...]
-                <w:lang w:val="fi-FI"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D57DE7F" w14:textId="77777777" w:rsidR="00847F3E" w:rsidRDefault="00847F3E" w:rsidP="001A3280">
-[...2449 lines deleted...]
-    </w:tbl>
+    <w:p w14:paraId="2DD8947C" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRDefault="001A45D0" w:rsidP="001A45D0"/>
+    <w:p w14:paraId="6DA03E44" w14:textId="77777777" w:rsidR="001A45D0" w:rsidRPr="001A45D0" w:rsidRDefault="001A45D0" w:rsidP="001A45D0"/>
     <w:p w14:paraId="4F77FFA8" w14:textId="34395796" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="00CE14D2">
       <w:pPr>
         <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Toc188357444"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc188956193"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
       <w:r w:rsidRPr="00177923">
         <w:t>Omavalvontasuunnitelman</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E36113">
         <w:t xml:space="preserve">ja raportoinnin </w:t>
       </w:r>
       <w:r>
         <w:t>hyväksyminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
     </w:p>
     <w:p w14:paraId="59206FE8" w14:textId="7162DF80" w:rsidR="008C0AD2" w:rsidRPr="004272DE" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2">
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">Tämän omavalvontasuunnitelman </w:t>
       </w:r>
       <w:r w:rsidR="00E36113">
         <w:t xml:space="preserve">ja raportoinnin </w:t>
       </w:r>
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">hyväksyy ja vahvistaa </w:t>
       </w:r>
       <w:r w:rsidR="00886E09">
         <w:t xml:space="preserve">Turun avopalveluiden </w:t>
       </w:r>
       <w:r w:rsidRPr="004272DE">
         <w:t xml:space="preserve">vastuuhenkilö. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C720FFE" w14:textId="77777777" w:rsidR="008C0AD2" w:rsidRDefault="008C0AD2" w:rsidP="008C0AD2"/>
-    <w:p w14:paraId="4EDC4EA7" w14:textId="61050E89" w:rsidR="008C0AD2" w:rsidRPr="004272DE" w:rsidRDefault="00886E09" w:rsidP="008C0AD2">
+    <w:p w14:paraId="4EDC4EA7" w14:textId="38D60F15" w:rsidR="008C0AD2" w:rsidRPr="004272DE" w:rsidRDefault="00886E09" w:rsidP="008C0AD2">
       <w:r>
         <w:t xml:space="preserve">Turussa </w:t>
       </w:r>
-      <w:r w:rsidR="004D31F3">
-[...3 lines deleted...]
-        <w:t>.5</w:t>
+      <w:r w:rsidR="00F82E54">
+        <w:t>31.8</w:t>
       </w:r>
       <w:r w:rsidR="00220A0A">
         <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B162F64" w14:textId="4EBF54A2" w:rsidR="002418D3" w:rsidRDefault="00886E09" w:rsidP="008C0AD2">
       <w:r>
         <w:t>Anne Järvenpää</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14694C52" w14:textId="3760E490" w:rsidR="00AE0724" w:rsidRDefault="00AE0724" w:rsidP="008C0AD2">
       <w:r>
         <w:t>Palveluesimies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3232E522" w14:textId="57A0946C" w:rsidR="00AE0724" w:rsidRDefault="00AE0724" w:rsidP="008C0AD2">
       <w:r>
         <w:t>Hoivatie Oy Turun avopalvelut</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="37E30406" w14:textId="1487EDFE" w:rsidR="00DC25C8" w:rsidRDefault="00DC25C8" w:rsidP="00C210E7">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC25C8" w:rsidSect="00D102AD">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02A50B01" w14:textId="77777777" w:rsidR="00556006" w:rsidRDefault="00556006" w:rsidP="0069208C">
+    <w:p w14:paraId="233D96E9" w14:textId="77777777" w:rsidR="009E396A" w:rsidRDefault="009E396A" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77ABAE52" w14:textId="77777777" w:rsidR="00556006" w:rsidRDefault="00556006" w:rsidP="0069208C">
+    <w:p w14:paraId="1A4F3E69" w14:textId="77777777" w:rsidR="009E396A" w:rsidRDefault="009E396A" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3B858481" w14:textId="77777777" w:rsidR="00556006" w:rsidRDefault="00556006">
+    <w:p w14:paraId="1940F74E" w14:textId="77777777" w:rsidR="009E396A" w:rsidRDefault="009E396A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12820,71 +9813,71 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A798D4F" w14:textId="77777777" w:rsidR="00AE7CFF" w:rsidRDefault="00AE7CFF">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="452D838E" w14:textId="77777777" w:rsidR="00AE7CFF" w:rsidRDefault="00AE7CFF">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08A5B74B" w14:textId="77777777" w:rsidR="00556006" w:rsidRDefault="00556006" w:rsidP="0069208C">
+    <w:p w14:paraId="44591615" w14:textId="77777777" w:rsidR="009E396A" w:rsidRDefault="009E396A" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D2DD8CF" w14:textId="77777777" w:rsidR="00556006" w:rsidRDefault="00556006" w:rsidP="0069208C">
+    <w:p w14:paraId="2A8E0408" w14:textId="77777777" w:rsidR="009E396A" w:rsidRDefault="009E396A" w:rsidP="0069208C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="757538FA" w14:textId="77777777" w:rsidR="00556006" w:rsidRDefault="00556006">
+    <w:p w14:paraId="42981B89" w14:textId="77777777" w:rsidR="009E396A" w:rsidRDefault="009E396A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B451FF4" w14:textId="77777777" w:rsidR="00AE7CFF" w:rsidRDefault="00AE7CFF">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="610EAB3F" w14:textId="5F8DDB3F" w:rsidR="00AE7CFF" w:rsidRPr="009C78B6" w:rsidRDefault="00AE7CFF">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
       <w:rPr>
         <w:b/>
@@ -15143,50 +12136,51 @@
     <w:rsid w:val="00025232"/>
     <w:rsid w:val="00025243"/>
     <w:rsid w:val="00025614"/>
     <w:rsid w:val="00025759"/>
     <w:rsid w:val="00025825"/>
     <w:rsid w:val="000259EC"/>
     <w:rsid w:val="00025C6B"/>
     <w:rsid w:val="00025E04"/>
     <w:rsid w:val="000260B9"/>
     <w:rsid w:val="000260DF"/>
     <w:rsid w:val="00026194"/>
     <w:rsid w:val="000262DF"/>
     <w:rsid w:val="00026314"/>
     <w:rsid w:val="0002654C"/>
     <w:rsid w:val="0002657C"/>
     <w:rsid w:val="00026651"/>
     <w:rsid w:val="000267F9"/>
     <w:rsid w:val="00026898"/>
     <w:rsid w:val="00026A23"/>
     <w:rsid w:val="00026BBD"/>
     <w:rsid w:val="00026FAA"/>
     <w:rsid w:val="00026FC1"/>
     <w:rsid w:val="00027137"/>
     <w:rsid w:val="00027274"/>
     <w:rsid w:val="000272D4"/>
+    <w:rsid w:val="00027567"/>
     <w:rsid w:val="0002763F"/>
     <w:rsid w:val="00027923"/>
     <w:rsid w:val="000279E6"/>
     <w:rsid w:val="00027B85"/>
     <w:rsid w:val="00027CAB"/>
     <w:rsid w:val="00027EB9"/>
     <w:rsid w:val="00027EE4"/>
     <w:rsid w:val="0003002E"/>
     <w:rsid w:val="000303D1"/>
     <w:rsid w:val="000303D6"/>
     <w:rsid w:val="0003049C"/>
     <w:rsid w:val="00030642"/>
     <w:rsid w:val="00030648"/>
     <w:rsid w:val="0003095B"/>
     <w:rsid w:val="000309BB"/>
     <w:rsid w:val="00030A00"/>
     <w:rsid w:val="00030A9A"/>
     <w:rsid w:val="00030C39"/>
     <w:rsid w:val="00030C8F"/>
     <w:rsid w:val="00030EAA"/>
     <w:rsid w:val="0003100B"/>
     <w:rsid w:val="0003113A"/>
     <w:rsid w:val="0003134C"/>
     <w:rsid w:val="000313E9"/>
     <w:rsid w:val="00031422"/>
@@ -15619,50 +12613,51 @@
     <w:rsid w:val="00086173"/>
     <w:rsid w:val="00086502"/>
     <w:rsid w:val="0008651E"/>
     <w:rsid w:val="000865A0"/>
     <w:rsid w:val="000867F1"/>
     <w:rsid w:val="00086831"/>
     <w:rsid w:val="00086B38"/>
     <w:rsid w:val="00086B6A"/>
     <w:rsid w:val="00086C4D"/>
     <w:rsid w:val="00086CA6"/>
     <w:rsid w:val="00086E1C"/>
     <w:rsid w:val="000870F3"/>
     <w:rsid w:val="000870FB"/>
     <w:rsid w:val="0008710E"/>
     <w:rsid w:val="00087174"/>
     <w:rsid w:val="00087309"/>
     <w:rsid w:val="000874F0"/>
     <w:rsid w:val="00087682"/>
     <w:rsid w:val="000876D2"/>
     <w:rsid w:val="000878C8"/>
     <w:rsid w:val="00087923"/>
     <w:rsid w:val="000879F4"/>
     <w:rsid w:val="00087A2B"/>
     <w:rsid w:val="00087A69"/>
     <w:rsid w:val="00087B30"/>
+    <w:rsid w:val="00087C02"/>
     <w:rsid w:val="00087C9D"/>
     <w:rsid w:val="00087F7B"/>
     <w:rsid w:val="00087FB5"/>
     <w:rsid w:val="00087FC5"/>
     <w:rsid w:val="000900CD"/>
     <w:rsid w:val="000901BE"/>
     <w:rsid w:val="00090205"/>
     <w:rsid w:val="0009047E"/>
     <w:rsid w:val="00090502"/>
     <w:rsid w:val="000905D6"/>
     <w:rsid w:val="00090604"/>
     <w:rsid w:val="00090896"/>
     <w:rsid w:val="00090A83"/>
     <w:rsid w:val="00090B49"/>
     <w:rsid w:val="00090D39"/>
     <w:rsid w:val="00090DA9"/>
     <w:rsid w:val="00090DAF"/>
     <w:rsid w:val="00090DF1"/>
     <w:rsid w:val="00090E7A"/>
     <w:rsid w:val="00090E97"/>
     <w:rsid w:val="00090EB2"/>
     <w:rsid w:val="0009126B"/>
     <w:rsid w:val="00091528"/>
     <w:rsid w:val="000915E0"/>
     <w:rsid w:val="00091624"/>
@@ -16014,50 +13009,51 @@
     <w:rsid w:val="000E29EA"/>
     <w:rsid w:val="000E2C79"/>
     <w:rsid w:val="000E2CB3"/>
     <w:rsid w:val="000E2E39"/>
     <w:rsid w:val="000E2EF8"/>
     <w:rsid w:val="000E32A3"/>
     <w:rsid w:val="000E32EC"/>
     <w:rsid w:val="000E3483"/>
     <w:rsid w:val="000E3509"/>
     <w:rsid w:val="000E3ADF"/>
     <w:rsid w:val="000E3B8C"/>
     <w:rsid w:val="000E4175"/>
     <w:rsid w:val="000E4469"/>
     <w:rsid w:val="000E4567"/>
     <w:rsid w:val="000E4A51"/>
     <w:rsid w:val="000E4A6A"/>
     <w:rsid w:val="000E4A6B"/>
     <w:rsid w:val="000E4F42"/>
     <w:rsid w:val="000E53BA"/>
     <w:rsid w:val="000E53CF"/>
     <w:rsid w:val="000E567F"/>
     <w:rsid w:val="000E56A5"/>
     <w:rsid w:val="000E57AB"/>
     <w:rsid w:val="000E58EE"/>
     <w:rsid w:val="000E59EA"/>
+    <w:rsid w:val="000E60AF"/>
     <w:rsid w:val="000E6319"/>
     <w:rsid w:val="000E64F0"/>
     <w:rsid w:val="000E653B"/>
     <w:rsid w:val="000E6B07"/>
     <w:rsid w:val="000E6FA9"/>
     <w:rsid w:val="000E6FBB"/>
     <w:rsid w:val="000E7083"/>
     <w:rsid w:val="000E71FE"/>
     <w:rsid w:val="000E72EA"/>
     <w:rsid w:val="000E784B"/>
     <w:rsid w:val="000E78BC"/>
     <w:rsid w:val="000E7BDA"/>
     <w:rsid w:val="000E7D48"/>
     <w:rsid w:val="000E7EAB"/>
     <w:rsid w:val="000F001E"/>
     <w:rsid w:val="000F0837"/>
     <w:rsid w:val="000F0B39"/>
     <w:rsid w:val="000F0E03"/>
     <w:rsid w:val="000F0E2D"/>
     <w:rsid w:val="000F0F4D"/>
     <w:rsid w:val="000F1087"/>
     <w:rsid w:val="000F1090"/>
     <w:rsid w:val="000F1159"/>
     <w:rsid w:val="000F11CA"/>
     <w:rsid w:val="000F1833"/>
@@ -16168,50 +13164,51 @@
     <w:rsid w:val="00104531"/>
     <w:rsid w:val="0010465D"/>
     <w:rsid w:val="0010494F"/>
     <w:rsid w:val="00104FE9"/>
     <w:rsid w:val="00105362"/>
     <w:rsid w:val="0010538D"/>
     <w:rsid w:val="00105759"/>
     <w:rsid w:val="0010579A"/>
     <w:rsid w:val="00105CE2"/>
     <w:rsid w:val="00105DF9"/>
     <w:rsid w:val="00105E13"/>
     <w:rsid w:val="00105ECA"/>
     <w:rsid w:val="00106132"/>
     <w:rsid w:val="001061BD"/>
     <w:rsid w:val="00106452"/>
     <w:rsid w:val="001068F1"/>
     <w:rsid w:val="00106927"/>
     <w:rsid w:val="00106A42"/>
     <w:rsid w:val="00106BCC"/>
     <w:rsid w:val="00106C82"/>
     <w:rsid w:val="00106DB2"/>
     <w:rsid w:val="00106E41"/>
     <w:rsid w:val="00106F53"/>
     <w:rsid w:val="001070E3"/>
     <w:rsid w:val="0010717D"/>
+    <w:rsid w:val="0010724F"/>
     <w:rsid w:val="0010738C"/>
     <w:rsid w:val="00107474"/>
     <w:rsid w:val="001076D6"/>
     <w:rsid w:val="0010775D"/>
     <w:rsid w:val="00107855"/>
     <w:rsid w:val="0010788E"/>
     <w:rsid w:val="00107ABF"/>
     <w:rsid w:val="00107DDE"/>
     <w:rsid w:val="00107EBB"/>
     <w:rsid w:val="001101C7"/>
     <w:rsid w:val="0011042D"/>
     <w:rsid w:val="001104A9"/>
     <w:rsid w:val="00110C56"/>
     <w:rsid w:val="00110D47"/>
     <w:rsid w:val="001111DF"/>
     <w:rsid w:val="00111242"/>
     <w:rsid w:val="001115E8"/>
     <w:rsid w:val="00111880"/>
     <w:rsid w:val="001119A1"/>
     <w:rsid w:val="00111C72"/>
     <w:rsid w:val="00111EFB"/>
     <w:rsid w:val="00111FE4"/>
     <w:rsid w:val="001121B5"/>
     <w:rsid w:val="0011234B"/>
     <w:rsid w:val="001123DC"/>
@@ -16900,50 +13897,51 @@
     <w:rsid w:val="001A1E1A"/>
     <w:rsid w:val="001A1E7C"/>
     <w:rsid w:val="001A1EAF"/>
     <w:rsid w:val="001A1F13"/>
     <w:rsid w:val="001A1F1B"/>
     <w:rsid w:val="001A2081"/>
     <w:rsid w:val="001A2127"/>
     <w:rsid w:val="001A2890"/>
     <w:rsid w:val="001A2A90"/>
     <w:rsid w:val="001A2F1D"/>
     <w:rsid w:val="001A2F3F"/>
     <w:rsid w:val="001A2FDB"/>
     <w:rsid w:val="001A3280"/>
     <w:rsid w:val="001A32DA"/>
     <w:rsid w:val="001A32FA"/>
     <w:rsid w:val="001A3334"/>
     <w:rsid w:val="001A3664"/>
     <w:rsid w:val="001A37FE"/>
     <w:rsid w:val="001A3801"/>
     <w:rsid w:val="001A3987"/>
     <w:rsid w:val="001A39BF"/>
     <w:rsid w:val="001A3A33"/>
     <w:rsid w:val="001A3BC6"/>
     <w:rsid w:val="001A3C0C"/>
     <w:rsid w:val="001A3F08"/>
+    <w:rsid w:val="001A45D0"/>
     <w:rsid w:val="001A4A79"/>
     <w:rsid w:val="001A4C58"/>
     <w:rsid w:val="001A4DEB"/>
     <w:rsid w:val="001A5319"/>
     <w:rsid w:val="001A54F1"/>
     <w:rsid w:val="001A55F1"/>
     <w:rsid w:val="001A56A1"/>
     <w:rsid w:val="001A58A7"/>
     <w:rsid w:val="001A58AB"/>
     <w:rsid w:val="001A5B42"/>
     <w:rsid w:val="001A5F0B"/>
     <w:rsid w:val="001A62E8"/>
     <w:rsid w:val="001A64AB"/>
     <w:rsid w:val="001A65F6"/>
     <w:rsid w:val="001A6621"/>
     <w:rsid w:val="001A67A6"/>
     <w:rsid w:val="001A68A8"/>
     <w:rsid w:val="001A6917"/>
     <w:rsid w:val="001A69CF"/>
     <w:rsid w:val="001A6BA4"/>
     <w:rsid w:val="001A6CE0"/>
     <w:rsid w:val="001A6E7D"/>
     <w:rsid w:val="001A6FEF"/>
     <w:rsid w:val="001A7197"/>
     <w:rsid w:val="001A7271"/>
@@ -17590,86 +14588,88 @@
     <w:rsid w:val="002428B7"/>
     <w:rsid w:val="00242A2A"/>
     <w:rsid w:val="00242ED2"/>
     <w:rsid w:val="00242F58"/>
     <w:rsid w:val="002431AB"/>
     <w:rsid w:val="00243241"/>
     <w:rsid w:val="002432C5"/>
     <w:rsid w:val="00243550"/>
     <w:rsid w:val="00243A2A"/>
     <w:rsid w:val="00243A63"/>
     <w:rsid w:val="00243EA1"/>
     <w:rsid w:val="00243EA5"/>
     <w:rsid w:val="00243EBC"/>
     <w:rsid w:val="0024409E"/>
     <w:rsid w:val="002440AB"/>
     <w:rsid w:val="0024426C"/>
     <w:rsid w:val="00244356"/>
     <w:rsid w:val="0024436F"/>
     <w:rsid w:val="00244571"/>
     <w:rsid w:val="00244983"/>
     <w:rsid w:val="00244A27"/>
     <w:rsid w:val="00244C51"/>
     <w:rsid w:val="00244CBB"/>
     <w:rsid w:val="00244D39"/>
     <w:rsid w:val="0024501A"/>
+    <w:rsid w:val="0024529B"/>
     <w:rsid w:val="00245311"/>
     <w:rsid w:val="0024583D"/>
     <w:rsid w:val="002459ED"/>
     <w:rsid w:val="00245A3D"/>
     <w:rsid w:val="00245BE9"/>
     <w:rsid w:val="00245D60"/>
     <w:rsid w:val="00245FB7"/>
     <w:rsid w:val="00246150"/>
     <w:rsid w:val="0024624B"/>
     <w:rsid w:val="00246259"/>
     <w:rsid w:val="0024637A"/>
     <w:rsid w:val="00246EE8"/>
     <w:rsid w:val="002470D6"/>
     <w:rsid w:val="00247272"/>
     <w:rsid w:val="0024742C"/>
     <w:rsid w:val="002474C4"/>
     <w:rsid w:val="0024798E"/>
     <w:rsid w:val="00247A0A"/>
     <w:rsid w:val="00247A80"/>
     <w:rsid w:val="00247B74"/>
     <w:rsid w:val="00247C7C"/>
     <w:rsid w:val="00247CC5"/>
     <w:rsid w:val="00247E8F"/>
     <w:rsid w:val="00247F3F"/>
     <w:rsid w:val="00250098"/>
     <w:rsid w:val="00250104"/>
     <w:rsid w:val="002503A3"/>
     <w:rsid w:val="0025040C"/>
     <w:rsid w:val="00250527"/>
     <w:rsid w:val="002507DD"/>
     <w:rsid w:val="002508A7"/>
     <w:rsid w:val="00250912"/>
     <w:rsid w:val="002509DF"/>
     <w:rsid w:val="00250B98"/>
     <w:rsid w:val="00250E78"/>
     <w:rsid w:val="00250F0A"/>
+    <w:rsid w:val="0025103D"/>
     <w:rsid w:val="002510F9"/>
     <w:rsid w:val="00251108"/>
     <w:rsid w:val="00251297"/>
     <w:rsid w:val="0025174B"/>
     <w:rsid w:val="00251891"/>
     <w:rsid w:val="00251989"/>
     <w:rsid w:val="00251F31"/>
     <w:rsid w:val="00251FBD"/>
     <w:rsid w:val="00252136"/>
     <w:rsid w:val="002521D2"/>
     <w:rsid w:val="00252226"/>
     <w:rsid w:val="0025226F"/>
     <w:rsid w:val="00252339"/>
     <w:rsid w:val="0025245B"/>
     <w:rsid w:val="00252A31"/>
     <w:rsid w:val="00252B7A"/>
     <w:rsid w:val="00252C4C"/>
     <w:rsid w:val="0025319C"/>
     <w:rsid w:val="00253539"/>
     <w:rsid w:val="0025393E"/>
     <w:rsid w:val="00253970"/>
     <w:rsid w:val="00253B73"/>
     <w:rsid w:val="00253D84"/>
     <w:rsid w:val="00254285"/>
     <w:rsid w:val="0025451E"/>
@@ -18571,50 +15571,51 @@
     <w:rsid w:val="00322D47"/>
     <w:rsid w:val="00323158"/>
     <w:rsid w:val="0032319A"/>
     <w:rsid w:val="00323323"/>
     <w:rsid w:val="0032346A"/>
     <w:rsid w:val="003236E9"/>
     <w:rsid w:val="0032390C"/>
     <w:rsid w:val="00323ABA"/>
     <w:rsid w:val="00324228"/>
     <w:rsid w:val="00324243"/>
     <w:rsid w:val="0032431D"/>
     <w:rsid w:val="0032444A"/>
     <w:rsid w:val="00324457"/>
     <w:rsid w:val="00324590"/>
     <w:rsid w:val="003245CA"/>
     <w:rsid w:val="0032482A"/>
     <w:rsid w:val="00324AD8"/>
     <w:rsid w:val="00325163"/>
     <w:rsid w:val="003251B3"/>
     <w:rsid w:val="00325263"/>
     <w:rsid w:val="0032530A"/>
     <w:rsid w:val="0032534D"/>
     <w:rsid w:val="00325428"/>
     <w:rsid w:val="00325712"/>
     <w:rsid w:val="003258CC"/>
+    <w:rsid w:val="00325B94"/>
     <w:rsid w:val="00325C11"/>
     <w:rsid w:val="00325C59"/>
     <w:rsid w:val="00326141"/>
     <w:rsid w:val="003263BE"/>
     <w:rsid w:val="0032649C"/>
     <w:rsid w:val="003264AA"/>
     <w:rsid w:val="00326574"/>
     <w:rsid w:val="003265C8"/>
     <w:rsid w:val="00326631"/>
     <w:rsid w:val="0032666E"/>
     <w:rsid w:val="00326B29"/>
     <w:rsid w:val="00326D71"/>
     <w:rsid w:val="00326F2D"/>
     <w:rsid w:val="00326F32"/>
     <w:rsid w:val="0032725C"/>
     <w:rsid w:val="00327640"/>
     <w:rsid w:val="0032796F"/>
     <w:rsid w:val="00327CDC"/>
     <w:rsid w:val="00327CF3"/>
     <w:rsid w:val="00327EE5"/>
     <w:rsid w:val="0033073B"/>
     <w:rsid w:val="0033073F"/>
     <w:rsid w:val="003307CA"/>
     <w:rsid w:val="003309ED"/>
     <w:rsid w:val="00330B5D"/>
@@ -18710,50 +15711,51 @@
     <w:rsid w:val="003436C0"/>
     <w:rsid w:val="003436C8"/>
     <w:rsid w:val="00343C07"/>
     <w:rsid w:val="0034411E"/>
     <w:rsid w:val="003442B4"/>
     <w:rsid w:val="003442EF"/>
     <w:rsid w:val="003443F9"/>
     <w:rsid w:val="003446FD"/>
     <w:rsid w:val="0034472D"/>
     <w:rsid w:val="003448FA"/>
     <w:rsid w:val="00344DBE"/>
     <w:rsid w:val="00344FD9"/>
     <w:rsid w:val="00345036"/>
     <w:rsid w:val="003451B4"/>
     <w:rsid w:val="003452F0"/>
     <w:rsid w:val="0034531C"/>
     <w:rsid w:val="003453D6"/>
     <w:rsid w:val="003458ED"/>
     <w:rsid w:val="003459B0"/>
     <w:rsid w:val="00345CF6"/>
     <w:rsid w:val="00345D1D"/>
     <w:rsid w:val="00345D20"/>
     <w:rsid w:val="00345FA7"/>
     <w:rsid w:val="00345FD2"/>
     <w:rsid w:val="003461C7"/>
+    <w:rsid w:val="00346213"/>
     <w:rsid w:val="0034635C"/>
     <w:rsid w:val="0034696E"/>
     <w:rsid w:val="00346A25"/>
     <w:rsid w:val="00346DA8"/>
     <w:rsid w:val="00346F5F"/>
     <w:rsid w:val="00347AAD"/>
     <w:rsid w:val="00347AE9"/>
     <w:rsid w:val="00347F84"/>
     <w:rsid w:val="00350959"/>
     <w:rsid w:val="003509BF"/>
     <w:rsid w:val="00350F27"/>
     <w:rsid w:val="00350F43"/>
     <w:rsid w:val="00351086"/>
     <w:rsid w:val="003511B6"/>
     <w:rsid w:val="00351425"/>
     <w:rsid w:val="0035166D"/>
     <w:rsid w:val="00351824"/>
     <w:rsid w:val="00351B53"/>
     <w:rsid w:val="00351BFF"/>
     <w:rsid w:val="00351C9C"/>
     <w:rsid w:val="00351CCD"/>
     <w:rsid w:val="00351D0D"/>
     <w:rsid w:val="00351EE8"/>
     <w:rsid w:val="00351EEF"/>
     <w:rsid w:val="00352123"/>
@@ -18849,50 +15851,51 @@
     <w:rsid w:val="00364CC8"/>
     <w:rsid w:val="00364D87"/>
     <w:rsid w:val="00364DA7"/>
     <w:rsid w:val="00364E12"/>
     <w:rsid w:val="00364FA9"/>
     <w:rsid w:val="00365257"/>
     <w:rsid w:val="00365458"/>
     <w:rsid w:val="0036558A"/>
     <w:rsid w:val="0036587C"/>
     <w:rsid w:val="0036595A"/>
     <w:rsid w:val="00365A06"/>
     <w:rsid w:val="00365AF4"/>
     <w:rsid w:val="00365B6F"/>
     <w:rsid w:val="00365B8B"/>
     <w:rsid w:val="00365CBA"/>
     <w:rsid w:val="00365F5C"/>
     <w:rsid w:val="00366122"/>
     <w:rsid w:val="003664D5"/>
     <w:rsid w:val="0036662C"/>
     <w:rsid w:val="0036664B"/>
     <w:rsid w:val="00366658"/>
     <w:rsid w:val="003667B1"/>
     <w:rsid w:val="00366925"/>
     <w:rsid w:val="00366A8C"/>
     <w:rsid w:val="00366B15"/>
+    <w:rsid w:val="00366F44"/>
     <w:rsid w:val="00366F6D"/>
     <w:rsid w:val="003671E6"/>
     <w:rsid w:val="00367786"/>
     <w:rsid w:val="003678A4"/>
     <w:rsid w:val="00367915"/>
     <w:rsid w:val="00367B90"/>
     <w:rsid w:val="00367C96"/>
     <w:rsid w:val="00367DDD"/>
     <w:rsid w:val="00370048"/>
     <w:rsid w:val="00370061"/>
     <w:rsid w:val="003703AC"/>
     <w:rsid w:val="00370444"/>
     <w:rsid w:val="00370728"/>
     <w:rsid w:val="003707AC"/>
     <w:rsid w:val="00370A7A"/>
     <w:rsid w:val="00370D0B"/>
     <w:rsid w:val="00370E47"/>
     <w:rsid w:val="00370FC9"/>
     <w:rsid w:val="00371089"/>
     <w:rsid w:val="0037127B"/>
     <w:rsid w:val="003712F9"/>
     <w:rsid w:val="003713BC"/>
     <w:rsid w:val="00371751"/>
     <w:rsid w:val="0037197D"/>
     <w:rsid w:val="00371A26"/>
@@ -19372,50 +16375,51 @@
     <w:rsid w:val="003D5F4F"/>
     <w:rsid w:val="003D60E0"/>
     <w:rsid w:val="003D60E5"/>
     <w:rsid w:val="003D6155"/>
     <w:rsid w:val="003D6175"/>
     <w:rsid w:val="003D619B"/>
     <w:rsid w:val="003D640A"/>
     <w:rsid w:val="003D641E"/>
     <w:rsid w:val="003D6420"/>
     <w:rsid w:val="003D6440"/>
     <w:rsid w:val="003D6598"/>
     <w:rsid w:val="003D6721"/>
     <w:rsid w:val="003D673F"/>
     <w:rsid w:val="003D68CF"/>
     <w:rsid w:val="003D68D2"/>
     <w:rsid w:val="003D6AF9"/>
     <w:rsid w:val="003D6E99"/>
     <w:rsid w:val="003D712A"/>
     <w:rsid w:val="003D7184"/>
     <w:rsid w:val="003D71A8"/>
     <w:rsid w:val="003D79AE"/>
     <w:rsid w:val="003E0248"/>
     <w:rsid w:val="003E02D0"/>
     <w:rsid w:val="003E056C"/>
     <w:rsid w:val="003E0718"/>
+    <w:rsid w:val="003E07D9"/>
     <w:rsid w:val="003E0934"/>
     <w:rsid w:val="003E093A"/>
     <w:rsid w:val="003E0B0E"/>
     <w:rsid w:val="003E0B18"/>
     <w:rsid w:val="003E0B8D"/>
     <w:rsid w:val="003E0B90"/>
     <w:rsid w:val="003E0BE5"/>
     <w:rsid w:val="003E0C6C"/>
     <w:rsid w:val="003E112D"/>
     <w:rsid w:val="003E1187"/>
     <w:rsid w:val="003E12D2"/>
     <w:rsid w:val="003E1306"/>
     <w:rsid w:val="003E15A5"/>
     <w:rsid w:val="003E1643"/>
     <w:rsid w:val="003E1866"/>
     <w:rsid w:val="003E1BD0"/>
     <w:rsid w:val="003E1E86"/>
     <w:rsid w:val="003E205A"/>
     <w:rsid w:val="003E2193"/>
     <w:rsid w:val="003E222B"/>
     <w:rsid w:val="003E24C0"/>
     <w:rsid w:val="003E2525"/>
     <w:rsid w:val="003E2656"/>
     <w:rsid w:val="003E26A9"/>
     <w:rsid w:val="003E2878"/>
@@ -20286,50 +17290,51 @@
     <w:rsid w:val="004A29AE"/>
     <w:rsid w:val="004A2BE4"/>
     <w:rsid w:val="004A2EE0"/>
     <w:rsid w:val="004A3242"/>
     <w:rsid w:val="004A3251"/>
     <w:rsid w:val="004A32D1"/>
     <w:rsid w:val="004A3304"/>
     <w:rsid w:val="004A3435"/>
     <w:rsid w:val="004A345A"/>
     <w:rsid w:val="004A3595"/>
     <w:rsid w:val="004A3806"/>
     <w:rsid w:val="004A3D78"/>
     <w:rsid w:val="004A3F05"/>
     <w:rsid w:val="004A3F26"/>
     <w:rsid w:val="004A40C8"/>
     <w:rsid w:val="004A43A7"/>
     <w:rsid w:val="004A46A6"/>
     <w:rsid w:val="004A4957"/>
     <w:rsid w:val="004A4D89"/>
     <w:rsid w:val="004A4D90"/>
     <w:rsid w:val="004A4ED1"/>
     <w:rsid w:val="004A5188"/>
     <w:rsid w:val="004A5283"/>
     <w:rsid w:val="004A52EF"/>
     <w:rsid w:val="004A54C1"/>
+    <w:rsid w:val="004A5912"/>
     <w:rsid w:val="004A5CAE"/>
     <w:rsid w:val="004A5CDA"/>
     <w:rsid w:val="004A5E7A"/>
     <w:rsid w:val="004A5EFB"/>
     <w:rsid w:val="004A5F68"/>
     <w:rsid w:val="004A6126"/>
     <w:rsid w:val="004A6132"/>
     <w:rsid w:val="004A6649"/>
     <w:rsid w:val="004A6A44"/>
     <w:rsid w:val="004A6D10"/>
     <w:rsid w:val="004A6FB3"/>
     <w:rsid w:val="004A713E"/>
     <w:rsid w:val="004A715F"/>
     <w:rsid w:val="004A71A4"/>
     <w:rsid w:val="004A71F2"/>
     <w:rsid w:val="004A7700"/>
     <w:rsid w:val="004A7777"/>
     <w:rsid w:val="004A7804"/>
     <w:rsid w:val="004A78BD"/>
     <w:rsid w:val="004A78F1"/>
     <w:rsid w:val="004A7A86"/>
     <w:rsid w:val="004A7B56"/>
     <w:rsid w:val="004A7BDD"/>
     <w:rsid w:val="004A7DE4"/>
     <w:rsid w:val="004A7E8A"/>
@@ -21011,50 +18016,51 @@
     <w:rsid w:val="005473C6"/>
     <w:rsid w:val="00547584"/>
     <w:rsid w:val="005477C0"/>
     <w:rsid w:val="00547AD1"/>
     <w:rsid w:val="00547CE7"/>
     <w:rsid w:val="005501F0"/>
     <w:rsid w:val="00550246"/>
     <w:rsid w:val="00550A9F"/>
     <w:rsid w:val="00550C95"/>
     <w:rsid w:val="00550E69"/>
     <w:rsid w:val="00550F42"/>
     <w:rsid w:val="005511C9"/>
     <w:rsid w:val="005511CF"/>
     <w:rsid w:val="005512A6"/>
     <w:rsid w:val="0055138B"/>
     <w:rsid w:val="005513A4"/>
     <w:rsid w:val="005513EB"/>
     <w:rsid w:val="00551829"/>
     <w:rsid w:val="00551D8C"/>
     <w:rsid w:val="0055200A"/>
     <w:rsid w:val="0055204A"/>
     <w:rsid w:val="0055244E"/>
     <w:rsid w:val="005524E6"/>
     <w:rsid w:val="0055261D"/>
     <w:rsid w:val="005526A7"/>
+    <w:rsid w:val="00552921"/>
     <w:rsid w:val="00552B29"/>
     <w:rsid w:val="00552C80"/>
     <w:rsid w:val="00552D68"/>
     <w:rsid w:val="00552EA0"/>
     <w:rsid w:val="00552EB2"/>
     <w:rsid w:val="00552F87"/>
     <w:rsid w:val="00552FAC"/>
     <w:rsid w:val="005531EC"/>
     <w:rsid w:val="005532B2"/>
     <w:rsid w:val="005534D6"/>
     <w:rsid w:val="0055354F"/>
     <w:rsid w:val="005535B8"/>
     <w:rsid w:val="00553667"/>
     <w:rsid w:val="00553699"/>
     <w:rsid w:val="005537DF"/>
     <w:rsid w:val="005538A0"/>
     <w:rsid w:val="005539DE"/>
     <w:rsid w:val="00553AAA"/>
     <w:rsid w:val="00553F08"/>
     <w:rsid w:val="00554152"/>
     <w:rsid w:val="005541B4"/>
     <w:rsid w:val="00554315"/>
     <w:rsid w:val="00554373"/>
     <w:rsid w:val="0055456A"/>
     <w:rsid w:val="005548C5"/>
@@ -22171,50 +19177,51 @@
     <w:rsid w:val="00651159"/>
     <w:rsid w:val="006513F4"/>
     <w:rsid w:val="00651C29"/>
     <w:rsid w:val="00651D03"/>
     <w:rsid w:val="00651F18"/>
     <w:rsid w:val="00651F23"/>
     <w:rsid w:val="00651F4B"/>
     <w:rsid w:val="0065209D"/>
     <w:rsid w:val="0065231D"/>
     <w:rsid w:val="00652526"/>
     <w:rsid w:val="00652554"/>
     <w:rsid w:val="0065257B"/>
     <w:rsid w:val="0065267D"/>
     <w:rsid w:val="00652726"/>
     <w:rsid w:val="0065276B"/>
     <w:rsid w:val="00652995"/>
     <w:rsid w:val="00652A59"/>
     <w:rsid w:val="00652D22"/>
     <w:rsid w:val="00652D57"/>
     <w:rsid w:val="00652F01"/>
     <w:rsid w:val="00652F10"/>
     <w:rsid w:val="00653024"/>
     <w:rsid w:val="006530B1"/>
     <w:rsid w:val="0065318A"/>
     <w:rsid w:val="00653198"/>
+    <w:rsid w:val="0065326E"/>
     <w:rsid w:val="00653ABD"/>
     <w:rsid w:val="00653EE7"/>
     <w:rsid w:val="00653FA6"/>
     <w:rsid w:val="00654173"/>
     <w:rsid w:val="006542BC"/>
     <w:rsid w:val="0065440E"/>
     <w:rsid w:val="0065453A"/>
     <w:rsid w:val="00654659"/>
     <w:rsid w:val="00654A75"/>
     <w:rsid w:val="00654C87"/>
     <w:rsid w:val="00654FE7"/>
     <w:rsid w:val="006550D7"/>
     <w:rsid w:val="006551C5"/>
     <w:rsid w:val="006552F9"/>
     <w:rsid w:val="00655545"/>
     <w:rsid w:val="006555BC"/>
     <w:rsid w:val="006557C5"/>
     <w:rsid w:val="00655A30"/>
     <w:rsid w:val="00655AC4"/>
     <w:rsid w:val="00655AF9"/>
     <w:rsid w:val="00655D6B"/>
     <w:rsid w:val="00655E0E"/>
     <w:rsid w:val="00655E73"/>
     <w:rsid w:val="00655F97"/>
     <w:rsid w:val="00655FE2"/>
@@ -22277,50 +19284,51 @@
     <w:rsid w:val="00664584"/>
     <w:rsid w:val="00664714"/>
     <w:rsid w:val="00664769"/>
     <w:rsid w:val="0066477A"/>
     <w:rsid w:val="00664AD7"/>
     <w:rsid w:val="00664CA5"/>
     <w:rsid w:val="00664ED6"/>
     <w:rsid w:val="006652EE"/>
     <w:rsid w:val="00665425"/>
     <w:rsid w:val="006656C3"/>
     <w:rsid w:val="006657AB"/>
     <w:rsid w:val="00665899"/>
     <w:rsid w:val="00665A84"/>
     <w:rsid w:val="00666076"/>
     <w:rsid w:val="00666302"/>
     <w:rsid w:val="00666605"/>
     <w:rsid w:val="00666842"/>
     <w:rsid w:val="00666A31"/>
     <w:rsid w:val="00666A4D"/>
     <w:rsid w:val="00666BBF"/>
     <w:rsid w:val="00666D95"/>
     <w:rsid w:val="00666F54"/>
     <w:rsid w:val="00667401"/>
     <w:rsid w:val="00667526"/>
     <w:rsid w:val="0066752F"/>
+    <w:rsid w:val="00667627"/>
     <w:rsid w:val="00667910"/>
     <w:rsid w:val="00667B66"/>
     <w:rsid w:val="0067005F"/>
     <w:rsid w:val="006700CB"/>
     <w:rsid w:val="00670331"/>
     <w:rsid w:val="006707A7"/>
     <w:rsid w:val="006707FD"/>
     <w:rsid w:val="00670965"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00670E77"/>
     <w:rsid w:val="00670F09"/>
     <w:rsid w:val="00670F2B"/>
     <w:rsid w:val="00670F31"/>
     <w:rsid w:val="00670F3F"/>
     <w:rsid w:val="006714BA"/>
     <w:rsid w:val="00671610"/>
     <w:rsid w:val="00671891"/>
     <w:rsid w:val="00671A20"/>
     <w:rsid w:val="00671FB7"/>
     <w:rsid w:val="00672037"/>
     <w:rsid w:val="00672442"/>
     <w:rsid w:val="00672549"/>
     <w:rsid w:val="0067269F"/>
     <w:rsid w:val="006726D2"/>
     <w:rsid w:val="006726E3"/>
@@ -23641,50 +20649,51 @@
     <w:rsid w:val="007925DF"/>
     <w:rsid w:val="0079296A"/>
     <w:rsid w:val="00792AD9"/>
     <w:rsid w:val="00792AED"/>
     <w:rsid w:val="00792DD5"/>
     <w:rsid w:val="007930C4"/>
     <w:rsid w:val="007938EA"/>
     <w:rsid w:val="00793934"/>
     <w:rsid w:val="00793DEA"/>
     <w:rsid w:val="00793FD8"/>
     <w:rsid w:val="0079406B"/>
     <w:rsid w:val="007940FD"/>
     <w:rsid w:val="00794826"/>
     <w:rsid w:val="0079485C"/>
     <w:rsid w:val="00794918"/>
     <w:rsid w:val="00794AA8"/>
     <w:rsid w:val="00794C54"/>
     <w:rsid w:val="00794C9C"/>
     <w:rsid w:val="00795359"/>
     <w:rsid w:val="0079550E"/>
     <w:rsid w:val="007955AD"/>
     <w:rsid w:val="007955D3"/>
     <w:rsid w:val="007956FC"/>
     <w:rsid w:val="007959B4"/>
     <w:rsid w:val="00795A42"/>
+    <w:rsid w:val="00795B2B"/>
     <w:rsid w:val="00795F24"/>
     <w:rsid w:val="007961FC"/>
     <w:rsid w:val="007962DB"/>
     <w:rsid w:val="007968AB"/>
     <w:rsid w:val="00796C2D"/>
     <w:rsid w:val="00796DEF"/>
     <w:rsid w:val="0079700B"/>
     <w:rsid w:val="0079753F"/>
     <w:rsid w:val="00797C31"/>
     <w:rsid w:val="00797D02"/>
     <w:rsid w:val="00797EE5"/>
     <w:rsid w:val="007A0277"/>
     <w:rsid w:val="007A0337"/>
     <w:rsid w:val="007A03A2"/>
     <w:rsid w:val="007A0FBB"/>
     <w:rsid w:val="007A12BA"/>
     <w:rsid w:val="007A1369"/>
     <w:rsid w:val="007A1427"/>
     <w:rsid w:val="007A147A"/>
     <w:rsid w:val="007A14E9"/>
     <w:rsid w:val="007A1806"/>
     <w:rsid w:val="007A18D7"/>
     <w:rsid w:val="007A1935"/>
     <w:rsid w:val="007A1C4E"/>
     <w:rsid w:val="007A1FAC"/>
@@ -23843,50 +20852,51 @@
     <w:rsid w:val="007C34AF"/>
     <w:rsid w:val="007C3743"/>
     <w:rsid w:val="007C3922"/>
     <w:rsid w:val="007C3A10"/>
     <w:rsid w:val="007C3C49"/>
     <w:rsid w:val="007C3E5E"/>
     <w:rsid w:val="007C3FC0"/>
     <w:rsid w:val="007C4277"/>
     <w:rsid w:val="007C42D5"/>
     <w:rsid w:val="007C4475"/>
     <w:rsid w:val="007C44AC"/>
     <w:rsid w:val="007C45FB"/>
     <w:rsid w:val="007C46FC"/>
     <w:rsid w:val="007C47F5"/>
     <w:rsid w:val="007C4D82"/>
     <w:rsid w:val="007C4E54"/>
     <w:rsid w:val="007C4F21"/>
     <w:rsid w:val="007C4F27"/>
     <w:rsid w:val="007C5316"/>
     <w:rsid w:val="007C541D"/>
     <w:rsid w:val="007C541F"/>
     <w:rsid w:val="007C581E"/>
     <w:rsid w:val="007C586C"/>
     <w:rsid w:val="007C595C"/>
     <w:rsid w:val="007C5A35"/>
+    <w:rsid w:val="007C5C9E"/>
     <w:rsid w:val="007C5FB9"/>
     <w:rsid w:val="007C605A"/>
     <w:rsid w:val="007C6262"/>
     <w:rsid w:val="007C66F0"/>
     <w:rsid w:val="007C686E"/>
     <w:rsid w:val="007C6C5C"/>
     <w:rsid w:val="007C6CDA"/>
     <w:rsid w:val="007C6DA4"/>
     <w:rsid w:val="007C7069"/>
     <w:rsid w:val="007C7247"/>
     <w:rsid w:val="007C7C49"/>
     <w:rsid w:val="007C7D0F"/>
     <w:rsid w:val="007C7DD6"/>
     <w:rsid w:val="007C7EA2"/>
     <w:rsid w:val="007C7FA1"/>
     <w:rsid w:val="007C7FD9"/>
     <w:rsid w:val="007D0072"/>
     <w:rsid w:val="007D0166"/>
     <w:rsid w:val="007D01BC"/>
     <w:rsid w:val="007D0282"/>
     <w:rsid w:val="007D0461"/>
     <w:rsid w:val="007D081E"/>
     <w:rsid w:val="007D08AD"/>
     <w:rsid w:val="007D09EE"/>
     <w:rsid w:val="007D0A69"/>
@@ -24336,50 +21346,51 @@
     <w:rsid w:val="008313B8"/>
     <w:rsid w:val="008313FD"/>
     <w:rsid w:val="0083140B"/>
     <w:rsid w:val="00831464"/>
     <w:rsid w:val="00831601"/>
     <w:rsid w:val="008318E1"/>
     <w:rsid w:val="00831C69"/>
     <w:rsid w:val="00831C96"/>
     <w:rsid w:val="00831E0A"/>
     <w:rsid w:val="008321F6"/>
     <w:rsid w:val="00832268"/>
     <w:rsid w:val="008325C0"/>
     <w:rsid w:val="00832675"/>
     <w:rsid w:val="0083269B"/>
     <w:rsid w:val="00832A40"/>
     <w:rsid w:val="00832A65"/>
     <w:rsid w:val="00832AE7"/>
     <w:rsid w:val="00832AFF"/>
     <w:rsid w:val="00832D07"/>
     <w:rsid w:val="00832F24"/>
     <w:rsid w:val="00832FF6"/>
     <w:rsid w:val="00833045"/>
     <w:rsid w:val="00833147"/>
     <w:rsid w:val="00833153"/>
     <w:rsid w:val="008333C9"/>
+    <w:rsid w:val="00833469"/>
     <w:rsid w:val="008335FA"/>
     <w:rsid w:val="00833921"/>
     <w:rsid w:val="00833B1A"/>
     <w:rsid w:val="00833BAF"/>
     <w:rsid w:val="00833BC6"/>
     <w:rsid w:val="0083401B"/>
     <w:rsid w:val="008343FD"/>
     <w:rsid w:val="008344E5"/>
     <w:rsid w:val="00834896"/>
     <w:rsid w:val="008348D7"/>
     <w:rsid w:val="00834D57"/>
     <w:rsid w:val="00834DA0"/>
     <w:rsid w:val="00834E36"/>
     <w:rsid w:val="00834E70"/>
     <w:rsid w:val="00834FA9"/>
     <w:rsid w:val="008352E8"/>
     <w:rsid w:val="00835646"/>
     <w:rsid w:val="00835926"/>
     <w:rsid w:val="00835BB0"/>
     <w:rsid w:val="00835C75"/>
     <w:rsid w:val="00836021"/>
     <w:rsid w:val="0083613B"/>
     <w:rsid w:val="008361C3"/>
     <w:rsid w:val="00836266"/>
     <w:rsid w:val="00836267"/>
@@ -24447,50 +21458,51 @@
     <w:rsid w:val="0084653A"/>
     <w:rsid w:val="008465B2"/>
     <w:rsid w:val="008467DA"/>
     <w:rsid w:val="00846847"/>
     <w:rsid w:val="008468B3"/>
     <w:rsid w:val="00846C57"/>
     <w:rsid w:val="00847345"/>
     <w:rsid w:val="008473C1"/>
     <w:rsid w:val="008473F7"/>
     <w:rsid w:val="0084740F"/>
     <w:rsid w:val="008474C9"/>
     <w:rsid w:val="0084756A"/>
     <w:rsid w:val="00847595"/>
     <w:rsid w:val="008478D2"/>
     <w:rsid w:val="00847E6B"/>
     <w:rsid w:val="00847EB3"/>
     <w:rsid w:val="00847F3E"/>
     <w:rsid w:val="0085004C"/>
     <w:rsid w:val="008501DB"/>
     <w:rsid w:val="00850208"/>
     <w:rsid w:val="008504FA"/>
     <w:rsid w:val="008506E3"/>
     <w:rsid w:val="008507FA"/>
     <w:rsid w:val="00850811"/>
     <w:rsid w:val="00850825"/>
+    <w:rsid w:val="00850886"/>
     <w:rsid w:val="0085098C"/>
     <w:rsid w:val="00850AAC"/>
     <w:rsid w:val="00850AEF"/>
     <w:rsid w:val="00850B69"/>
     <w:rsid w:val="00850E73"/>
     <w:rsid w:val="00850FFE"/>
     <w:rsid w:val="0085119F"/>
     <w:rsid w:val="00851240"/>
     <w:rsid w:val="00851297"/>
     <w:rsid w:val="0085167F"/>
     <w:rsid w:val="00851B14"/>
     <w:rsid w:val="00851BF5"/>
     <w:rsid w:val="00851EE7"/>
     <w:rsid w:val="00851F33"/>
     <w:rsid w:val="00851F34"/>
     <w:rsid w:val="00852394"/>
     <w:rsid w:val="008528F6"/>
     <w:rsid w:val="00852B1A"/>
     <w:rsid w:val="00852C3B"/>
     <w:rsid w:val="00852DA7"/>
     <w:rsid w:val="00852F3F"/>
     <w:rsid w:val="00852FB5"/>
     <w:rsid w:val="00853004"/>
     <w:rsid w:val="00853146"/>
     <w:rsid w:val="0085331E"/>
@@ -25195,50 +22207,51 @@
     <w:rsid w:val="008F437F"/>
     <w:rsid w:val="008F4556"/>
     <w:rsid w:val="008F47AC"/>
     <w:rsid w:val="008F48E6"/>
     <w:rsid w:val="008F4D5B"/>
     <w:rsid w:val="008F4E15"/>
     <w:rsid w:val="008F51DD"/>
     <w:rsid w:val="008F5240"/>
     <w:rsid w:val="008F546C"/>
     <w:rsid w:val="008F563D"/>
     <w:rsid w:val="008F5A8A"/>
     <w:rsid w:val="008F5C9F"/>
     <w:rsid w:val="008F5D2C"/>
     <w:rsid w:val="008F5D5D"/>
     <w:rsid w:val="008F5F1F"/>
     <w:rsid w:val="008F6187"/>
     <w:rsid w:val="008F6658"/>
     <w:rsid w:val="008F6E09"/>
     <w:rsid w:val="008F6E66"/>
     <w:rsid w:val="008F6F80"/>
     <w:rsid w:val="008F70C0"/>
     <w:rsid w:val="008F7278"/>
     <w:rsid w:val="008F7444"/>
     <w:rsid w:val="008F752B"/>
     <w:rsid w:val="008F7609"/>
+    <w:rsid w:val="008F770F"/>
     <w:rsid w:val="008F77D7"/>
     <w:rsid w:val="008F791D"/>
     <w:rsid w:val="008F7A4A"/>
     <w:rsid w:val="008F7D53"/>
     <w:rsid w:val="008F7E37"/>
     <w:rsid w:val="008F7E9E"/>
     <w:rsid w:val="008F7F8D"/>
     <w:rsid w:val="008F7FD9"/>
     <w:rsid w:val="009000A8"/>
     <w:rsid w:val="0090062D"/>
     <w:rsid w:val="00900A5C"/>
     <w:rsid w:val="00900B9F"/>
     <w:rsid w:val="00900C69"/>
     <w:rsid w:val="00900D43"/>
     <w:rsid w:val="00900F77"/>
     <w:rsid w:val="00900F7F"/>
     <w:rsid w:val="00900FF6"/>
     <w:rsid w:val="0090123D"/>
     <w:rsid w:val="009013DD"/>
     <w:rsid w:val="0090163F"/>
     <w:rsid w:val="009016D1"/>
     <w:rsid w:val="009018BC"/>
     <w:rsid w:val="0090190C"/>
     <w:rsid w:val="00901C0B"/>
     <w:rsid w:val="00901DCB"/>
@@ -25284,50 +22297,51 @@
     <w:rsid w:val="00906F6B"/>
     <w:rsid w:val="00906FAE"/>
     <w:rsid w:val="00907115"/>
     <w:rsid w:val="00907200"/>
     <w:rsid w:val="00907301"/>
     <w:rsid w:val="009073B6"/>
     <w:rsid w:val="0090756D"/>
     <w:rsid w:val="0090761C"/>
     <w:rsid w:val="009077CE"/>
     <w:rsid w:val="00907ACE"/>
     <w:rsid w:val="00907C34"/>
     <w:rsid w:val="00907E28"/>
     <w:rsid w:val="00910041"/>
     <w:rsid w:val="00910064"/>
     <w:rsid w:val="0091011D"/>
     <w:rsid w:val="00910230"/>
     <w:rsid w:val="009102EE"/>
     <w:rsid w:val="009102FC"/>
     <w:rsid w:val="00910483"/>
     <w:rsid w:val="0091074E"/>
     <w:rsid w:val="0091084D"/>
     <w:rsid w:val="00910A2A"/>
     <w:rsid w:val="00910B81"/>
     <w:rsid w:val="00910B8E"/>
     <w:rsid w:val="00910D2B"/>
+    <w:rsid w:val="00910E68"/>
     <w:rsid w:val="00910EDC"/>
     <w:rsid w:val="00911066"/>
     <w:rsid w:val="009112BE"/>
     <w:rsid w:val="0091136F"/>
     <w:rsid w:val="00911573"/>
     <w:rsid w:val="00911902"/>
     <w:rsid w:val="009119D8"/>
     <w:rsid w:val="00911ACC"/>
     <w:rsid w:val="00911BF7"/>
     <w:rsid w:val="00911C93"/>
     <w:rsid w:val="00911D67"/>
     <w:rsid w:val="00911D7F"/>
     <w:rsid w:val="00911EF4"/>
     <w:rsid w:val="009122FE"/>
     <w:rsid w:val="009125EA"/>
     <w:rsid w:val="00912674"/>
     <w:rsid w:val="00912703"/>
     <w:rsid w:val="0091275E"/>
     <w:rsid w:val="00912A63"/>
     <w:rsid w:val="00912CDB"/>
     <w:rsid w:val="00912D44"/>
     <w:rsid w:val="00913352"/>
     <w:rsid w:val="0091394E"/>
     <w:rsid w:val="00913A00"/>
     <w:rsid w:val="00913B20"/>
@@ -25412,50 +22426,51 @@
     <w:rsid w:val="00924A32"/>
     <w:rsid w:val="00924B05"/>
     <w:rsid w:val="00924B90"/>
     <w:rsid w:val="00924C58"/>
     <w:rsid w:val="00924F58"/>
     <w:rsid w:val="009251B0"/>
     <w:rsid w:val="00925307"/>
     <w:rsid w:val="009253F7"/>
     <w:rsid w:val="00925773"/>
     <w:rsid w:val="00925778"/>
     <w:rsid w:val="009257FD"/>
     <w:rsid w:val="009258A4"/>
     <w:rsid w:val="00925B5B"/>
     <w:rsid w:val="00925DBD"/>
     <w:rsid w:val="00925F56"/>
     <w:rsid w:val="00925FB3"/>
     <w:rsid w:val="00926050"/>
     <w:rsid w:val="00926397"/>
     <w:rsid w:val="009263ED"/>
     <w:rsid w:val="009266A9"/>
     <w:rsid w:val="0092670E"/>
     <w:rsid w:val="0092693A"/>
     <w:rsid w:val="00926B76"/>
     <w:rsid w:val="00926E5A"/>
     <w:rsid w:val="00926E87"/>
+    <w:rsid w:val="00926F84"/>
     <w:rsid w:val="00927013"/>
     <w:rsid w:val="00927590"/>
     <w:rsid w:val="0092763A"/>
     <w:rsid w:val="009277AF"/>
     <w:rsid w:val="009278D4"/>
     <w:rsid w:val="00927A70"/>
     <w:rsid w:val="009303DF"/>
     <w:rsid w:val="0093049A"/>
     <w:rsid w:val="009304ED"/>
     <w:rsid w:val="009306B5"/>
     <w:rsid w:val="009309A0"/>
     <w:rsid w:val="00930A3E"/>
     <w:rsid w:val="00930C5B"/>
     <w:rsid w:val="00931178"/>
     <w:rsid w:val="009311B6"/>
     <w:rsid w:val="009311FC"/>
     <w:rsid w:val="009312E9"/>
     <w:rsid w:val="00931411"/>
     <w:rsid w:val="00931412"/>
     <w:rsid w:val="00931946"/>
     <w:rsid w:val="00931BB9"/>
     <w:rsid w:val="009321F0"/>
     <w:rsid w:val="00932256"/>
     <w:rsid w:val="009325ED"/>
     <w:rsid w:val="00932A94"/>
@@ -25688,50 +22703,51 @@
     <w:rsid w:val="009630A3"/>
     <w:rsid w:val="009633A2"/>
     <w:rsid w:val="0096348B"/>
     <w:rsid w:val="0096389D"/>
     <w:rsid w:val="00963974"/>
     <w:rsid w:val="00963C68"/>
     <w:rsid w:val="00963D68"/>
     <w:rsid w:val="00963E58"/>
     <w:rsid w:val="00963EA8"/>
     <w:rsid w:val="009640CD"/>
     <w:rsid w:val="00964193"/>
     <w:rsid w:val="009642D3"/>
     <w:rsid w:val="0096436C"/>
     <w:rsid w:val="00964385"/>
     <w:rsid w:val="00964432"/>
     <w:rsid w:val="00964557"/>
     <w:rsid w:val="0096465B"/>
     <w:rsid w:val="009648C6"/>
     <w:rsid w:val="00964A5E"/>
     <w:rsid w:val="00964A92"/>
     <w:rsid w:val="00964FA0"/>
     <w:rsid w:val="009653BF"/>
     <w:rsid w:val="009654EC"/>
     <w:rsid w:val="00965892"/>
     <w:rsid w:val="00965985"/>
+    <w:rsid w:val="00965D0B"/>
     <w:rsid w:val="00965D6A"/>
     <w:rsid w:val="009661A2"/>
     <w:rsid w:val="00966489"/>
     <w:rsid w:val="009664D7"/>
     <w:rsid w:val="0096655D"/>
     <w:rsid w:val="009665A3"/>
     <w:rsid w:val="00966629"/>
     <w:rsid w:val="00966639"/>
     <w:rsid w:val="00966671"/>
     <w:rsid w:val="00966900"/>
     <w:rsid w:val="0096699E"/>
     <w:rsid w:val="00966D6F"/>
     <w:rsid w:val="0096708A"/>
     <w:rsid w:val="009672CF"/>
     <w:rsid w:val="00967363"/>
     <w:rsid w:val="0096749E"/>
     <w:rsid w:val="00967835"/>
     <w:rsid w:val="009678AB"/>
     <w:rsid w:val="00967979"/>
     <w:rsid w:val="009679AF"/>
     <w:rsid w:val="00967B47"/>
     <w:rsid w:val="00967D2C"/>
     <w:rsid w:val="00970198"/>
     <w:rsid w:val="00970322"/>
     <w:rsid w:val="00970425"/>
@@ -26016,50 +23032,51 @@
     <w:rsid w:val="009A4AAB"/>
     <w:rsid w:val="009A4B5C"/>
     <w:rsid w:val="009A4BAF"/>
     <w:rsid w:val="009A502E"/>
     <w:rsid w:val="009A5102"/>
     <w:rsid w:val="009A5293"/>
     <w:rsid w:val="009A53D2"/>
     <w:rsid w:val="009A540C"/>
     <w:rsid w:val="009A5612"/>
     <w:rsid w:val="009A562C"/>
     <w:rsid w:val="009A5B0C"/>
     <w:rsid w:val="009A5D67"/>
     <w:rsid w:val="009A5EE3"/>
     <w:rsid w:val="009A5FCF"/>
     <w:rsid w:val="009A60D6"/>
     <w:rsid w:val="009A61DC"/>
     <w:rsid w:val="009A6727"/>
     <w:rsid w:val="009A67D1"/>
     <w:rsid w:val="009A6A35"/>
     <w:rsid w:val="009A6CC0"/>
     <w:rsid w:val="009A700E"/>
     <w:rsid w:val="009A73EF"/>
     <w:rsid w:val="009A76C7"/>
     <w:rsid w:val="009A7C1B"/>
     <w:rsid w:val="009A7CD8"/>
+    <w:rsid w:val="009A7E84"/>
     <w:rsid w:val="009B0960"/>
     <w:rsid w:val="009B09F0"/>
     <w:rsid w:val="009B0B87"/>
     <w:rsid w:val="009B0C11"/>
     <w:rsid w:val="009B0CD0"/>
     <w:rsid w:val="009B0D25"/>
     <w:rsid w:val="009B0F0B"/>
     <w:rsid w:val="009B1053"/>
     <w:rsid w:val="009B1098"/>
     <w:rsid w:val="009B10A0"/>
     <w:rsid w:val="009B1289"/>
     <w:rsid w:val="009B1696"/>
     <w:rsid w:val="009B1862"/>
     <w:rsid w:val="009B19E2"/>
     <w:rsid w:val="009B1CA2"/>
     <w:rsid w:val="009B1F13"/>
     <w:rsid w:val="009B1F70"/>
     <w:rsid w:val="009B1FCD"/>
     <w:rsid w:val="009B20F0"/>
     <w:rsid w:val="009B22E9"/>
     <w:rsid w:val="009B2381"/>
     <w:rsid w:val="009B2393"/>
     <w:rsid w:val="009B2452"/>
     <w:rsid w:val="009B277E"/>
     <w:rsid w:val="009B27C9"/>
@@ -26274,50 +23291,51 @@
     <w:rsid w:val="009E1105"/>
     <w:rsid w:val="009E1157"/>
     <w:rsid w:val="009E11CA"/>
     <w:rsid w:val="009E152A"/>
     <w:rsid w:val="009E1616"/>
     <w:rsid w:val="009E16C0"/>
     <w:rsid w:val="009E1709"/>
     <w:rsid w:val="009E197A"/>
     <w:rsid w:val="009E1B3F"/>
     <w:rsid w:val="009E1FDE"/>
     <w:rsid w:val="009E2020"/>
     <w:rsid w:val="009E22B2"/>
     <w:rsid w:val="009E2781"/>
     <w:rsid w:val="009E27A3"/>
     <w:rsid w:val="009E29C9"/>
     <w:rsid w:val="009E2B63"/>
     <w:rsid w:val="009E2C3D"/>
     <w:rsid w:val="009E2D09"/>
     <w:rsid w:val="009E2DE2"/>
     <w:rsid w:val="009E2EF3"/>
     <w:rsid w:val="009E3441"/>
     <w:rsid w:val="009E34CF"/>
     <w:rsid w:val="009E35D0"/>
     <w:rsid w:val="009E381D"/>
     <w:rsid w:val="009E3854"/>
+    <w:rsid w:val="009E396A"/>
     <w:rsid w:val="009E3A23"/>
     <w:rsid w:val="009E3AAE"/>
     <w:rsid w:val="009E3AEF"/>
     <w:rsid w:val="009E3AF0"/>
     <w:rsid w:val="009E3F3E"/>
     <w:rsid w:val="009E3F58"/>
     <w:rsid w:val="009E4017"/>
     <w:rsid w:val="009E42FF"/>
     <w:rsid w:val="009E4580"/>
     <w:rsid w:val="009E473F"/>
     <w:rsid w:val="009E486C"/>
     <w:rsid w:val="009E4B00"/>
     <w:rsid w:val="009E4E04"/>
     <w:rsid w:val="009E4E81"/>
     <w:rsid w:val="009E4F6A"/>
     <w:rsid w:val="009E4FBC"/>
     <w:rsid w:val="009E4FBE"/>
     <w:rsid w:val="009E5027"/>
     <w:rsid w:val="009E54ED"/>
     <w:rsid w:val="009E55EA"/>
     <w:rsid w:val="009E5817"/>
     <w:rsid w:val="009E59CE"/>
     <w:rsid w:val="009E5BA0"/>
     <w:rsid w:val="009E5CB7"/>
     <w:rsid w:val="009E5E61"/>
@@ -26399,50 +23417,51 @@
     <w:rsid w:val="009F6BA2"/>
     <w:rsid w:val="009F6F5B"/>
     <w:rsid w:val="009F70C1"/>
     <w:rsid w:val="009F72B8"/>
     <w:rsid w:val="009F74E6"/>
     <w:rsid w:val="009F7549"/>
     <w:rsid w:val="009F78B9"/>
     <w:rsid w:val="009F79D0"/>
     <w:rsid w:val="009F79EC"/>
     <w:rsid w:val="009F7A9B"/>
     <w:rsid w:val="009F7B49"/>
     <w:rsid w:val="009F7D74"/>
     <w:rsid w:val="009F7F1C"/>
     <w:rsid w:val="00A00065"/>
     <w:rsid w:val="00A002AB"/>
     <w:rsid w:val="00A002B4"/>
     <w:rsid w:val="00A00807"/>
     <w:rsid w:val="00A00810"/>
     <w:rsid w:val="00A009E3"/>
     <w:rsid w:val="00A00AB7"/>
     <w:rsid w:val="00A01087"/>
     <w:rsid w:val="00A01859"/>
     <w:rsid w:val="00A01A88"/>
     <w:rsid w:val="00A0208C"/>
     <w:rsid w:val="00A022CA"/>
+    <w:rsid w:val="00A02548"/>
     <w:rsid w:val="00A0259B"/>
     <w:rsid w:val="00A02A81"/>
     <w:rsid w:val="00A02CCA"/>
     <w:rsid w:val="00A02E49"/>
     <w:rsid w:val="00A0320C"/>
     <w:rsid w:val="00A033E3"/>
     <w:rsid w:val="00A03894"/>
     <w:rsid w:val="00A038FC"/>
     <w:rsid w:val="00A03A46"/>
     <w:rsid w:val="00A03AC7"/>
     <w:rsid w:val="00A03D44"/>
     <w:rsid w:val="00A03D50"/>
     <w:rsid w:val="00A03F5A"/>
     <w:rsid w:val="00A03F6B"/>
     <w:rsid w:val="00A047C4"/>
     <w:rsid w:val="00A048B9"/>
     <w:rsid w:val="00A049A4"/>
     <w:rsid w:val="00A04DB1"/>
     <w:rsid w:val="00A04FAB"/>
     <w:rsid w:val="00A04FD6"/>
     <w:rsid w:val="00A050A8"/>
     <w:rsid w:val="00A050D6"/>
     <w:rsid w:val="00A05335"/>
     <w:rsid w:val="00A054FD"/>
     <w:rsid w:val="00A055BF"/>
@@ -26918,64 +23937,66 @@
     <w:rsid w:val="00A71B12"/>
     <w:rsid w:val="00A71DE6"/>
     <w:rsid w:val="00A71EC4"/>
     <w:rsid w:val="00A7213A"/>
     <w:rsid w:val="00A72184"/>
     <w:rsid w:val="00A7219D"/>
     <w:rsid w:val="00A7238D"/>
     <w:rsid w:val="00A7244C"/>
     <w:rsid w:val="00A72592"/>
     <w:rsid w:val="00A72B18"/>
     <w:rsid w:val="00A72BF6"/>
     <w:rsid w:val="00A72C5F"/>
     <w:rsid w:val="00A72FFD"/>
     <w:rsid w:val="00A73036"/>
     <w:rsid w:val="00A73146"/>
     <w:rsid w:val="00A733F1"/>
     <w:rsid w:val="00A73413"/>
     <w:rsid w:val="00A7348F"/>
     <w:rsid w:val="00A737D9"/>
     <w:rsid w:val="00A737EE"/>
     <w:rsid w:val="00A738AA"/>
     <w:rsid w:val="00A73995"/>
     <w:rsid w:val="00A73A3E"/>
     <w:rsid w:val="00A73B10"/>
     <w:rsid w:val="00A73CF2"/>
+    <w:rsid w:val="00A73D37"/>
     <w:rsid w:val="00A73DAA"/>
     <w:rsid w:val="00A73E6F"/>
     <w:rsid w:val="00A74419"/>
     <w:rsid w:val="00A74445"/>
     <w:rsid w:val="00A74D50"/>
     <w:rsid w:val="00A750AB"/>
     <w:rsid w:val="00A75133"/>
     <w:rsid w:val="00A752FE"/>
     <w:rsid w:val="00A753B9"/>
     <w:rsid w:val="00A7596E"/>
     <w:rsid w:val="00A75978"/>
     <w:rsid w:val="00A75B84"/>
     <w:rsid w:val="00A75BFF"/>
     <w:rsid w:val="00A75CB9"/>
+    <w:rsid w:val="00A75E24"/>
     <w:rsid w:val="00A75E4B"/>
     <w:rsid w:val="00A76200"/>
     <w:rsid w:val="00A763A1"/>
     <w:rsid w:val="00A763FD"/>
     <w:rsid w:val="00A7665D"/>
     <w:rsid w:val="00A76687"/>
     <w:rsid w:val="00A76C67"/>
     <w:rsid w:val="00A76DBE"/>
     <w:rsid w:val="00A771B1"/>
     <w:rsid w:val="00A77AD0"/>
     <w:rsid w:val="00A77D1A"/>
     <w:rsid w:val="00A77D6C"/>
     <w:rsid w:val="00A77F70"/>
     <w:rsid w:val="00A77FEE"/>
     <w:rsid w:val="00A803D6"/>
     <w:rsid w:val="00A805F4"/>
     <w:rsid w:val="00A80E9D"/>
     <w:rsid w:val="00A80F00"/>
     <w:rsid w:val="00A81001"/>
     <w:rsid w:val="00A810FC"/>
     <w:rsid w:val="00A81381"/>
     <w:rsid w:val="00A81413"/>
     <w:rsid w:val="00A814C3"/>
     <w:rsid w:val="00A816AB"/>
     <w:rsid w:val="00A816AF"/>
@@ -29724,50 +26745,51 @@
     <w:rsid w:val="00CE55A2"/>
     <w:rsid w:val="00CE5930"/>
     <w:rsid w:val="00CE593C"/>
     <w:rsid w:val="00CE5BEB"/>
     <w:rsid w:val="00CE5EF2"/>
     <w:rsid w:val="00CE63C4"/>
     <w:rsid w:val="00CE6427"/>
     <w:rsid w:val="00CE65F0"/>
     <w:rsid w:val="00CE667D"/>
     <w:rsid w:val="00CE68FF"/>
     <w:rsid w:val="00CE69E7"/>
     <w:rsid w:val="00CE7188"/>
     <w:rsid w:val="00CE720F"/>
     <w:rsid w:val="00CE724B"/>
     <w:rsid w:val="00CE73EC"/>
     <w:rsid w:val="00CE7475"/>
     <w:rsid w:val="00CE783A"/>
     <w:rsid w:val="00CE7E00"/>
     <w:rsid w:val="00CE7E04"/>
     <w:rsid w:val="00CE7FCA"/>
     <w:rsid w:val="00CF0153"/>
     <w:rsid w:val="00CF0240"/>
     <w:rsid w:val="00CF02AD"/>
     <w:rsid w:val="00CF04E8"/>
     <w:rsid w:val="00CF0643"/>
+    <w:rsid w:val="00CF0677"/>
     <w:rsid w:val="00CF0724"/>
     <w:rsid w:val="00CF0ABF"/>
     <w:rsid w:val="00CF0B9F"/>
     <w:rsid w:val="00CF0BA5"/>
     <w:rsid w:val="00CF0D36"/>
     <w:rsid w:val="00CF0DE6"/>
     <w:rsid w:val="00CF0F4A"/>
     <w:rsid w:val="00CF104A"/>
     <w:rsid w:val="00CF1226"/>
     <w:rsid w:val="00CF160A"/>
     <w:rsid w:val="00CF1771"/>
     <w:rsid w:val="00CF1881"/>
     <w:rsid w:val="00CF196D"/>
     <w:rsid w:val="00CF1D38"/>
     <w:rsid w:val="00CF1E5B"/>
     <w:rsid w:val="00CF2369"/>
     <w:rsid w:val="00CF241F"/>
     <w:rsid w:val="00CF281F"/>
     <w:rsid w:val="00CF295F"/>
     <w:rsid w:val="00CF2A85"/>
     <w:rsid w:val="00CF2D1F"/>
     <w:rsid w:val="00CF2F26"/>
     <w:rsid w:val="00CF33F4"/>
     <w:rsid w:val="00CF3871"/>
     <w:rsid w:val="00CF38C4"/>
@@ -29806,50 +26828,51 @@
     <w:rsid w:val="00CF747C"/>
     <w:rsid w:val="00CF754E"/>
     <w:rsid w:val="00CF76AF"/>
     <w:rsid w:val="00CF7A22"/>
     <w:rsid w:val="00CF7C16"/>
     <w:rsid w:val="00CF7D22"/>
     <w:rsid w:val="00CF7DB2"/>
     <w:rsid w:val="00CF7EB8"/>
     <w:rsid w:val="00D0021E"/>
     <w:rsid w:val="00D0039D"/>
     <w:rsid w:val="00D00507"/>
     <w:rsid w:val="00D00557"/>
     <w:rsid w:val="00D00577"/>
     <w:rsid w:val="00D005C6"/>
     <w:rsid w:val="00D00880"/>
     <w:rsid w:val="00D008D9"/>
     <w:rsid w:val="00D009DF"/>
     <w:rsid w:val="00D00D17"/>
     <w:rsid w:val="00D00DD1"/>
     <w:rsid w:val="00D00E2D"/>
     <w:rsid w:val="00D01101"/>
     <w:rsid w:val="00D0158D"/>
     <w:rsid w:val="00D01B91"/>
     <w:rsid w:val="00D0219A"/>
     <w:rsid w:val="00D021E3"/>
+    <w:rsid w:val="00D02454"/>
     <w:rsid w:val="00D0245B"/>
     <w:rsid w:val="00D02465"/>
     <w:rsid w:val="00D02620"/>
     <w:rsid w:val="00D02BC6"/>
     <w:rsid w:val="00D02D3B"/>
     <w:rsid w:val="00D02ED4"/>
     <w:rsid w:val="00D031BA"/>
     <w:rsid w:val="00D0332C"/>
     <w:rsid w:val="00D033A1"/>
     <w:rsid w:val="00D035A2"/>
     <w:rsid w:val="00D039C6"/>
     <w:rsid w:val="00D03ABA"/>
     <w:rsid w:val="00D03B16"/>
     <w:rsid w:val="00D03C11"/>
     <w:rsid w:val="00D03D0F"/>
     <w:rsid w:val="00D03DBC"/>
     <w:rsid w:val="00D03DE9"/>
     <w:rsid w:val="00D04195"/>
     <w:rsid w:val="00D041CB"/>
     <w:rsid w:val="00D041CD"/>
     <w:rsid w:val="00D04643"/>
     <w:rsid w:val="00D046E5"/>
     <w:rsid w:val="00D0495E"/>
     <w:rsid w:val="00D0499C"/>
     <w:rsid w:val="00D04BA2"/>
@@ -30020,50 +27043,51 @@
     <w:rsid w:val="00D27ABD"/>
     <w:rsid w:val="00D27B89"/>
     <w:rsid w:val="00D27C43"/>
     <w:rsid w:val="00D27E94"/>
     <w:rsid w:val="00D30181"/>
     <w:rsid w:val="00D3021D"/>
     <w:rsid w:val="00D304AA"/>
     <w:rsid w:val="00D30699"/>
     <w:rsid w:val="00D30872"/>
     <w:rsid w:val="00D3088C"/>
     <w:rsid w:val="00D308D9"/>
     <w:rsid w:val="00D30DBB"/>
     <w:rsid w:val="00D30E0B"/>
     <w:rsid w:val="00D30F0D"/>
     <w:rsid w:val="00D31358"/>
     <w:rsid w:val="00D316E3"/>
     <w:rsid w:val="00D317B0"/>
     <w:rsid w:val="00D3190E"/>
     <w:rsid w:val="00D31B65"/>
     <w:rsid w:val="00D31CE4"/>
     <w:rsid w:val="00D31F96"/>
     <w:rsid w:val="00D31FBB"/>
     <w:rsid w:val="00D3216E"/>
     <w:rsid w:val="00D323AB"/>
     <w:rsid w:val="00D3247A"/>
+    <w:rsid w:val="00D324F7"/>
     <w:rsid w:val="00D32522"/>
     <w:rsid w:val="00D327E8"/>
     <w:rsid w:val="00D32934"/>
     <w:rsid w:val="00D32B0B"/>
     <w:rsid w:val="00D32C77"/>
     <w:rsid w:val="00D32DFC"/>
     <w:rsid w:val="00D32EBD"/>
     <w:rsid w:val="00D33061"/>
     <w:rsid w:val="00D33341"/>
     <w:rsid w:val="00D33430"/>
     <w:rsid w:val="00D33744"/>
     <w:rsid w:val="00D33772"/>
     <w:rsid w:val="00D33951"/>
     <w:rsid w:val="00D33D00"/>
     <w:rsid w:val="00D33D39"/>
     <w:rsid w:val="00D33EC5"/>
     <w:rsid w:val="00D33ECC"/>
     <w:rsid w:val="00D342C6"/>
     <w:rsid w:val="00D3445A"/>
     <w:rsid w:val="00D344A8"/>
     <w:rsid w:val="00D346D2"/>
     <w:rsid w:val="00D34901"/>
     <w:rsid w:val="00D34E1F"/>
     <w:rsid w:val="00D35062"/>
     <w:rsid w:val="00D35181"/>
@@ -31908,50 +28932,51 @@
     <w:rsid w:val="00ED3787"/>
     <w:rsid w:val="00ED3858"/>
     <w:rsid w:val="00ED3C2B"/>
     <w:rsid w:val="00ED3C7C"/>
     <w:rsid w:val="00ED3DEC"/>
     <w:rsid w:val="00ED3F98"/>
     <w:rsid w:val="00ED403C"/>
     <w:rsid w:val="00ED41A2"/>
     <w:rsid w:val="00ED4339"/>
     <w:rsid w:val="00ED4555"/>
     <w:rsid w:val="00ED48C7"/>
     <w:rsid w:val="00ED4A7D"/>
     <w:rsid w:val="00ED4C3F"/>
     <w:rsid w:val="00ED505A"/>
     <w:rsid w:val="00ED543E"/>
     <w:rsid w:val="00ED557E"/>
     <w:rsid w:val="00ED58E7"/>
     <w:rsid w:val="00ED59F0"/>
     <w:rsid w:val="00ED5E3C"/>
     <w:rsid w:val="00ED5F55"/>
     <w:rsid w:val="00ED61D3"/>
     <w:rsid w:val="00ED65E2"/>
     <w:rsid w:val="00ED69D2"/>
     <w:rsid w:val="00ED69EA"/>
     <w:rsid w:val="00ED6A10"/>
+    <w:rsid w:val="00ED6A37"/>
     <w:rsid w:val="00ED6AA3"/>
     <w:rsid w:val="00ED6AC1"/>
     <w:rsid w:val="00ED6FA3"/>
     <w:rsid w:val="00ED715E"/>
     <w:rsid w:val="00ED7167"/>
     <w:rsid w:val="00ED738C"/>
     <w:rsid w:val="00ED752E"/>
     <w:rsid w:val="00ED7A11"/>
     <w:rsid w:val="00ED7A62"/>
     <w:rsid w:val="00ED7B82"/>
     <w:rsid w:val="00ED7C5B"/>
     <w:rsid w:val="00ED7D33"/>
     <w:rsid w:val="00ED7D47"/>
     <w:rsid w:val="00ED7E7C"/>
     <w:rsid w:val="00ED7F39"/>
     <w:rsid w:val="00ED7FB4"/>
     <w:rsid w:val="00EE01E9"/>
     <w:rsid w:val="00EE030D"/>
     <w:rsid w:val="00EE0332"/>
     <w:rsid w:val="00EE038D"/>
     <w:rsid w:val="00EE048E"/>
     <w:rsid w:val="00EE0630"/>
     <w:rsid w:val="00EE0AB4"/>
     <w:rsid w:val="00EE0B68"/>
     <w:rsid w:val="00EE0D0D"/>
@@ -32654,50 +29679,51 @@
     <w:rsid w:val="00F80741"/>
     <w:rsid w:val="00F80920"/>
     <w:rsid w:val="00F809E7"/>
     <w:rsid w:val="00F80B7F"/>
     <w:rsid w:val="00F80C88"/>
     <w:rsid w:val="00F80D4F"/>
     <w:rsid w:val="00F80E1F"/>
     <w:rsid w:val="00F80ECE"/>
     <w:rsid w:val="00F80EE2"/>
     <w:rsid w:val="00F80F2F"/>
     <w:rsid w:val="00F8103A"/>
     <w:rsid w:val="00F8105B"/>
     <w:rsid w:val="00F812F4"/>
     <w:rsid w:val="00F81377"/>
     <w:rsid w:val="00F8140B"/>
     <w:rsid w:val="00F815A2"/>
     <w:rsid w:val="00F815C9"/>
     <w:rsid w:val="00F818EC"/>
     <w:rsid w:val="00F81AE9"/>
     <w:rsid w:val="00F81E26"/>
     <w:rsid w:val="00F81F8E"/>
     <w:rsid w:val="00F8248A"/>
     <w:rsid w:val="00F8250F"/>
     <w:rsid w:val="00F82727"/>
     <w:rsid w:val="00F82C56"/>
+    <w:rsid w:val="00F82E54"/>
     <w:rsid w:val="00F82E9A"/>
     <w:rsid w:val="00F83035"/>
     <w:rsid w:val="00F830E5"/>
     <w:rsid w:val="00F83198"/>
     <w:rsid w:val="00F8350D"/>
     <w:rsid w:val="00F83810"/>
     <w:rsid w:val="00F83851"/>
     <w:rsid w:val="00F83C3A"/>
     <w:rsid w:val="00F83D5A"/>
     <w:rsid w:val="00F83DFB"/>
     <w:rsid w:val="00F83E80"/>
     <w:rsid w:val="00F8403E"/>
     <w:rsid w:val="00F840BB"/>
     <w:rsid w:val="00F8469F"/>
     <w:rsid w:val="00F84837"/>
     <w:rsid w:val="00F84922"/>
     <w:rsid w:val="00F849B1"/>
     <w:rsid w:val="00F84A3B"/>
     <w:rsid w:val="00F84AC0"/>
     <w:rsid w:val="00F850DA"/>
     <w:rsid w:val="00F85551"/>
     <w:rsid w:val="00F856DB"/>
     <w:rsid w:val="00F85959"/>
     <w:rsid w:val="00F859FB"/>
     <w:rsid w:val="00F85CBB"/>
@@ -33024,50 +30050,51 @@
     <w:rsid w:val="00FD331C"/>
     <w:rsid w:val="00FD3763"/>
     <w:rsid w:val="00FD3840"/>
     <w:rsid w:val="00FD3BCA"/>
     <w:rsid w:val="00FD3DDD"/>
     <w:rsid w:val="00FD3E68"/>
     <w:rsid w:val="00FD413E"/>
     <w:rsid w:val="00FD436A"/>
     <w:rsid w:val="00FD4372"/>
     <w:rsid w:val="00FD4488"/>
     <w:rsid w:val="00FD4511"/>
     <w:rsid w:val="00FD4531"/>
     <w:rsid w:val="00FD46A5"/>
     <w:rsid w:val="00FD4879"/>
     <w:rsid w:val="00FD48B3"/>
     <w:rsid w:val="00FD48CB"/>
     <w:rsid w:val="00FD4A54"/>
     <w:rsid w:val="00FD4B81"/>
     <w:rsid w:val="00FD4D1A"/>
     <w:rsid w:val="00FD4EF3"/>
     <w:rsid w:val="00FD4F26"/>
     <w:rsid w:val="00FD546A"/>
     <w:rsid w:val="00FD5557"/>
     <w:rsid w:val="00FD5648"/>
     <w:rsid w:val="00FD56B5"/>
+    <w:rsid w:val="00FD573B"/>
     <w:rsid w:val="00FD5924"/>
     <w:rsid w:val="00FD626A"/>
     <w:rsid w:val="00FD6584"/>
     <w:rsid w:val="00FD65AA"/>
     <w:rsid w:val="00FD664E"/>
     <w:rsid w:val="00FD6731"/>
     <w:rsid w:val="00FD68B2"/>
     <w:rsid w:val="00FD695F"/>
     <w:rsid w:val="00FD7309"/>
     <w:rsid w:val="00FD7567"/>
     <w:rsid w:val="00FD7696"/>
     <w:rsid w:val="00FD782B"/>
     <w:rsid w:val="00FD7C11"/>
     <w:rsid w:val="00FD7D23"/>
     <w:rsid w:val="00FD7D5B"/>
     <w:rsid w:val="00FD7FAF"/>
     <w:rsid w:val="00FE0396"/>
     <w:rsid w:val="00FE039A"/>
     <w:rsid w:val="00FE0716"/>
     <w:rsid w:val="00FE0756"/>
     <w:rsid w:val="00FE0836"/>
     <w:rsid w:val="00FE09A4"/>
     <w:rsid w:val="00FE0A42"/>
     <w:rsid w:val="00FE0B36"/>
     <w:rsid w:val="00FE0C0C"/>
@@ -45984,76 +43011,76 @@
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA6F39D-972A-4B97-86B9-5BEDA7A11653}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c2d798e5-3709-4ef6-a25d-7ac21912a859"/>
     <ds:schemaRef ds:uri="b382dae5-e816-4e2d-8100-607793ae65bb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>64194</Characters>
+  <Pages>23</Pages>
+  <Words>7652</Words>
+  <Characters>61989</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>534</Lines>
-  <Paragraphs>143</Paragraphs>
+  <Lines>516</Lines>
+  <Paragraphs>139</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>71976</CharactersWithSpaces>
+  <CharactersWithSpaces>69502</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hintsala Jari</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007BA9E22FD8E9F54FB3AE35CDE6182C3A</vt:lpwstr>